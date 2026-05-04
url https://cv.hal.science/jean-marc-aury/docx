--- v0 (2026-03-20)
+++ v1 (2026-05-04)
@@ -232,161 +232,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Super-Pangenome for Cultivated Citrus Reveals Evolutive Features During the Allopatric Phase of Their Reticulate Evolution</w:t>
+                <w:t xml:space="preserve">The tiny germline chromosomes of Paramecium aurelia have an exceptionally high recombination rate and are capped by a new class of Helitrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaetan Droc</w:t>
+                <w:t xml:space="preserve">Olivier Arnaiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Giraud</w:t>
+                <w:t xml:space="preserve">Frédéric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Belser</w:t>
+                <w:t xml:space="preserve">Arnaud Couloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Labadie</w:t>
+                <w:t xml:space="preserve">Caridad Miró-Pina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Duprat</w:t>
+                <w:t xml:space="preserve">Guillaume Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, inPress, pp.1-23. </w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 24 (1), pp.99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pbi.70553⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12915-026-02584-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05247455v1</w:t>
+                <w:t xml:space="preserve">hal-05601062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-omic resource for exploring microbial eukaryotes in the meromictic freshwater Lake Pavin</w:t>
               </w:r>
@@ -500,23232 +504,23232 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant Genetic Bases Associated With Microbiota Descriptors Shed Light Into a Novel Holobiont Generalist Genes Theory</w:t>
+                <w:t xml:space="preserve">A Super-Pangenome for Cultivated Citrus Reveals Evolutive Features During the Allopatric Phase of Their Reticulate Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loeiz Maillet</w:t>
+                <w:t xml:space="preserve">Gaetan Droc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Norest</w:t>
+                <w:t xml:space="preserve">Delphine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Kautsky</w:t>
+                <w:t xml:space="preserve">Caroline Belser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Geraci</w:t>
+                <w:t xml:space="preserve">Karine Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabetta Oddo</w:t>
+                <w:t xml:space="preserve">Simone Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (5), pp.e70108. </w:t>
+              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 24 (5), pp.3345-3367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.70108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pbi.70553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05090352v1</w:t>
+                <w:t xml:space="preserve">hal-05247455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic evidence of a complex supergene system linking dispersal to social polymorphism</w:t>
+                <w:t xml:space="preserve">ERGA-BGE reference genome of Eunicella cavolini, an IUCN Near Threatened Gorgonian of the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Mona</w:t>
+                <w:t xml:space="preserve">Didier Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Gay</w:t>
+                <w:t xml:space="preserve">Dorian Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Taupenot</w:t>
+                <w:t xml:space="preserve">Frédéric Zuberer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joshua Ducancel</w:t>
+                <w:t xml:space="preserve">Denys Malengros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romuald Laso-Jadart</w:t>
+                <w:t xml:space="preserve">Astrid Böhne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 35 (24), pp.6155-6162.e5. </w:t>
+              <w:t xml:space="preserve">Open Research Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2025.10.065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12688/openreseurope.21514.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05456284v1</w:t>
+                <w:t xml:space="preserve">hal-05505155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability insights from Late Pleistocene climate change and horse migration patterns</w:t>
+                <w:t xml:space="preserve">The evolutionary history and functional specialization of microRNA genes in Arabidopsis halleri and A. lyrata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvette Running Horse Collin</w:t>
+                <w:t xml:space="preserve">Flavia Pavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Bataille</w:t>
+                <w:t xml:space="preserve">Jacinthe Azevedo Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha Hershauer</w:t>
+                <w:t xml:space="preserve">Eléanore Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mila Hunska Tašunke Icu</w:t>
+                <w:t xml:space="preserve">Chloé Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akil Nujipi</w:t>
+                <w:t xml:space="preserve">Firas Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 388 (6748), pp.748-755. </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.adr2355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plcell/koaf168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343796v1</w:t>
+                <w:t xml:space="preserve">hal-04805376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosome level assembly of five Brassica rapa and oleracea accessions expand the resistance genes reservoir</w:t>
+                <w:t xml:space="preserve">Identification of novel H2A histone variants across diverse clades of algae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Falentin</w:t>
+                <w:t xml:space="preserve">Ellyn Rousselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William J.W. Thomas</w:t>
+                <w:t xml:space="preserve">Zofia Nehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matéo Boudet</w:t>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Le Boulch</w:t>
+                <w:t xml:space="preserve">France Denoeud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Bourdais</w:t>
+                <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12 (1), pp.2016. </w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41597-025-06261-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13059-025-03656-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05421264v1</w:t>
+                <w:t xml:space="preserve">hal-05279477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability insights from Late Pleistocene climate change and horse migration patterns</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Akil Nujipi</w:t>
+                <w:t xml:space="preserve">Straight from the Horse’s Mouth: Timing and Zoogeography of Domesticated Horse Arrivals in Mongolia and China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Honeychurch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rong Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leland Rogers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark E. Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunag Amartuvshin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.adr2355⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (1), pp.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10816-024-09691-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05216355v1</w:t>
+                <w:t xml:space="preserve">cea-05047023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome sequences of four Ixodes species expands understanding of tick evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Cerqueira de Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matéo Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 23, pp.17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12915-025-02121-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ERGA-BGE genome of Xanthium orientale subsp. italicum (Moretti) Greuter. A plant of American origin, now widespread and, in some cases, invasive in Europe</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Astrid Böhne</w:t>
+                <w:t xml:space="preserve">Chromosome level assembly of five Brassica rapa and oleracea accessions expand the resistance genes reservoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William J.W. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Marcussen</w:t>
+                <w:t xml:space="preserve">Matéo Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Le Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Research Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12688/openreseurope.21891.1⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (1), pp.2016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-025-06261-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05464158v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of X chromosome hyper-expression and inactivation in male tissues during stick insect development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zoé Dumas</w:t>
+                <w:t xml:space="preserve">Sustainability insights from Late Pleistocene climate change and horse migration patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Running Horse Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Hershauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mila Hunska Tašunke Icu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akil Nujipi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 388 (6748), pp.748-755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.adr2355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1011615⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-05047063v1</w:t>
+                <w:t xml:space="preserve">hal-05216355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life-cycle-related gene expression patterns in the brown algae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sustainability insights from Late Pleistocene climate change and horse migration patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Running Horse Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pélagie Ratchinski</w:t>
+                <w:t xml:space="preserve">Clément Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Godfroy</w:t>
+                <w:t xml:space="preserve">Samantha Hershauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Noel</w:t>
+                <w:t xml:space="preserve">Mila Hunska Tašunke Icu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Akil Nujipi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 388 (6748), pp.748-755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.adr2355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/elife.107449⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05374384v1</w:t>
+                <w:t xml:space="preserve">hal-05343796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling genomic drivers of speciation in Musa through genome assemblies of wild banana ancestors</w:t>
+                <w:t xml:space="preserve">Life-cycle-related gene expression patterns in the brown algae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Martin</w:t>
+                <w:t xml:space="preserve">Pélagie Ratchinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Istace</w:t>
+                <w:t xml:space="preserve">Olivier Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franc-Christophe Baurens</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benjamin Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mark Cock</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-56329-4⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/elife.107449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04911301v1</w:t>
+                <w:t xml:space="preserve">hal-05374384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and evolutionary trajectories of brown algal sex chromosomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of X chromosome hyper-expression and inactivation in male tissues during stick insect development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelisaveta Djordjevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josué Barrera-Redondo</w:t>
+                <w:t xml:space="preserve">Patrick Tran Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnieszka Lipinska</w:t>
+                <w:t xml:space="preserve">William Toubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pengfei Liu</w:t>
+                <w:t xml:space="preserve">Marjorie Labédan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erica Dinatale</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cossard</w:t>
+                <w:t xml:space="preserve">Zoé Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-025-02838-w⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (3), pp.e1011615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1011615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224288v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05047063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Demographic History of Populations and Genomic Imprinting have Shaped the Transposon Patterns in Arabidopsis lyrata</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unravelling genomic drivers of speciation in Musa through genome assemblies of wild banana ancestors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nélida Padilla-García</w:t>
+                <w:t xml:space="preserve">Benjamin Istace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Le Veve</w:t>
+                <w:t xml:space="preserve">Franc-Christophe Baurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Belser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vojtěch Čermák</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adrián Contreras-Garrido</w:t>
+                <w:t xml:space="preserve">Catherine Hervouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msaf093⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-56329-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05218036v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional monocentricity with holocentric characteristics and chromosome-specific centromeres in a stick insect</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Tran Van</w:t>
+                <w:t xml:space="preserve">ERGA-BGE genome of Xanthium orientale subsp. italicum (Moretti) Greuter. A plant of American origin, now widespread and, in some cases, invasive in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Tomasello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Manzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darren Parker</w:t>
+                <w:t xml:space="preserve">Rita Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Böhne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Mérel</w:t>
+                <w:t xml:space="preserve">Thomas Marcussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (1), pp.ads6459. </w:t>
+              <w:t xml:space="preserve">Open Research Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.ads6459⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12688/openreseurope.21891.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046873v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ERGA-BGE reference genome of Lewinskya acuminata, a common epiphytic Mediterranean moss with disjunct populations in California and Ethiopia</w:t>
+                <w:t xml:space="preserve">Genomic evidence of a complex supergene system linking dispersal to social polymorphism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Aguado-Ramsay</w:t>
+                <w:t xml:space="preserve">Stefano Mona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Lara</w:t>
+                <w:t xml:space="preserve">Elise Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Draper</w:t>
+                <w:t xml:space="preserve">Antoine Taupenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Conejero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Astrid Böhne</w:t>
+                <w:t xml:space="preserve">Joshua Ducancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Laso-Jadart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Research Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12688/openreseurope.21670.1⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (24), pp.6155-6162.e5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2025.10.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05483813v1</w:t>
+                <w:t xml:space="preserve">hal-05456284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omics exploration of deep-sea biodiversity: data from the “Pourquoi Pas les Abysses?” and eDNAbyss projects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plant Genetic Bases Associated With Microbiota Descriptors Shed Light Into a Novel Holobiont Generalist Genes Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Trouche</w:t>
+                <w:t xml:space="preserve">Loeiz Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Liautard-Haag</w:t>
+                <w:t xml:space="preserve">Manon Norest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Alain</w:t>
+                <w:t xml:space="preserve">Adam Kautsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanne Aubé</w:t>
+                <w:t xml:space="preserve">Anna Geraci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Oddo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-025-06009-1⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (5), pp.e70108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.70108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05434404v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05090352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Sensory Shark: High-quality Morphological, Genomic and Transcriptomic Data for the Small-spotted Catshark &amp;lt;i&amp;gt;Scyliorhinus Canicula&amp;lt;/i&amp;gt; Reveal the Molecular Bases of Sensory Organ Evolution in Jawed Vertebrates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ERGA-BGE reference genome of Lewinskya acuminata, a common epiphytic Mediterranean moss with disjunct populations in California and Ethiopia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jake Leyhr</w:t>
+                <w:t xml:space="preserve">Pablo Aguado-Ramsay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Mulley</w:t>
+                <w:t xml:space="preserve">Francisco Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Leurs</w:t>
+                <w:t xml:space="preserve">Isabel Draper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Michel</w:t>
+                <w:t xml:space="preserve">Maria Conejero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Böhne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 41, </w:t>
+              <w:t xml:space="preserve">Open Research Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msae246⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12688/openreseurope.21670.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05343419v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05483813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association for agro-morphological traits in a triploid banana population with large chromosome rearrangements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional monocentricity with holocentric characteristics and chromosome-specific centromeres in a stick insect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Toubiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tran Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Rio</w:t>
+                <w:t xml:space="preserve">Darren Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Toniutti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Céline Cardi</w:t>
+                <w:t xml:space="preserve">Vincent Mérel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulture research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hr/uhae307⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (1), pp.ads6459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.ads6459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963026v1</w:t>
+                <w:t xml:space="preserve">hal-05046873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the way to diploidization and unexpected ploidy in the grass Sporobolus section Spartina mesopolyploids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Demographic History of Populations and Genomic Imprinting have Shaped the Transposon Patterns in Arabidopsis lyrata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nélida Padilla-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Le Veve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armel Salmon</w:t>
+                <w:t xml:space="preserve">Vojtěch Čermák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Hao</w:t>
+                <w:t xml:space="preserve">Ömer İltaş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Milin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Armand Cave-Radet</w:t>
+                <w:t xml:space="preserve">Adrián Contreras-Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-56983-8⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (5), pp.msaf093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msaf093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04976572v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05218036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the genomic and phenotypic diversity of Monosporozyma unispora strains isolated from anthropic environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Origin and evolutionary trajectories of brown algal sex chromosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Barrera-Redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Lipinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bigey</w:t>
+                <w:t xml:space="preserve">Pengfei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavière Menatong Tene</w:t>
+                <w:t xml:space="preserve">Erica Dinatale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Wessner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martine Pradal</w:t>
+                <w:t xml:space="preserve">Guillaume Cossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsyr/foaf016⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-025-02838-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05047166v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ERGA-BGE reference genome of Eunicella cavolini, an IUCN Near Threatened Gorgonian of the Mediterranean Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Omics exploration of deep-sea biodiversity: data from the “Pourquoi Pas les Abysses?” and eDNAbyss projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Trouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Aurelle</w:t>
+                <w:t xml:space="preserve">Cathy Liautard-Haag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorian Guillemain</w:t>
+                <w:t xml:space="preserve">Karine Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Zuberer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Astrid Böhne</w:t>
+                <w:t xml:space="preserve">Johanne Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Research Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12688/openreseurope.21514.1⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (1), pp.1982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-025-06009-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05505155v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05434404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolutionary history and functional specialization of microRNA genes in Arabidopsis halleri and A. lyrata</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Sensory Shark: High-quality Morphological, Genomic and Transcriptomic Data for the Small-spotted Catshark &amp;lt;i&amp;gt;Scyliorhinus Canicula&amp;lt;/i&amp;gt; Reveal the Molecular Bases of Sensory Organ Evolution in Jawed Vertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mayeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavia Pavan</w:t>
+                <w:t xml:space="preserve">Jake Leyhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacinthe Azevedo Favory</w:t>
+                <w:t xml:space="preserve">John Mulley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléanore Lacoste</w:t>
+                <w:t xml:space="preserve">Nicolas Leurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Beaumont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Firas Louis</w:t>
+                <w:t xml:space="preserve">Léo Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plcell/koaf168⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msae246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04805376v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of novel H2A histone variants across diverse clades of algae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insights into the genomic and phenotypic diversity of Monosporozyma unispora strains isolated from anthropic environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bigey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellyn Rousselot</w:t>
+                <w:t xml:space="preserve">Xavière Menatong Tene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zofia Nehr</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+                <w:t xml:space="preserve">Marc Wessner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France Denoeud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Mark Cock</w:t>
+                <w:t xml:space="preserve">Hugo Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13059-025-03656-w⟩</w:t>
+              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25, pp.foaf016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsyr/foaf016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05279477v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05047166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Straight from the Horse’s Mouth: Timing and Zoogeography of Domesticated Horse Arrivals in Mongolia and China</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the way to diploidization and unexpected ploidy in the grass Sporobolus section Spartina mesopolyploids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rong Fan</w:t>
+                <w:t xml:space="preserve">Armel Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leland Rogers</w:t>
+                <w:t xml:space="preserve">Yan Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark E. Hall</w:t>
+                <w:t xml:space="preserve">Morgane Milin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chunag Amartuvshin</w:t>
+                <w:t xml:space="preserve">Oscar Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Cave-Radet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10816-024-09691-4⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.1997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-56983-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05047023v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High altitude horse use and early horse transport in eastern Eurasia: New evidence from melting ice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome-wide association for agro-morphological traits in a triploid banana population with large chromosome rearrangements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isaac Hart</w:t>
+                <w:t xml:space="preserve">Simon Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tumurbaatar Tuvshinjargal</w:t>
+                <w:t xml:space="preserve">Lucile Toniutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamsranjav Bayarsaikhan</w:t>
+                <w:t xml:space="preserve">Frédéric Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hervouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Jarman</w:t>
+                <w:t xml:space="preserve">Céline Cardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 34 (9), pp.1204-1213. </w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (2), pp.uhae307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/09596836241254484⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/hr/uhae307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04780801v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking population structure and phenology through time using ancient genomes from waterlogged white oak wood</w:t>
+                <w:t xml:space="preserve">The sensory shark: high-quality morphological, genomic and transcriptomic data for the small-spotted catshark Scyliorhinus canicula reveal the molecular bases of sensory organ evolution in jawed vertebrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefanie Wagner</w:t>
+                <w:t xml:space="preserve">H. Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andaine Seguin-Orlando</w:t>
+                <w:t xml:space="preserve">J. Leyhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
+                <w:t xml:space="preserve">J. Mulley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Leroy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Lalanne</w:t>
+                <w:t xml:space="preserve">L. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.16859⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (12), pp.msae246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2024.05.23.595469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04717422v1</w:t>
+                <w:t xml:space="preserve">hal-04785835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternating between even and odd ploidy levels switches on and off the recombination control, even near the centromeres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unzipped genome assemblies of polyploid root-knot nematodes reveal unusual and clade-specific telomeric repeats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Zotta Mota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franz Boideau</w:t>
+                <w:t xml:space="preserve">Georgios Koutsovoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Huteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loeiz Maillet</w:t>
+                <w:t xml:space="preserve">Laetitia Perfus-Barbeoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anael Brunet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Coriton</w:t>
+                <w:t xml:space="preserve">Evelin Despot-Slade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plcell/koae208⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-44914-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682098v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide population affinities and signatures of adaptation in hydruntines, sussemiones and Asian wild asses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrigendum: LocoGSE, a sequence-based genome size estimator for plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guenzi-Tiberi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Istace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianfei Pan</w:t>
+                <w:t xml:space="preserve">Inger Greve Alsos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuexue Liu</w:t>
+                <w:t xml:space="preserve">Eric Coissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mateusz Baca</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Schiavinato</w:t>
+                <w:t xml:space="preserve">Sébastien Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.17527⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2024.1426035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04729863v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum: LocoGSE, a sequence-based genome size estimator for plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome-wide population affinities and signatures of adaptation in hydruntines, sussemiones and Asian wild asses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianfei Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuexue Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Guenzi-Tiberi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Istace</w:t>
+                <w:t xml:space="preserve">Mateusz Baca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inger Greve Alsos</w:t>
+                <w:t xml:space="preserve">Laure Calvière-Tonasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Coissac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lavergne</w:t>
+                <w:t xml:space="preserve">Stéphanie Schiavinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2024.1426035⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (19), pp.e17527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.17527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04867174v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unzipped genome assemblies of polyploid root-knot nematodes reveal unusual and clade-specific telomeric repeats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Labadie</w:t>
+                <w:t xml:space="preserve">LocoGSE, a sequence-based genome size estimator for plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guenzi-Tiberi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Istace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inger Greve Alsos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Coissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-44914-y⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2024.1328966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489824v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary genomics of the emergence of brown algae as key components of coastal ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Denoeud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svenja Heesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zofia Nehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 187 (24), pp.6943-6965. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cell.2024.10.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LocoGSE, a sequence-based genome size estimator for plants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lavergne</w:t>
+                <w:t xml:space="preserve">Alternating between even and odd ploidy levels switches on and off the recombination control, even near the centromeres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Boideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Huteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loeiz Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anael Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coriton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2024.1328966⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (10), pp.4472-4490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plcell/koae208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04867207v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome of the simultaneously hermaphroditic snail Lymnaea stagnalis reveals an evolutionary expansion of FMRFamide-like receptors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracking population structure and phenology through time using ancient genomes from waterlogged white oak wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joris M Koene</w:t>
+                <w:t xml:space="preserve">Andaine Seguin-Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel J. Jackson</w:t>
+                <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yumi Nakadera</w:t>
+                <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cerveau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohammed‐amin Madoui</w:t>
+                <w:t xml:space="preserve">Céline Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-78520-1⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.16859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04465013v2</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential adaptation of the yeast Candida anglica to fermented food</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+                <w:t xml:space="preserve">High altitude horse use and early horse transport in eastern Eurasia: New evidence from melting ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Timothy Treal Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Hart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tumurbaatar Tuvshinjargal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamsranjav Bayarsaikhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Jarman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2024.104584⟩</w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (9), pp.1204-1213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09596836241254484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04646352v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widespread horse-based mobility arose around 2,200 BCE in Eurasia</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The genome of the simultaneously hermaphroditic snail Lymnaea stagnalis reveals an evolutionary expansion of FMRFamide-like receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naveed Khan</w:t>
+                <w:t xml:space="preserve">Joris M Koene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel J. Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yumi Nakadera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cerveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed‐amin Madoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-024-07597-5⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.29213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-78520-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04607980v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465013v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of contemporary effective population size in plant populations: Limitations of genomic datasets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean‐marc Aury</w:t>
+                <w:t xml:space="preserve">Differential adaptation of the yeast Candida anglica to fermented food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bigey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavière Menatong Tene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Wessner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.13691⟩</w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 123, pp.104584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2024.104584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04590931v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The European Reference Genome Atlas: piloting a decentralised approach to equitable biodiversity genomics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Widespread horse-based mobility arose around 2,200 BCE in Eurasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Librado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann Mc Cartney</w:t>
+                <w:t xml:space="preserve">Gaetan Tressières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulio Formenti</w:t>
+                <w:t xml:space="preserve">Lorelei Chauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Mouton</w:t>
+                <w:t xml:space="preserve">Antoine Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego de Panis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luísa Marins</w:t>
+                <w:t xml:space="preserve">Naveed Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Biodiversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s44185-024-00054-6⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 631 (8022), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-024-07597-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05248491v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sensory shark: high-quality morphological, genomic and transcriptomic data for the small-spotted catshark Scyliorhinus canicula reveal the molecular bases of sensory organ evolution in jawed vertebrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of contemporary effective population size in plant populations: Limitations of genomic datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Gargiulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Mayeur</w:t>
+                <w:t xml:space="preserve">Véronique Decroocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Leyhr</w:t>
+                <w:t xml:space="preserve">Santiago C. Gonzalez-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mulley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Leurs</w:t>
+                <w:t xml:space="preserve">Ivan Paz‐vinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Michel</w:t>
+                <w:t xml:space="preserve">Jean‐marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 41 (12), pp.msae246. </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2024.05.23.595469⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.13691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785835v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shared pedigree relationships and transmission of unreduced gametes in cultivated banana</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Salmon</w:t>
+                <w:t xml:space="preserve">The European Reference Genome Atlas: piloting a decentralised approach to equitable biodiversity genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Mc Cartney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Formenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego de Panis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luísa Marins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcad065⟩</w:t>
+              <w:t xml:space="preserve">npj Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (1), pp.28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44185-024-00054-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04361041v1</w:t>
+                <w:t xml:space="preserve">hal-05248491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host transcriptomic plasticity and photosymbiotic fidelity underpin $Pocillopora$ acclimatization across thermal regimes in the Pacific Ocean</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Noel</w:t>
+                <w:t xml:space="preserve">Functional diversity of microbial eukaryotes in a meromictic lake: Coupling between metatranscriptomic and a trait‐based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Monjot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Bronner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Courtine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-38610-6⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.16531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04171796v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pervasive tandem duplications and convergent evolution shape coral genomes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laura Capasso</w:t>
+                <w:t xml:space="preserve">Ecology of Endozoicomonadaceae in three coral genera across the Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Hochart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13059-023-02960-7⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.3037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-38502-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04117388v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA methylation-based profiling of horse archaeological remains for age-at-death and castration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuexue Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andaine Seguin- Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorelei Chauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Tressières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Tonasso-Calvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 26 (3), pp.106144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.isci.2023.106144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04286440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oak stands along an elevation gradient have different molecular strategies for regulating bud phenology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Delzon</w:t>
+                <w:t xml:space="preserve">Early dispersal of domestic horses into the Great Plains and northern Rockies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Timothy Treal Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Librado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mila Hunska Tašunke Icu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlton Shield Chief Gover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Arterberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12870-023-04069-2⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 379 (6639), pp.1316-1323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.adc9691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04003618v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the P. lividus sea urchin genome highlights contrasting trends of genomic and regulatory evolution in deuterostomes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corinne da Silva</w:t>
+                <w:t xml:space="preserve">Telomere DNA length regulation is influenced by seasonal temperature differences in short-lived but not in long-lived reef-building corals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Rouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Djerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Porro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.3038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-38499-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.xgen.2023.100295⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04093287v1</w:t>
+                <w:t xml:space="preserve">cea-04171809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imputed genomes of historical horses provide insights into modern breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn T Todd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Fromentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sutcliffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Running</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horse Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 26 (7), pp.107104. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.107104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04242127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telomere DNA length regulation is influenced by seasonal temperature differences in short-lived but not in long-lived reef-building corals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bourdin</w:t>
+                <w:t xml:space="preserve">Oak stands along an elevation gradient have different molecular strategies for regulating bud phenology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-38499-1⟩</w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (108), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12870-023-04069-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04171809v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early dispersal of domestic horses into the Great Plains and northern Rockies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jimmy Arterberry</w:t>
+                <w:t xml:space="preserve">Analysis of the P. lividus sea urchin genome highlights contrasting trends of genomic and regulatory evolution in deuterostomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Marlétaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Couloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.adc9691⟩</w:t>
+              <w:t xml:space="preserve">Cell Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (4), pp.100295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xgen.2023.100295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04065852v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative omics framework for characterization of coral reef ecosystems from the Tara Pacific expedition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adriana Alberti</w:t>
+                <w:t xml:space="preserve">Host transcriptomic plasticity and photosymbiotic fidelity underpin $Pocillopora$ acclimatization across thermal regimes in the Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric J Armstrong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lê-Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Carradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-023-02204-0⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.3056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-38610-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176297v3</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04171796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecific introgression patterns reveal the origins of worldwide cultivated bananas in New Guinea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Hervouet</w:t>
+                <w:t xml:space="preserve">Pervasive tandem duplications and convergent evolution shape coral genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Denoeud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Rouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Buitrago-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Capasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.16086⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (1), pp.123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13059-023-02960-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03992055v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and evolution of the triploid cultivated banana genome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yingzi Yun</w:t>
+                <w:t xml:space="preserve">Shared pedigree relationships and transmission of unreduced gametes in cultivated banana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franc-Christophe Baurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hervouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41588-023-01589-3⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131 (7), pp.1149-1161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcad065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04387017v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecology of Endozoicomonadaceae in three coral genera across the Pacific Ocean</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucas Paoli</w:t>
+                <w:t xml:space="preserve">Integrative omics framework for characterization of coral reef ecosystems from the Tara Pacific expedition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Belser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t>
+                <w:t xml:space="preserve">Frederick Gavory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillem Salazar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Boissin</w:t>
+                <w:t xml:space="preserve">Adriana Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-38502-9⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (1), pp.326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-023-02204-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176293v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176297v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional diversity of microbial eukaryotes in a meromictic lake: Coupling between metatranscriptomic and a trait‐based approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interspecific introgression patterns reveal the origins of worldwide cultivated bananas in New Guinea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Monjot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Corinne da Silva</w:t>
+                <w:t xml:space="preserve">Franc‐christophe Baurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hervouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.16531⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 113 (4), pp.802-818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.16086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273967v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03992055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical management of equine resources in France from the Iron Age to the Modern Period: a cross disciplinary approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Origin and evolution of the triploid cultivated banana genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiuxiu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Clavel</w:t>
+                <w:t xml:space="preserve">Sheng Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Dumoncel</w:t>
+                <w:t xml:space="preserve">Zhihao Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clio Der Sarkissian</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laure Calvière-Tonasso</w:t>
+                <w:t xml:space="preserve">Xiaojun Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingzi Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bmsap.8460⟩</w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41588-023-01589-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05023241v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04387017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome‐wide evolutionary response of European oaks during the Anthropocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dounia Saleh</w:t>
+                <w:t xml:space="preserve">Epigenomic and structural events preclude recombination in Brassica napus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Boideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Chen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laura Truffaut</w:t>
+                <w:t xml:space="preserve">Gautier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coriton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Huteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Belser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/evl3.269⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 234 (2), pp.545-559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.18004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553889v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03651949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The banana genome hub: a community database for genomics in the Musaceae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversity and ecological footprint of Global Ocean RNA viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Dominguez-Huerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Droc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martin</w:t>
+                <w:t xml:space="preserve">Ahmed Zayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Guignon</w:t>
+                <w:t xml:space="preserve">James Wainaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marilyne Summo</w:t>
+                <w:t xml:space="preserve">Jiarong Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Sempéré</w:t>
+                <w:t xml:space="preserve">Funing Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulture research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, pp.uhac221. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 376 (6598), pp.1202-1208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/hr/uhac221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.abn6358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04361050v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-read and chromosome-scale assembly of the hexaploid wheat genome achieves high resolution for research and breeding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+                <w:t xml:space="preserve">Cryptic and abundant marine viruses at the evolutionary origins of Earth’s RNA virome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Zayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Wainaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Dominguez-Huerta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Engelen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pauline Lasserre-Zuber</w:t>
+                <w:t xml:space="preserve">Eric Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiarong Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GigaScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gigascience/giac034⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 376 (6589), pp.156-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abm5847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03658639v1</w:t>
+                <w:t xml:space="preserve">hal-03781924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional repertoire convergence of distantly related eukaryotic plankton lineages abundant in the sunlit ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Chromosome-level genome assembly of the European Beech (Fagus sylvatica) reveals anomalies for organelle DNA integration, repeat Content and distribution of SNPs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bagdevi Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartosz Ulaszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Delmont</w:t>
+                <w:t xml:space="preserve">Joanna Meger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Gaia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Chiara Vanni</w:t>
+                <w:t xml:space="preserve">Catherine Bodénès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.xgen.2022.100123⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.691058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2021.691058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03872935v2</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genomic history and global expansion of domestic donkeys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Fages</w:t>
+                <w:t xml:space="preserve">Genome‐wide evolutionary response of European oaks during the Anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Truffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.abo3503⟩</w:t>
+              <w:t xml:space="preserve">Evolution Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (1), pp.4-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/evl3.269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03827857v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome of the synganglion in the tick Ixodes ricinus and evolution of the cys-loop ligand-gated ion channel family in ticks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional repertoire convergence of distantly related eukaryotic plankton lineages abundant in the sunlit ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Gaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Hinsinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rispe</w:t>
+                <w:t xml:space="preserve">Paul Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Hervet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Karine Labadie</w:t>
+                <w:t xml:space="preserve">Chiara Vanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-022-08669-4⟩</w:t>
+              <w:t xml:space="preserve">Cell Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (5), pp.100123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xgen.2022.100123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707797v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872935v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic adaptation of the picoeukaryote $Pelagomonas\ calceolata$ to iron-poor oceans revealed by a chromosome-scale genome sequence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-read and chromosome-scale assembly of the hexaploid wheat genome achieves high resolution for research and breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Engelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Istace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Guérin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sophie Mangenot</w:t>
+                <w:t xml:space="preserve">Pauline Lasserre-Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-022-03939-z⟩</w:t>
+              <w:t xml:space="preserve">GigaScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gigascience/giac034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03791710v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic evidence for global ocean plankton biogeography shaped by large-scale current systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The banana genome hub: a community database for genomics in the Musaceae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Droc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Guignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Summo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Richter</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Paul Frémont</w:t>
+                <w:t xml:space="preserve">Guilhem Sempéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.78129⟩</w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.uhac221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hr/uhac221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02399723v2</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression and genetic divergence in oak species highlight adaptive genes to soil water constraints</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Labadie</w:t>
+                <w:t xml:space="preserve">Historical management of equine resources in France from the Iron Age to the Modern Period: a cross disciplinary approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dumoncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clio Der Sarkissian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andaine Seguin-Orlando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Calvière-Tonasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiac420/6692722⟩</w:t>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 ((S)), pp.4627-4647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bmsap.8460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03771214v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex in the city: Uncovering sex-specific management of equine resources from prehistoric times to the Modern Period in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The genomic history and global expansion of domestic donkeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Todd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Tonasso-Calvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Clavel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Loreleï Chauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Schiavinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Tonasso-Calvière</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103341⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 377 (6611), pp.1172-1180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abo3503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03755076v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenomic and structural events preclude recombination in Brassica napus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franz Boideau</w:t>
+                <w:t xml:space="preserve">Transcriptome of the synganglion in the tick Ixodes ricinus and evolution of the cys-loop ligand-gated ion channel family in ticks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Richard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Caroline Belser</w:t>
+                <w:t xml:space="preserve">Caroline Hervet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de la Cotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Daveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.18004⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (1), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-022-08669-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03651949v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Chromosome-level genome assembly of the European Beech (Fagus sylvatica) reveals anomalies for organelle DNA integration, repeat Content and distribution of SNPs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genomic adaptation of the picoeukaryote $Pelagomonas\ calceolata$ to iron-poor oceans revealed by a chromosome-scale genome sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Meger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+                <w:t xml:space="preserve">Nina Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Bodénès</w:t>
+                <w:t xml:space="preserve">Marta Ciccarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Frémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mangenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fgene.2021.691058⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (1), pp.983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-022-03939-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03602006v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03791710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and ecological footprint of Global Ocean RNA viruses</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gene expression and genetic divergence in oak species highlight adaptive genes to soil water constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Wainaina</w:t>
+                <w:t xml:space="preserve">Grégoire Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiarong Guo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Funing Tian</w:t>
+                <w:t xml:space="preserve">Benjamin Brachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.abn6358⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 190 (4), pp.2466-2483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiac420/6692722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781935v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptic and abundant marine viruses at the evolutionary origins of Earth’s RNA virome</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillermo Dominguez-Huerta</w:t>
+                <w:t xml:space="preserve">Genomic evidence for global ocean plankton biogeography shaped by large-scale current systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Pelletier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jiarong Guo</w:t>
+                <w:t xml:space="preserve">Romain Watteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.abm5847⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.e78129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.78129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781924v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399723v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population genomics of apricots unravels domestication history and adaptive events</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sex in the city: Uncovering sex-specific management of equine resources from prehistoric times to the Modern Period in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cornille</w:t>
+                <w:t xml:space="preserve">Benoît Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Tricon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quynh Trang Bui</w:t>
+                <w:t xml:space="preserve">Sébastien Lepetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loreleï Chauvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Schiavinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Tonasso-Calvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-24283-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41, pp.103341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03282504v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03755076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hapo-G, haplotype-aware polishing of genome assemblies with accurate reads</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Large-scale transcriptomics to dissect 2 years of the life of a fungal phytopathogen interacting with its host plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise J Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica L Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lapalu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Linglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nargab/lqab034⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (1), pp.e041118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-021-00989-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04284756v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical management of equine resources in France from the Iron Age to the Modern Period</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BoardION: real-time monitoring of Oxford Nanopore sequencing instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimeric Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Engelen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.103250⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), pp.e245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12859-021-04161-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03431948v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04284759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosomal scale assembly of parasitic wasp genome reveals symbiotic virus colonization</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapid protein evolution, organellar reductions, and invasive intronic elements in the marine aerobic parasite dinoflagellate Amoebophrya spp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Persyn</w:t>
+                <w:t xml:space="preserve">Sarah Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Kayal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bigeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-020-01623-8⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-020-00927-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03127732v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03114990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telomere-to-telomere gapless chromosomes of banana using nanopore sequencing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Sequencing and Chromosome-Scale Assembly of Plant Genomes, Brassica rapa as a Use Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Istace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Belser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Corinne Cruaud</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Boideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-021-02559-3⟩</w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biology10080732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03352701v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive colonization of protein-coding exons by selfish genetic elements in Paramecium germline genomes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
+                <w:t xml:space="preserve">Telomere-to-telomere gapless chromosomes of banana using nanopore sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Belser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franc-Christophe Baurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3001309⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-021-02559-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366429v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyanorak v2.1: a scalable information system dedicated to the visualization and expert curation of marine and brackish picocyanobacteria genomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Massive colonization of protein-coding exons by selfish genetic elements in Paramecium germline genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diamantis Sellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnaiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walker Pett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Garczarek</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mark Hoebeke</w:t>
+                <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkaa958⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (7), pp.e3001309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3001309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988562v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: Chromosomal scale assembly of parasitic wasp genome reveals symbiotic virus colonization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emma Persyn</w:t>
+                <w:t xml:space="preserve">Cyanorak v2.1: a scalable information system dedicated to the visualization and expert curation of marine and brackish picocyanobacteria genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Garczarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Farrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Hoebeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-021-02480-9⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (D1), pp.D667-D676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkaa958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04686846v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequence diversity and evolution of a group of iflaviruses associated with ticks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Daveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louane Sigrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Sassera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Jex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 166 (7), pp.1843-1852. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00705-021-05060-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03272097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the predictive taxonomic power of the bony labyrinth 3D shape in horses, donkeys and their F1-hybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clio Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andaine Seguin-Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Calvière-Tonasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 131, pp.105383. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2021.105383⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03413040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosome-scale assembly of the yellow mealworm genome</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Author Correction: Chromosomal scale assembly of parasitic wasp genome reveals symbiotic virus colonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Vacherie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Belser</w:t>
+                <w:t xml:space="preserve">Jérémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joke J F A van Vugt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyam Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Persyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Research Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12688/openreseurope.13987.3⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-021-02480-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770436v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04686846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origins and spread of domestic horses from the Western Eurasian steppes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hapo-G, haplotype-aware polishing of genome assemblies with accurate reads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Istace</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-021-04018-9⟩</w:t>
+              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (2), pp.lqab034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nargab/lqab034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03425363v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04284756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete Genome Sequences of Two Pseudomonas Species Isolated from Marine Environments of the Pacific Ocean</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Poulain</w:t>
+                <w:t xml:space="preserve">Population genomics of apricots unravels domestication history and adaptive events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Groppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuo Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cornille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tricon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quynh Trang Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mra.01062-19⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.3956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-24283-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04178012v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequencing and Chromosome-Scale Assembly of Plant Genomes, Brassica rapa as a Use Case</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franz Boideau</w:t>
+                <w:t xml:space="preserve">Chromosomal scale assembly of parasitic wasp genome reveals symbiotic virus colonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joke J F A van Vugt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyam Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Persyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biology10080732⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-020-01623-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318024v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BoardION: real-time monitoring of Oxford Nanopore sequencing instruments</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Historical management of equine resources in France from the Iron Age to the Modern Period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lepetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duha Alioğlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorelei Chauvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Schiavinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12859-021-04161-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (B), pp.103250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.103250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04284759v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale transcriptomics to dissect 2 years of the life of a fungal phytopathogen interacting with its host plant</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Fudal</w:t>
+                <w:t xml:space="preserve">Chromosome-scale assembly of the yellow mealworm genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelia Eleftheriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Istace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Belser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12915-021-00989-3⟩</w:t>
+              <w:t xml:space="preserve">Open Research Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/openreseurope.13987.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190704v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid protein evolution, organellar reductions, and invasive intronic elements in the marine aerobic parasite dinoflagellate Amoebophrya spp</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complete Genome Sequences of Two Pseudomonas Species Isolated from Marine Environments of the Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ehsan Kayal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Noel</w:t>
+                <w:t xml:space="preserve">Shi-Zhen Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Bigeard</w:t>
+                <w:t xml:space="preserve">David Vallenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 19 (1), </w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (16), </w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12915-020-00927-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mra.01062-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03114990v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive introgression as a driver of local adaptation to climate in European white oaks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Labadie</w:t>
+                <w:t xml:space="preserve">The origins and spread of domestic horses from the Western Eurasian steppes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Librado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naveed Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariya A Kusliy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Suchan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.16095⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 598 (7882), pp.634-640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-021-04018-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627923v1</w:t>
+                <w:t xml:space="preserve">hal-03425363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Size Variation and Comparative Genomics Reveal Intraspecific Diversity in Brassica rapa</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">BiSCoT: improving large eukaryotic genome assemblies with optical maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Istace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Belser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2020.577536⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.e10150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.10150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03137565v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virus-host coexistence in phytoplankton through the genomic lens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheree Yau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheree Yau</w:t>
+                <w:t xml:space="preserve">Marc Krasovec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Krasovec</w:t>
+                <w:t xml:space="preserve">L. Felipe Felipe Benites</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Felipe Felipe Benites</w:t>
+                <w:t xml:space="preserve">Stéphane Rombauts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Groussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 6 (14), pp.eaay2587. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/sciadv.aay2587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-enabled phylogenetic and functional reconstruction of an araphid pennate diatom Plagiostriata sp. CCMP470, previously assigned as a radial centric diatom, and its bacterial commensal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shinya Sato</w:t>
+                <w:t xml:space="preserve">Deepak Nanjappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deepak Nanjappa</w:t>
+                <w:t xml:space="preserve">Richard G Dorrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard G Dorrell</w:t>
+                <w:t xml:space="preserve">Fabio Rocha Jimenez Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kazamia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), pp.9449. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-020-65941-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02886223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary Mechanisms of Long-Term Genome Diversification Associated With Niche Partitioning in Marine Picocyanobacteria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florian Humily</w:t>
+                <w:t xml:space="preserve">Adaptive introgression as a driver of local adaptation to climate in European white oaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.567431⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 226 (4), pp.1171-1182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.16095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02938656v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-read assembly of the Brassica napus reference genome Darmor-bzh</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Istace</w:t>
+                <w:t xml:space="preserve">Genome Size Variation and Comparative Genomics Reveal Intraspecific Diversity in Brassica rapa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loeiz Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chaussepied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GigaScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gigascience/giaa137⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.577536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.577536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03283975v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BiSCoT: improving large eukaryotic genome assemblies with optical maps</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evolutionary Mechanisms of Long-Term Genome Diversification Associated With Niche Partitioning in Marine Picocyanobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Farrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haguait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Humily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8, pp.e10150. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.e567431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7717/peerj.10150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.567431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290135v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02938656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative assessment of long-read error correction software applied to Nanopore RNA-sequencing data</w:t>
+                <w:t xml:space="preserve">Long-read assembly of the Brassica napus reference genome Darmor-bzh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leandro Lima</w:t>
+                <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Belser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Marchet</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Corinne Da silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Istace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bib/bbz058⟩</w:t>
+              <w:t xml:space="preserve">GigaScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (12), pp.giaa137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gigascience/giaa137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02394395v1</w:t>
+                <w:t xml:space="preserve">hal-03283975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reference genome for pea provides insight into legume genome evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptome profiling of mouse samples using nanopore sequencing of cDNA and RNA molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sessegolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan J. Kreplak</w:t>
+                <w:t xml:space="preserve">Audric Cologne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed-Amin Madoui</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Karine Labadie</w:t>
+                <w:t xml:space="preserve">Marion Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41588-019-0480-1⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.14908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-51470-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278272v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytonuclear interactions remain stable during allopolyploid evolution despite repeated whole-genome duplications in Brassica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transposition favors the generation of large effect mutations that may facilitate rapid adaption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Quadrana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Etcheverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
+                <w:t xml:space="preserve">Arthur Gilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Lucas</w:t>
+                <w:t xml:space="preserve">Erwann Caillieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Deniot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Filangi</w:t>
+                <w:t xml:space="preserve">Mohammed-Amin Madoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.14228⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-11385-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02019346v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Tara Pacific expedition-A pan-ecosystemic approach of the &amp;quot;-omics&amp;quot; complexity of coral reef holobionts across the Pacific Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Community‐Level Responses to Iron Availability in Open Ocean Plankton Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Caputi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Carradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Planes</w:t>
+                <w:t xml:space="preserve">Damien Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Allemand</w:t>
+                <w:t xml:space="preserve">Amos Kirilovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Agostini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emilie Boissin</w:t>
+                <w:t xml:space="preserve">Éric Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3000483⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (3), pp.391-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018GB006022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402685v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community‐Level Responses to Iron Availability in Open Ocean Plankton Ecosystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cytonuclear interactions remain stable during allopolyploid evolution despite repeated whole-genome duplications in Brassica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luigi Caputi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quentin Carradec</w:t>
+                <w:t xml:space="preserve">Jérémy Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Eveillard</w:t>
+                <w:t xml:space="preserve">Gwenaëlle Deniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amos Kirilovsky</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Éric Pelletier</w:t>
+                <w:t xml:space="preserve">Olivier Filangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018GB006022⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 98 (3), pp.434-447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.14228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999805v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposition favors the generation of large effect mutations that may facilitate rapid adaption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A reference genome for pea provides insight into legume genome evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan J. Kreplak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed-Amin Madoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leandro Quadrana</w:t>
+                <w:t xml:space="preserve">Petr Cápal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Etcheverry</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mohammed-Amin Madoui</w:t>
+                <w:t xml:space="preserve">Petr Novak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-11385-5⟩</w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (9), pp.1411-1422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41588-019-0480-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398702v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive postglacial gene flow between European white oaks uncovered genes underlying species barriers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Leroy</w:t>
+                <w:t xml:space="preserve">Comparative assessment of long-read error correction software applied to Nanopore RNA-sequencing data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Rougemont</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Céline Lalanne</w:t>
+                <w:t xml:space="preserve">Ségolène Caboche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Istace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.16039⟩</w:t>
+              <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (4), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bib/bbz058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622295v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome of the jellyfish Clytia hemisphaerica and the evolution of the cnidarian life-cycle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Tara Pacific expedition-A pan-ecosystemic approach of the &amp;quot;-omics&amp;quot; complexity of coral reef holobionts across the Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Planes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas R Leclère</w:t>
+                <w:t xml:space="preserve">Sylvain Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Horin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dru</w:t>
+                <w:t xml:space="preserve">Bernard Banaigs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-019-0833-2⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (9), pp.e3000483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3000483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115215v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome profiling of mouse samples using nanopore sequencing of cDNA and RNA molecules</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Dubarry</w:t>
+                <w:t xml:space="preserve">Massive postglacial gene flow between European white oaks uncovered genes underlying species barriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rougemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bodenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-51470-9⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, online fisrt, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.16039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335574v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global ocean atlas of eukaryotic genes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Corinne da Silva</w:t>
+                <w:t xml:space="preserve">The genome of the jellyfish Clytia hemisphaerica and the evolution of the cnidarian life-cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas R Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Horin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana A. Alberti</w:t>
+                <w:t xml:space="preserve">Pascal Lapébie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Seeleuthner</w:t>
+                <w:t xml:space="preserve">Philippe Dru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (1), pp.373. </w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (5), pp.801-810. </w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-02342-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41559-019-0833-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01874711v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardwood tree genomics: unlocking woody plant biology</w:t>
+                <w:t xml:space="preserve">The Rosa genome provides new insights into the domestication of modern roses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerald A. Tuskan</w:t>
+                <w:t xml:space="preserve">Olivier Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew T. Groover</w:t>
+                <w:t xml:space="preserve">Jerome Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Schmutz</w:t>
+                <w:t xml:space="preserve">Jérémy Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Paul Difazio</w:t>
+                <w:t xml:space="preserve">Hélène Badouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Myburg</w:t>
+                <w:t xml:space="preserve">Marion Verdenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.1-9. </w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (6), pp.772-777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.01799⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41588-018-0110-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622509v1</w:t>
+                <w:t xml:space="preserve">hal-01798003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De novo assembly and annotation of three Leptosphaeria genomes using Oxford Nanopore MinION sequencing</w:t>
+                <w:t xml:space="preserve">Genome evolution across 1,011 $Saccharomyces\ cerevisiae$ isolates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Dutreux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne da Silva</w:t>
+                <w:t xml:space="preserve">Jackson Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo d'Agata</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elise Gay</w:t>
+                <w:t xml:space="preserve">Matteo de Chiara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia-Xing Yue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pflieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sdata.2018.235⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 556 (7701), pp.339 - 344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-018-0030-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621276v1</w:t>
+                <w:t xml:space="preserve">cea-01872910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosome-scale assemblies of plant genomes using nanopore long reads and optical maps</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franc-Christophe Baurens</w:t>
+                <w:t xml:space="preserve">Comparative Time-Scale Gene Expression Analysis Highlights the Infection Processes of Two Amoebophrya Strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Kayal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41477-018-0289-4⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.2251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01977046v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02126891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oak genome reveals facets of long lifespan</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florent Murat</w:t>
+                <w:t xml:space="preserve">Single-cell genomics of multiple uncultured stramenopiles reveals underestimated functional diversity across oceans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Seeleuthner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Carradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41477-018-0172-3⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-02235-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01820559v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomics analysis of Aphanomyces spp. identifies a new class of oomycete effector associated with host adaptation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Camborde</w:t>
+                <w:t xml:space="preserve">Chromosome-scale assemblies of plant genomes using nanopore long reads and optical maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Belser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Istace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène San Clemente</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sarah Courbier</w:t>
+                <w:t xml:space="preserve">Erwan Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dubarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franc-Christophe Baurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12915-018-0508-5⟩</w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (11), pp.879-887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41477-018-0289-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891875v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete genome sequence of the facultative methylotroph $Methylobacterium\ extorquens$ TK 0001 isolated from soil in Poland</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oak genome reveals facets of long lifespan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophia Belkhelfa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+                <w:t xml:space="preserve">Joelle Amselem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Roche</w:t>
+                <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6 (8), </w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (7), pp.440-452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00018-18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41477-018-0172-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292575v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01820559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shifting the limits in wheat research and breeding using a fully annotated reference genome</w:t>
+                <w:t xml:space="preserve">Complete genome sequence of the facultative methylotroph $Methylobacterium\ extorquens$ TK 0001 isolated from soil in Poland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudi Appels</w:t>
+                <w:t xml:space="preserve">Sophia Belkhelfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kellye Eversole</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Beat Keller</w:t>
+                <w:t xml:space="preserve">David Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aar7191⟩</w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00018-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04331004v1</w:t>
+                <w:t xml:space="preserve">hal-04292575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amphioxus functional genomics and the origins of vertebrate gene regulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomics analysis of Aphanomyces spp. identifies a new class of oomycete effector associated with host adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gaulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel Pel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Camborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferdinand Marletaz</w:t>
+                <w:t xml:space="preserve">Hélène San Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panos N. Firbas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ozren Bogdanovic</w:t>
+                <w:t xml:space="preserve">Sarah Courbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-018-0734-6⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-018-0508-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000511v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Novo Clustering of Long Reads by Gene from Transcriptomics Data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+                <w:t xml:space="preserve">A global ocean atlas of eukaryotic genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Carradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana A. Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Seeleuthner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gky834⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-02342-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01643156v2</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01874711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pezizomycetes genomes reveal the molecular basis of ectomycorrhizal truffle lifestyle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hardwood tree genomics: unlocking woody plant biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald A. Tuskan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew T. Groover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Schmutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Murat</w:t>
+                <w:t xml:space="preserve">Stephen Paul Difazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Payen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Morin</w:t>
+                <w:t xml:space="preserve">Alexander Myburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-018-0710-4⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.01799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094494v1</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome evolution across 1,011 $Saccharomyces\ cerevisiae$ isolates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Pflieger</w:t>
+                <w:t xml:space="preserve">De novo assembly and annotation of three Leptosphaeria genomes using Oxford Nanopore MinION sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dutreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo d'Agata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Couloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-018-0030-5⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (180235), 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sdata.2018.235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">cea-01872910v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Time-Scale Gene Expression Analysis Highlights the Infection Processes of Two Amoebophrya Strains</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corinne da Silva</w:t>
+                <w:t xml:space="preserve">Amphioxus functional genomics and the origins of vertebrate gene regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Marletaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panos N. Firbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Maeso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan J. Tena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozren Bogdanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02251⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 564 (7734), pp.64-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-018-0734-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02126891v1</w:t>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-cell genomics of multiple uncultured stramenopiles reveals underestimated functional diversity across oceans</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Pelletier</w:t>
+                <w:t xml:space="preserve">De Novo Clustering of Long Reads by Gene from Transcriptomics Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Marchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lolita Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-02235-3⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gky834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771839v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643156v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rosa genome provides new insights into the domestication of modern roses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pezizomycetes genomes reveal the molecular basis of ectomycorrhizal truffle lifestyle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Payen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Raymond</w:t>
+                <w:t xml:space="preserve">Alan Kuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Gouzy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marion Verdenaud</w:t>
+                <w:t xml:space="preserve">Emmanuelle Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41588-018-0110-3⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (12), pp.1956-1965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-018-0710-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798003v1</w:t>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-quality $de\ novo$ genome assembly of the $Dekkera\ bruxellensis$ yeast using Nanopore MinION sequencing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lemainque</w:t>
+                <w:t xml:space="preserve">The cacao Criollo genome v2.0: an improved version of the genome for genetic and functional genomic studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Argout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Droc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/g3.117.300128⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.730-739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-017-4120-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04315763v1</w:t>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01612258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$de\ novo$ assembly and population genomic survey of natural yeast isolates with the Oxford Nanopore MinION sequencer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Payen</w:t>
+                <w:t xml:space="preserve">Two genomes of highly polyphagous lepidopteran pests (Spodoptera frugiperda, Noctuidae) with different host-plant ranges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiwoong Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gigascience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gigascience/giw018⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-10461-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04315750v1</w:t>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensive recent secondary contacts between four European white oak species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Romiguier</w:t>
+                <w:t xml:space="preserve">De novo assembly of a new Solanum pennellii accession using nanopore sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian H.-W. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisandra K. Denton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Istace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Wormit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.14413⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29, pp.2336-2348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.17.00521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608621v1</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viral to metazoan marine plankton nucleotide sequences from the Tara Oceans expedition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana A. Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Engelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Romac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/sdata.2017.93⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De novo assembly of a new Solanum pennellii accession using nanopore sequencing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Wormit</w:t>
+                <w:t xml:space="preserve">Extensive recent secondary contacts between four European white oak species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Villate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bodénès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Romiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.17.00521⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 214 (2), pp.865-878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.14413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625700v1</w:t>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two genomes of highly polyphagous lepidopteran pests (Spodoptera frugiperda, Noctuidae) with different host-plant ranges</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+                <w:t xml:space="preserve">High-quality $de\ novo$ genome assembly of the $Dekkera\ bruxellensis$ yeast using Nanopore MinION sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téo Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Gounot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelle Freel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lemainque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-10461-4⟩</w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (10), pp.3243-3250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/g3.117.300128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633879v1</w:t>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04315763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridization and polyploidy enable genomic plasticity without sex in the most devastating plant-parasitic nematodes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jerome Gouzy</w:t>
+                <w:t xml:space="preserve">$de\ novo$ assembly and population genomic survey of natural yeast isolates with the Oxford Nanopore MinION sequencer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Istace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo d'Agata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Payen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006777⟩</w:t>
+              <w:t xml:space="preserve">Gigascience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (2), pp.giw018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gigascience/giw018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602779v1</w:t>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04315750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cacao Criollo genome v2.0: an improved version of the genome for genetic and functional genomic studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Labadie</w:t>
+                <w:t xml:space="preserve">Hybridization and polyploidy enable genomic plasticity without sex in the most devastating plant-parasitic nematodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Blanc-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Perfus-Barbeoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine da Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-017-4120-9⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (6), pp.e1006777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01612258v1</w:t>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A single three-dimensional chromatin compartment in amphioxus indicates a stepwise evolution of vertebrate Hox bimodal regulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carlos Gómez-Marín</w:t>
+                <w:t xml:space="preserve">Implication of the suberin pathway in adaptation to waterlogging and hypertrophied lenticels formation in pedunculate oak (Quercus robur L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lesur Kupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ng.3497⟩</w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (11), pp.1330-1342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpw056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881440v1</w:t>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permanent draft genome sequence of the probiotic strain Propionibacterium freudenreichii CIRM-BIA 129 (ITG P20).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Buratti</w:t>
+                <w:t xml:space="preserve">MaGuS: a tool for quality assessment and scaffolding of genome assemblies with Whole Genome Profiling™ Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed-Amin Madoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Dossat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo D’agata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan van Oeveren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin van der Vossen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Standards in Genomic Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40793-015-0120-z⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), pp.115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12859-016-0969-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640172v1</w:t>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the banana &amp;quot;Musa acuminata&amp;quot; reference sequence using NGS data and semi-automated bioinformatics methods</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alberto Cenci</w:t>
+                <w:t xml:space="preserve">Permanent draft genome sequence of the probiotic strain Propionibacterium freudenreichii CIRM-BIA 129 (ITG P20).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Hammani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Buratti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-016-2579-4⟩</w:t>
+              <w:t xml:space="preserve">Standards in Genomic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11, pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40793-015-0120-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04541793v1</w:t>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey of the green picoalga Bathycoccus genomes in the global ocean</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Pelletier</w:t>
+                <w:t xml:space="preserve">A single three-dimensional chromatin compartment in amphioxus indicates a stepwise evolution of vertebrate Hox bimodal regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Acemel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Tena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibai Irastorza-Azcarate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Marlétaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Gómez-Marín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6, pp.37900. </w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (3), pp.336-341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep37900⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ng.3497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01410203v1</w:t>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication of the suberin pathway in adaptation to waterlogging and hypertrophied lenticels formation in pedunculate oak (Quercus robur L.)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Labadie</w:t>
+                <w:t xml:space="preserve">Survey of the green picoalga Bathycoccus genomes in the global ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Seeleuthner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpw056⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.37900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep37900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602423v1</w:t>
+                <w:t xml:space="preserve">hal-01410203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MaGuS: a tool for quality assessment and scaffolding of genome assemblies with Whole Genome Profiling™ Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed-Amin Madoui</w:t>
+                <w:t xml:space="preserve">Improvement of the banana &amp;quot;Musa acuminata&amp;quot; reference sequence using NGS data and semi-automated bioinformatics methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franc-Christophe Baurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Droc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Dossat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Edwin van der Vossen</w:t>
+                <w:t xml:space="preserve">Alberto Cenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12859-016-0969-x⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17, pp.243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-016-2579-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04535098v1</w:t>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04541793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recurrent domestication by Lepidoptera of genes from their parasites mediated by Bracoviruses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spodoptera frugiperda (Lepidoptera: Noctuidae) host-plant variants: two host strains or two distinct species?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laila Gasmi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Gauthier</w:t>
+                <w:t xml:space="preserve">Erwan Scaon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Hua-Van</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Musset</w:t>
+                <w:t xml:space="preserve">Marion Orsucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1005470⟩</w:t>
+              <w:t xml:space="preserve">Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 143 (3), pp.305-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10709-015-9829-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220732v1</w:t>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208780v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations and genomic islands can explain the strain dependency of sugar utilization in 21 strains of Propionibacterium freudenreichii</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amal Hammani</w:t>
+                <w:t xml:space="preserve">Genome assembly using Nanopore-guided long and error-free DNA reads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed-Amin Madoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Engelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Belser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 16 (1), pp.35. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-015-1467-7⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 16 (1), pp.327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-015-1519-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142363v1</w:t>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recurrent DNA virus domestication leading to different parasite virulence strategies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Jouan</w:t>
+                <w:t xml:space="preserve">Eukaryotic plankton diversity in the sunlit ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noan Le Bescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Probert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Carmichael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Romac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.1501150⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 348 (6237), pp.1261605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1261605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318262v1</w:t>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The oak gene expression atlas: insights into Fagaceae genome evolution and the discovery of genes regulated during bud dormancy release</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
+                <w:t xml:space="preserve">Decoding the oak genome: public release of sequence data, assembly, annotation and publication strategies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Amselem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Alaeitabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-015-1331-9⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (1), pp.254-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.12425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId719" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285504v1</w:t>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome assembly using Nanopore-guided long and error-free DNA reads</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Caroline Belser</w:t>
+                <w:t xml:space="preserve">Recurrent domestication by Lepidoptera of genes from their parasites mediated by Bracoviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laila Gasmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Hua-Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Bertrand</w:t>
+                <w:t xml:space="preserve">Karine Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16 (1), pp.327. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (9), 32 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-015-1519-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1005470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04361027v1</w:t>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eukaryotic plankton diversity in the sunlit ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mutations and genomic islands can explain the strain dependency of sugar utilization in 21 strains of Propionibacterium freudenreichii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noan Le Bescot</w:t>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Probert</w:t>
+                <w:t xml:space="preserve">Sintia Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Carmichael</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sarah Romac</w:t>
+                <w:t xml:space="preserve">Hélène Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Hammani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 348 (6237), pp.1261605. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (1), pp.35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1261605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-015-1467-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01253979v1</w:t>
+                <w:t xml:space="preserve">hal-01142363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding the oak genome: public release of sequence data, assembly, annotation and publication strategies.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Recurrent DNA virus domestication leading to different parasite virulence strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bézier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Urbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId732" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Barbe</w:t>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.12425⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (10), pp.e1501150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.1501150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId736" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579667v1</w:t>
+                <w:t xml:space="preserve">hal-01318262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spodoptera frugiperda (Lepidoptera: Noctuidae) host-plant variants: two host strains or two distinct species?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The oak gene expression atlas: insights into Fagaceae genome evolution and the discovery of genes regulated during bud dormancy release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascaline Dumas</w:t>
+                <w:t xml:space="preserve">Grégoire G. Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marion Orsucci</w:t>
+                <w:t xml:space="preserve">Pascal Bento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10709-015-9829-2⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (1), pp.112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-015-1331-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208780v2</w:t>
+                <w:t xml:space="preserve">hal-02285504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Haploid System of Sex Determination in the Brown Alga Ectocarpus sp.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The rainbow trout genome provides novel insights into evolution after whole-genome duplication in vertebrates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domitille Chalopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophia S. Ahmed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Mark Cock</w:t>
+                <w:t xml:space="preserve">Amélie Juanchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugenie Pessia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Cormier</w:t>
+                <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2014.07.042⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms4657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId744" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01132642v1</w:t>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-defence small RNAs exapted for epigenetic mating-type inheritance.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Goût</w:t>
+                <w:t xml:space="preserve">TE-Tracker: systematic identification of transposition events through whole-genome resequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Etcheverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed-Amin Madoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Quadrana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature13318⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12859-014-0377-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId750" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01015302v1</w:t>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a targeted metagenomic approach to study a genomic region involved in light harvesting in marine Synechococcus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Mazard</w:t>
+                <w:t xml:space="preserve">The Streamlined Genome of Phytomonas spp. Relative to Human Pathogenic Kinetoplastids Reveals a Parasite Tailored for Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betina M Porcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Denoeud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Opperdoes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed-Amine Madoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1574-6941.12285⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (2), pp.e1004007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1004007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId756" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01100993v1</w:t>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and Functional Partitioning of Bread Wheat Chromosome 3B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana A. Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natasha Marie Glover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 345 (6194), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.1249721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TE-Tracker: systematic identification of transposition events through whole-genome resequencing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Leandro Quadrana</w:t>
+                <w:t xml:space="preserve">Development of a targeted metagenomic approach to study a genomic region involved in light harvesting in marine Synechococcus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Humily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory K. Farrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Partensky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12859-014-0377-z⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 88 (2), pp.231-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1574-6941.12285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId767" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03170927v1</w:t>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Streamlined Genome of Phytomonas spp. Relative to Human Pathogenic Kinetoplastids Reveals a Parasite Tailored for Plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Haploid System of Sex Determination in the Brown Alga Ectocarpus sp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia S. Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mark Cock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenie Pessia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Luthringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Betina M Porcel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mohammed-Amine Madoui</w:t>
+                <w:t xml:space="preserve">Alexandre Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1004007⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (17), pp.1945-1957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2014.07.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId770" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402160v1</w:t>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the epigenetic basis of complex traits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome-defence small RNAs exapted for epigenetic mating-type inheritance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepankar Pratap Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Saudemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Cortijo</w:t>
+                <w:t xml:space="preserve">Gérard Guglielmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnaiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rene Wardenaar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Etcheverry</w:t>
+                <w:t xml:space="preserve">Jean-François Goût</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1248127⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 509 (7501), pp.447-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature13318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId775" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193838v1</w:t>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early allopolyploid evolution in the post-Neolithic Brassica napus oilseed genome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping the epigenetic basis of complex traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Cortijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boulos Chalhoub</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">France Denoeud</w:t>
+                <w:t xml:space="preserve">Rene Wardenaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shengyi Liu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Haibao Tang</w:t>
+                <w:t xml:space="preserve">Maria Colomé-Tatché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 345 (6199), pp.950-953. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1253435⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 343 (6175), pp.1145-1148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1248127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId780" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208705v1</w:t>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The coffee genome provides insight into the convergent evolution of caffeine biosynthesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Early allopolyploid evolution in the post-Neolithic Brassica napus oilseed genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boulos Chalhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Denoeud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengyi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Carretero-Paulet</w:t>
+                <w:t xml:space="preserve">Isobel A. P. Parkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Dereeper</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Guyot</w:t>
+                <w:t xml:space="preserve">Haibao Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 345 (6201), pp.1181-1184. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1255274⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 345 (6199), pp.950-953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1253435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId786" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641562v1</w:t>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of library preparation methods reveals their impact on interpretation of metatranscriptomic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana A. Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Belser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Engelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Orvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15, pp.912. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2164-15-912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02503091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rainbow trout genome provides novel insights into evolution after whole-genome duplication in vertebrates.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The coffee genome provides insight into the convergent evolution of caffeine biosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Denoeud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Carretero-Paulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Berthelot</w:t>
+                <w:t xml:space="preserve">Alexis Dereeper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Droc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Brunet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maria Bernard</w:t>
+                <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms4657⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 345 (6201), pp.1181-1184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1255274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId794" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193812v1</w:t>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic evidence for ameiotic evolution in the bdelloid rotifer Adineta vaga</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insights to Algal Evolution from the Chondrus Genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Collen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Flot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Irina Arkhipova</w:t>
+                <w:t xml:space="preserve">B. Porcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phycologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (4)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId801" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282538v1</w:t>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04666950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome structure and metabolic features in the red seaweed Chondrus crispus shed light on evolution of the Archaeplastida.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Complete Chloroplast Genome of Banana (Musa acuminata, Zingiberales): Insight into Plastid Monocotyledon Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franc-Christophe Baurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique D'Hont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1221259110⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (6), pp.e67350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0067350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId807" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073830v1</w:t>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04669679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete DNA Sequence of Kuraishia capsulata Illustrates Novel Genomic Features among Budding Yeasts (Saccharomycotina)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Genomic evidence for ameiotic evolution in the bdelloid rotifer Adineta vaga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Flot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Hespeels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId809" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Francoise Hullo</w:t>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Arkhipova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evt201⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 500 (7463), pp.453-457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature12326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId814" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04669702v1</w:t>
+            <w:hyperlink r:id="rId806" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Complete Chloroplast Genome of Banana (Musa acuminata, Zingiberales): Insight into Plastid Monocotyledon Evolution</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genome structure and metabolic features in the red seaweed Chondrus crispus shed light on evolution of the Archaeplastida.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Collén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betina Porcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven G Ball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0067350⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (13), pp.5247-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId818" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1221259110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId819" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04669679v1</w:t>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights to Algal Evolution from the Chondrus Genome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+                <w:t xml:space="preserve">Complete DNA Sequence of Kuraishia capsulata Illustrates Novel Genomic Features among Budding Yeasts (Saccharomycotina)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betina Porcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Marcet-Houben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Francoise Hullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phycologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (12), pp.2524-2539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evt201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId822" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04666950v1</w:t>
+            <w:hyperlink r:id="rId819" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04669702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The banana (Musa acuminata) genome and the evolution of monocotyledonous plants.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Ectocarpus Genome and Brown Algal Genomics The Ectocarpus Genome Consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mark Cock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieven Sterck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId827" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew E. Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique d'Hont</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Françoise Carreel</w:t>
+                <w:t xml:space="preserve">Grigoris Amoutzias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature11241⟩</w:t>
+              <w:t xml:space="preserve">Advances in Botanical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64, pp.141 - 184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-391499-6.00005-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId827" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00855582v1</w:t>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ectocarpus Genome and Brown Algal Genomics The Ectocarpus Genome Consortium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Mark Cock</w:t>
+                <w:t xml:space="preserve">The banana (Musa acuminata) genome and the evolution of monocotyledonous plants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique d'Hont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Denoeud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franc-Christophe Baurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lieven Sterck</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Grigoris Amoutzias</w:t>
+                <w:t xml:space="preserve">Françoise Carreel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Botanical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-391499-6.00005-0⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 488 (7410), pp.213-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId833" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature11241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId831" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649287v1</w:t>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00855582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Paramecium Germline Genome Provides a Niche for Intragenic Parasitic DNA: Evolutionary Dynamics of Internal Eliminated Sequences.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnaiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId839" w:history="1">
+            <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId840" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Malinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8 (10), pp.e1002984. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId841" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pgen.1002984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00759182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Silico Survey of the Mitochondrial Protein Uptake and Maturation Systems in the Brown Alga Ectocarpus siliculosus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId840" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId842" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pi Nyvall Collén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Delage</w:t>
+                <w:t xml:space="preserve">Bernhard Gschloessl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId844" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (5), pp.e19540. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId848" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0019540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01806425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome sequence of the stramenopile Blastocystis, a human anaerobic parasite.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Denoeud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Wawrzyniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12 (3), pp.R29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId851" w:history="1">
+            <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/gb-2011-12-3-r29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00617212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId852" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genome of Theobroma cacao.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Argout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Salse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark J Guiltinan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Droc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 43 (2), pp.101-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ng.736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId852" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00855922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity of animal genome architecture unmasked by rapid evolution of a pelagic tunicate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corinne da Silva</w:t>
+                <w:t xml:space="preserve">The $Ectocarpus$ genome and the independent evolution of multicellularity in brown algae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mark Cock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieven Sterck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId854" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Scornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId827" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew E. Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1194167⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 465 (7298), pp.617-621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId856" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature09016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId856" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00544648v1</w:t>
+            <w:hyperlink r:id="rId853" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00906990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Périgord black truffle genome uncovers evolutionary origins and mechanisms of symbiosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pedro M Coutinho</w:t>
+                <w:t xml:space="preserve">Plasticity of animal genome architecture unmasked by rapid evolution of a pelagic tunicate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Denoeud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId858" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Henriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId859" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sutada Mungpakdee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature08867⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 330 (6009), pp.1381-1385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId860" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1194167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId860" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00907731v1</w:t>
+            <w:hyperlink r:id="rId857" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00544648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId866" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The $Ectocarpus$ genome and the independent evolution of multicellularity in brown algae</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrew E. Allen</w:t>
+                <w:t xml:space="preserve">Périgord black truffle genome uncovers evolutionary origins and mechanisms of symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId862" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId863" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annegret Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId864" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Balestrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId865" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro M Coutinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 465 (7298), pp.617-621. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature09016⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 464 (7291), pp.1033-1038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId866" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature08867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId866" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00906990v1</w:t>
+            <w:hyperlink r:id="rId861" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00907731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId870" w:history="1">
+            <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of sequence variability in the macronuclear DNA of Paramecium tetraurelia: a somatic view of the germline.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Goût</w:t>
+                <w:t xml:space="preserve">High quality draft sequences for prokaryotic genomes using a mix of new sequencing technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId868" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mangenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gr.074534.107⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId869" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-9-603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId870" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00282468v1</w:t>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotating genomes with massive-scale RNA sequencing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Genome sequence of the metazoan plant-parasitic nematode Meloidogyne incognita</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId871" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Gouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Odile Rogier</w:t>
+            <w:hyperlink r:id="rId872" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId873" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/gb-2008-9-12-r175⟩</w:t>
+              <w:t xml:space="preserve">Nature Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 26 (8), pp.909-915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId874" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nbt.1482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId876" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664963v1</w:t>
+            <w:hyperlink r:id="rId870" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId879" w:history="1">
+            <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High quality draft sequences for prokaryotic genomes using a mix of new sequencing technologies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Barbe</w:t>
+                <w:t xml:space="preserve">Analysis of sequence variability in the macronuclear DNA of Paramecium tetraurelia: a somatic view of the germline.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId876" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Rogier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Mangenot</w:t>
+                <w:t xml:space="preserve">Jean Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId878" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Jubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId879" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Goût</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 9, </w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (4), pp.585-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-9-603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/gr.074534.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId879" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659381v1</w:t>
+            <w:hyperlink r:id="rId875" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00282468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequence of the metazoan plant-parasitic nematode Meloidogyne incognita</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Annotating genomes with massive-scale RNA sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Denoeud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId883" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Etienne Danchin</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId868" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nbt.1482⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId882" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/gb-2008-9-12-r175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189285v1</w:t>
+                <w:t xml:space="preserve">hal-02664963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId886" w:history="1">
+            <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translational control of intron splicing in eukaryotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId887" w:history="1">
+            <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId888" w:history="1">
+            <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Bouhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId889" w:history="1">
+            <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 451 (7176), pp.359-362. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId890" w:history="1">
+            <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nature06495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId886" w:history="1">
+            <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00945555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId891" w:history="1">
+            <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genome sequence of the model ascomycete fungus Podospora anserina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId892" w:history="1">
+            <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Espagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId893" w:history="1">
+            <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lespinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId894" w:history="1">
+            <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Malagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId887" w:history="1">
+            <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9 (5), pp.R77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId895" w:history="1">
+            <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/gb-2008-9-5-r77⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId891" w:history="1">
+            <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04011226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId896" w:history="1">
+            <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genome sequence of the model ascomycete fungus Podospora anserina.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId892" w:history="1">
+            <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Espagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId893" w:history="1">
+            <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lespinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId894" w:history="1">
+            <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Malagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId887" w:history="1">
+            <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9 (5), pp.R77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId895" w:history="1">
+            <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/gb-2008-9-5-r77⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId896" w:history="1">
+            <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00286300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId897" w:history="1">
+            <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The grapevine genome sequence suggests ancestral hexaploidization in major angiosperm phyla.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId887" w:history="1">
+            <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId898" w:history="1">
+            <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Policriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId899" w:history="1">
+            <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Clepet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 449 (7161), pp.463-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId900" w:history="1">
+            <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nature06148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId897" w:history="1">
+            <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00180136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId901" w:history="1">
+            <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene loss and evolutionary rates following whole-genome duplication in teleost fishes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Global trends of whole-genome duplications revealed by the ciliate Paramecium tetraurelia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId904" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patricia Gibert</w:t>
+            <w:hyperlink r:id="rId884" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId876" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId878" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Jubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msl049⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 444 (7116), pp.171-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId899" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature05230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId901" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660787v1</w:t>
+            <w:hyperlink r:id="rId898" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00132091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId906" w:history="1">
+            <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global trends of whole-genome duplications revealed by the ciliate Paramecium tetraurelia.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Gene loss and evolutionary rates following whole-genome duplication in teleost fishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId901" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Roest Crollius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId902" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId887" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claire Jubin</w:t>
+            <w:hyperlink r:id="rId903" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature05230⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 23 (9), pp.1808-1816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId904" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msl049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId906" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00132091v1</w:t>
+            <w:hyperlink r:id="rId900" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId908" w:history="1">
+            <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole Genome Sequence Comparisons and “Full-Length” cDNA Sequences: A Combined Approach to Evaluate and Improve Arabidopsis Genome Annotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId909" w:history="1">
+            <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId887" w:history="1">
+            <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId910" w:history="1">
+            <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Wincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId899" w:history="1">
+            <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Clepet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 14 (3), pp.406-413. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId911" w:history="1">
+            <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/gr.1515604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId908" w:history="1">
+            <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId912" w:history="1">
+            <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome duplication in the teleost fish Tretraodon nigroviridis reveals the early vertebrate proto-karyotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId887" w:history="1">
+            <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId913" w:history="1">
+            <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId914" w:history="1">
+            <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Stange-Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 431 (7011), pp.946-957. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId915" w:history="1">
+            <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nature03025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId912" w:history="1">
+            <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId916" w:history="1">
+            <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole genome sequence comparisons and &amp;quot;full-lenght&amp;quot; cDNA sequences: a combined approach to evaluate and improve Arabidopdid genome annotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId917" w:history="1">
+            <w:hyperlink r:id="rId914" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId918" w:history="1">
+            <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId887" w:history="1">
+            <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId910" w:history="1">
+            <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Wincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId899" w:history="1">
+            <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Clepet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 14 (3), pp.406-413</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId916" w:history="1">
+            <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02672600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23735,163 +23739,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId919" w:history="1">
+            <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering metatranscriptomic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId920" w:history="1">
+            <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evguenia Kopylova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId921" w:history="1">
+            <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId922" w:history="1">
+            <w:hyperlink r:id="rId919" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana A. Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1269, Springer, pp.279-291, 2015, RNA Bioinformatics, 978-1-4939-2290-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId923" w:history="1">
+            <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-2291-8_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId919" w:history="1">
+            <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01104015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23901,4901 +23905,4901 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId924" w:history="1">
+            <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trait-based approach coupled to metatranscriptomic-derived sequence similarity network: towards the depiction of the functional diversity of freshwater microbial eukaryotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Monjot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Bronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Courtine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId925" w:history="1">
+            <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Congress of Protistology (ICOP/ISOP — 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId924" w:history="1">
+            <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId926" w:history="1">
+            <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional diversity of microbial eukaryotes in a meromictic lake: coupling between metatranscriptomic and a trait-based approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De novo sequencing and assembly of genomes using long reads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX European Congress of Protistology &amp; Annual Congress of the International Society of Protistologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Revolutionizing Next-Generation Sequencing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId926" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04795139v1</w:t>
+            <w:hyperlink r:id="rId923" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId927" w:history="1">
+            <w:hyperlink r:id="rId924" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De novo sequencing and assembly of genomes using long reads</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Functional diversity of microbial eukaryotes in a meromictic lake: coupling between metatranscriptomic and a trait-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Monjot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Bronner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Courtine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId922" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revolutionizing Next-Generation Sequencing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">IX European Congress of Protistology &amp; Annual Congress of the International Society of Protistologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId927" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04443667v1</w:t>
+            <w:hyperlink r:id="rId924" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId928" w:history="1">
+            <w:hyperlink r:id="rId925" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De novo sequencing and assembly of complex genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">reads2genpop : From sequence reads to genomes and populations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Paris, Auditorium de la Grande Galerie de l’Evolution, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId928" w:history="1">
+            <w:hyperlink r:id="rId925" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId929" w:history="1">
+            <w:hyperlink r:id="rId926" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European mink (Mustela lutreola) reference genome and population genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId927" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fournier-Chambrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId928" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId929" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Skorupski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId930" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId933" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Przemysław Śmietana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th European Mustelid Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Online conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId929" w:history="1">
+            <w:hyperlink r:id="rId926" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId934" w:history="1">
+            <w:hyperlink r:id="rId931" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perkinsea: what the hell are they doing in freshwater lake ecosystem</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnès Vellet</w:t>
+                <w:t xml:space="preserve">Bioinformatic approaches based on SNP to characterize ancestral mosaic genome structures of cultivated banana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franc-Christophe Baurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Jacques Monod</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Roscoff (FR), France</w:t>
+              <w:t xml:space="preserve">Colloque INRAE Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, May 2022, Orléans, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId934" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04793990v1</w:t>
+            <w:hyperlink r:id="rId931" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05180210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId937" w:history="1">
+            <w:hyperlink r:id="rId932" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinformatic approaches based on SNP to characterize ancestral mosaic genome structures of cultivated banana</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+                <w:t xml:space="preserve">Perkinsea: what the hell are they doing in freshwater lake ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Wawrzyniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Bronner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Monjot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId933" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId934" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque INRAE Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, May 2022, Orléans, France. 1 p</w:t>
+              <w:t xml:space="preserve">Conférence Jacques Monod</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Roscoff (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId937" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05180210v1</w:t>
+            <w:hyperlink r:id="rId932" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId938" w:history="1">
+            <w:hyperlink r:id="rId935" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métabarcoding et étude de traits, vers une description de la diversité taxonomique et fonctionnelle des eucaryotes unicellulaires dans le lac Pavin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Monjot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Bronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Courtine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId925" w:history="1">
+            <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Thématiques de l'AFEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId938" w:history="1">
+            <w:hyperlink r:id="rId935" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795083v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId939" w:history="1">
+            <w:hyperlink r:id="rId936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-quality genome assemblies of corals highlight the specifics of their long lifespan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Denoeud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId940" w:history="1">
+            <w:hyperlink r:id="rId937" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carol Bruitago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Carradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAGS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, France Génomique, Oct 2021, Tours (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId939" w:history="1">
+            <w:hyperlink r:id="rId936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04440766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId941" w:history="1">
+            <w:hyperlink r:id="rId938" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution d'un groupe d'iflavirus associés aux tiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId942" w:history="1">
+            <w:hyperlink r:id="rId939" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Daveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louane Sigrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Sassera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème réunion annuelle du groupe « Tiques et maladies à tiques »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Ecologie et d'Evolution (SFEE), Mar 2021, Lyon (virtual), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId941" w:history="1">
+            <w:hyperlink r:id="rId938" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId943" w:history="1">
+            <w:hyperlink r:id="rId940" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De novo sequencing and assembly of complex genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Agronomical Genomics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId943" w:history="1">
+            <w:hyperlink r:id="rId940" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId944" w:history="1">
+            <w:hyperlink r:id="rId941" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avancées sur l’amélioration de l’assemblage de la variété de colza Darmor via l’utilisation des dernières technologies de séquençage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Carrefour de la sélection du colza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId944" w:history="1">
+            <w:hyperlink r:id="rId941" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId945" w:history="1">
+            <w:hyperlink r:id="rId942" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosome-Scale Assemblies of Plant Genomes using Nanopore Long Reads and Optical Maps</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Co-evolution of chloroplast and nuclear genomes in flowering plants and impact of allopolyploidy on fine tune cytonuclear interactions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Deniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Animal Genome XXVII Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Polyploidy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId945" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04443565v1</w:t>
+            <w:hyperlink r:id="rId942" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId946" w:history="1">
+            <w:hyperlink r:id="rId943" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-evolution of chloroplast and nuclear genomes in flowering plants and impact of allopolyploidy on fine tune cytonuclear interactions.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril Falentin</w:t>
+                <w:t xml:space="preserve">Pelagia noctiluca as a model to uncover scyphozoan developmental mechanisms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId944" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Kraus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId945" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Copley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId915" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Aury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId946" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rentzsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId947" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Polyploidy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">At the roots of bilaterian complexity: Insights from early emerging metazoans.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Evangelische Akademie Tutzing, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId946" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318182v1</w:t>
+            <w:hyperlink r:id="rId943" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId947" w:history="1">
+            <w:hyperlink r:id="rId948" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pelagia noctiluca as a model to uncover scyphozoan developmental mechanisms.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chromosome-Scale Assemblies of Plant Genomes using Nanopore Long Reads and Optical Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">At the roots of bilaterian complexity: Insights from early emerging metazoans.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Evangelische Akademie Tutzing, Germany</w:t>
+              <w:t xml:space="preserve">Plant and Animal Genome XXVII Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId947" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024044v1</w:t>
+            <w:hyperlink r:id="rId948" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId952" w:history="1">
+            <w:hyperlink r:id="rId949" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytonuclear interactions remain stable during allopolyploid evolution despite repeated wholegenome duplications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Deniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Filangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Crucifer Genetics Conference on Brassica - Brassica 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId952" w:history="1">
+            <w:hyperlink r:id="rId949" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId953" w:history="1">
+            <w:hyperlink r:id="rId950" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and functional evolutionary dynamics of duplicated genes and genomes in nascent and natural B. napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Denoeud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId954" w:history="1">
+            <w:hyperlink r:id="rId951" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhesi He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Crucifer Genetics Conference on Brassica - Brassica 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId953" w:history="1">
+            <w:hyperlink r:id="rId950" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId955" w:history="1">
+            <w:hyperlink r:id="rId952" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the synganglion transcriptome of Ixodes ricinus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId942" w:history="1">
+            <w:hyperlink r:id="rId939" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId956" w:history="1">
+            <w:hyperlink r:id="rId953" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Thany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Réunion annuelle du groupe « Tiques et Maladies Transmises » du « Réseau Ecologie Interactions Durable » (REID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId955" w:history="1">
+            <w:hyperlink r:id="rId952" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId957" w:history="1">
+            <w:hyperlink r:id="rId954" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated information system dedicated to oak genomics and genetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId958" w:history="1">
+            <w:hyperlink r:id="rId955" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Francillonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId959" w:history="1">
+            <w:hyperlink r:id="rId956" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId960" w:history="1">
+            <w:hyperlink r:id="rId957" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG XXVI Plant and Animal Genome Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, San Diego, United States. pp.27 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId957" w:history="1">
+            <w:hyperlink r:id="rId954" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01839185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId961" w:history="1">
+            <w:hyperlink r:id="rId958" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How a polyploid becomes a new species: example from the Brassica model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId962" w:history="1">
+            <w:hyperlink r:id="rId959" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Denoeud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Environmental and Agronomical Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId961" w:history="1">
+            <w:hyperlink r:id="rId958" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId963" w:history="1">
+            <w:hyperlink r:id="rId960" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CARNAC-LR : Clustering coefficient-based Acquisition of RNA Communities in Long Reads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lolita Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2018 - Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Marseille, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId963" w:history="1">
+            <w:hyperlink r:id="rId960" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId964" w:history="1">
+            <w:hyperlink r:id="rId961" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et analyse fonctionnelle des effecteurs tardifs impliqués dans la colonisation systémique du colza par Leptosphaeria maculans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId965" w:history="1">
+            <w:hyperlink r:id="rId962" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dutreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Linglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jean Chevauchon JJC2018 - 12èmes Rencontres de Phytopathologie &amp; Mycologie,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Aussois, France. p.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId964" w:history="1">
+            <w:hyperlink r:id="rId961" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId966" w:history="1">
+            <w:hyperlink r:id="rId963" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytonuclear interactions overcome inter-genomic conflict resulting from interspecific hybridization and genome doubling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Deniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Filangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Joint Congress on Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId966" w:history="1">
+            <w:hyperlink r:id="rId963" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId967" w:history="1">
+            <w:hyperlink r:id="rId964" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovering genes involved in ecological preference in European white oaks using an RNAseq approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId968" w:history="1">
+            <w:hyperlink r:id="rId965" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Fagaceae and Nothofagaceae genetics and genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Shangai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId967" w:history="1">
+            <w:hyperlink r:id="rId964" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId969" w:history="1">
+            <w:hyperlink r:id="rId966" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of recent secondary contacts between four morphologically distinct oak species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Kremer</w:t>
+                <w:t xml:space="preserve">Recurrent domestication of viral genomes leads to different virulence strategies in ichneumonid wasps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId965" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Aury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId967" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bezier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId968" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics and Forest Tree Genetics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biodiversité, Gènes et Communautés (1202)., May 2016, Arcachon, France. 134 p</w:t>
+              <w:t xml:space="preserve">Réunion du réseau ADALEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId969" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743580v1</w:t>
+            <w:hyperlink r:id="rId966" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId972" w:history="1">
+            <w:hyperlink r:id="rId969" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oak genome sequencing and evolution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Labadie</w:t>
+                <w:t xml:space="preserve">Identification of recent secondary contacts between four morphologically distinct oak species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId970" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bodenes-Brezard Bodénès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId971" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics and Forest Tree Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biodiversité, Gènes et Communautés (1202)., May 2016, Arcachon, France. 134 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId972" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741698v1</w:t>
+            <w:hyperlink r:id="rId969" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId974" w:history="1">
+            <w:hyperlink r:id="rId972" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovering genes involved in ecological speciation in European white oaks using an RNAseq approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire G. Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId975" w:history="1">
+            <w:hyperlink r:id="rId973" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lesur Kupin Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId976" w:history="1">
+            <w:hyperlink r:id="rId974" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline C. Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId968" w:history="1">
+            <w:hyperlink r:id="rId965" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics and Forest Tree Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biodiversité, Gènes et Communautés (1202)., May 2016, Arcachon, France. 134 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId974" w:history="1">
+            <w:hyperlink r:id="rId972" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId977" w:history="1">
+            <w:hyperlink r:id="rId975" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation of the oak genome sequence and associated bioinformatic resources</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId968" w:history="1">
+                <w:t xml:space="preserve">Oak genome sequencing and evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId976" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome J. Salse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId965" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId958" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Corinne da Silva</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
+              <w:t xml:space="preserve">Genomics and Forest Tree Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biodiversité, Gènes et Communautés (1202)., May 2016, Arcachon, France. 134 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId977" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741128v1</w:t>
+            <w:hyperlink r:id="rId975" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId979" w:history="1">
+            <w:hyperlink r:id="rId977" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recurrent domestication of viral genomes leads to different virulence strategies in ichneumonid wasps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId968" w:history="1">
+                <w:t xml:space="preserve">Annotation of the oak genome sequence and associated bioinformatic resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId978" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle J. Amselem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId965" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId734" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
+            <w:hyperlink r:id="rId955" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Francillonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Jouan</w:t>
+                <w:t xml:space="preserve">Tina Alaeitabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du réseau ADALEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biodiversité, Gènes et Communautés (1202)., May 2016, Arcachon, France. 134 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId979" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01991475v1</w:t>
+            <w:hyperlink r:id="rId977" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId982" w:history="1">
+            <w:hyperlink r:id="rId979" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using genomic tools to unravel parasitic wasp genome evolution via acquisition of viral genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId983" w:history="1">
+            <w:hyperlink r:id="rId980" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Nathalie Volkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId981" w:history="1">
+            <w:hyperlink r:id="rId968" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Urbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arthropod Genomics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Manhattan, Kansas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId982" w:history="1">
+            <w:hyperlink r:id="rId979" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01991470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId984" w:history="1">
+            <w:hyperlink r:id="rId981" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reference sequence of wheat chromosome 3B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana A. Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natasha Marie Glover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Plant Genomics Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId984" w:history="1">
+            <w:hyperlink r:id="rId981" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId985" w:history="1">
+            <w:hyperlink r:id="rId982" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reference sequence of wheat chromosome 3B</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId763" w:history="1">
+                <w:t xml:space="preserve">Assembling a pseudomolecule for a wheat chromosome: the 3B experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana A. Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId765" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Barbe</w:t>
+            <w:hyperlink r:id="rId983" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Conference on Plant and Animal Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId985" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742303v1</w:t>
+            <w:hyperlink r:id="rId982" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId986" w:history="1">
+            <w:hyperlink r:id="rId984" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assembling a pseudomolecule for a wheat chromosome: the 3B experience</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId763" w:history="1">
+                <w:t xml:space="preserve">A reference sequence of wheat chromosome 3B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana A. Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Marie Glover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barbe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Conference on Plant and Animal Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId986" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743902v1</w:t>
+            <w:hyperlink r:id="rId984" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId988" w:history="1">
+            <w:hyperlink r:id="rId985" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origine évolutive des “Virus-like particles” de Venturia canescens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Urbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId968" w:history="1">
+            <w:hyperlink r:id="rId965" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId980" w:history="1">
+            <w:hyperlink r:id="rId967" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle du Réseau Ecologie des Interactions Durables (REID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId988" w:history="1">
+            <w:hyperlink r:id="rId985" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01991483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId989" w:history="1">
+            <w:hyperlink r:id="rId986" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition of viruses as a driver in endoparasitic ichneumonid wasp evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Urbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId980" w:history="1">
+            <w:hyperlink r:id="rId967" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId968" w:history="1">
+            <w:hyperlink r:id="rId965" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRS Jacques Monod Conference "Infectious diseases as drivers of evolution: the challenges ahead”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId989" w:history="1">
+            <w:hyperlink r:id="rId986" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01991478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId990" w:history="1">
+            <w:hyperlink r:id="rId987" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequencing and Assembling a Reference Sequence of the 1 Gb Wheat Chromosome 3B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId991" w:history="1">
+            <w:hyperlink r:id="rId988" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josquin Daron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natasha Marie Glover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId992" w:history="1">
+            <w:hyperlink r:id="rId989" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWGSC Wheat Genome Sequencing Strategy and Funding Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Wheat Genome Sequencing Consortium (IWGSC). USA., Apr 2013, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId990" w:history="1">
+            <w:hyperlink r:id="rId987" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId993" w:history="1">
+            <w:hyperlink r:id="rId990" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A strategy to assemble a reference sequence of the 1 Gb wheat chromosome 3B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId991" w:history="1">
+            <w:hyperlink r:id="rId988" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josquin Daron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natasha Marie Glover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId992" w:history="1">
+            <w:hyperlink r:id="rId989" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TGAC/ESF-LESC workshop, Strategies for de novo assemblies of complex crop genomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Genome Analysis Centre (TGAC). Norwich, GBR., Oct 2012, Norwich, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId993" w:history="1">
+            <w:hyperlink r:id="rId990" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId994" w:history="1">
+            <w:hyperlink r:id="rId991" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic resources for functional analysis in &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt; and related crop species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brice Roux</w:t>
+                <w:t xml:space="preserve">Sequencing and analysis of the oak transcriptome using RNA-seq technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId973" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lesur Kupin Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire G. Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId974" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline C. Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId992" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ehrenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId993" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Conference on Legume Genetics and Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Crops Research Institute for the Semi-Arid Tropics, CGIAR (ICRISAT). Patancheru, IND., Oct 2012, Hyderabad, India</w:t>
+              <w:t xml:space="preserve">IUFRO working group “Genetics of Quercus and Nothofagus”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biodiversité, Gènes et Communautés (1202)., Oct 2012, Bordeaux, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId994" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747944v1</w:t>
+            <w:hyperlink r:id="rId991" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId999" w:history="1">
+            <w:hyperlink r:id="rId994" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequencing and analysis of the oak transcriptome using RNA-seq technologies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Noirot</w:t>
+                <w:t xml:space="preserve">Genomic resources for functional analysis in &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt; and related crop species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId995" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Debellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId996" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Belser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId915" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Aury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId997" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId998" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO working group “Genetics of Quercus and Nothofagus”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biodiversité, Gènes et Communautés (1202)., Oct 2012, Bordeaux, France. 1 p</w:t>
+              <w:t xml:space="preserve">6. International Conference on Legume Genetics and Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Crops Research Institute for the Semi-Arid Tropics, CGIAR (ICRISAT). Patancheru, IND., Oct 2012, Hyderabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId999" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02806071v1</w:t>
+            <w:hyperlink r:id="rId994" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1002" w:history="1">
+            <w:hyperlink r:id="rId999" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of genomic resources to study the structure, function and evolution of the oak genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId978" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle J. Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bodenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1003" w:history="1">
+            <w:hyperlink r:id="rId1000" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO working group "Genetics of Quercus and Nothofagus"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biodiversité, Gènes et Communautés (1202)., Oct 2012, Bordeaux, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1002" w:history="1">
+            <w:hyperlink r:id="rId999" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1004" w:history="1">
+            <w:hyperlink r:id="rId1001" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature, nurture and the structure of macroalgal genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1005" w:history="1">
+            <w:hyperlink r:id="rId1002" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Collen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieven Sterck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId867" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId868" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Scornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. European Phycological Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1004" w:history="1">
+            <w:hyperlink r:id="rId1001" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId1006"/>
+      <w:footerReference w:type="default" r:id="rId1003"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -28863,51 +28867,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E82AB41E"/>
+    <w:nsid w:val="AC33951E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -29094,51 +29098,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marc-aury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1718-3010" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/195968778" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/9397148122915995200006" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-1621-2019" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05247455v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Droc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Giraud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Duprat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.70553" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477144v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courtine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lep&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Wawrzyniak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mon&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Billard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06573-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05090352v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiz Maillet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Norest" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kautsky" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Geraci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Oddo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70108" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-05456284v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mona" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taupenot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Ducancel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Laso-Jadart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.10.065" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343796v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Running Horse Collin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bataille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Hershauer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Hunska Ta&#353;unke Icu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akil Nujipi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adr2355" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421264v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J.W. Thomas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Boudet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Boulch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bourdais" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06261-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216355v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707197v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cerqueira de Araujo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin No&#235;l" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-025-02121-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464158v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Tomasello" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Manzo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Monteiro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid B&#246;hne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marcussen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.21891.1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05047063v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelisaveta Djordjevic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tran Van" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Toubiana" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Lab&#233;dan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Dumas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011615" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05374384v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;lagie Ratchinski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godfroy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.107449" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04911301v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Istace" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc-Christophe Baurens" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hervouet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56329-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224288v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Barrera-Redondo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Lipinska" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Liu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Dinatale" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cossard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02838-w" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218036v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;lida Padilla-Garc&#237;a" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Le Veve" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch &#268;erm&#225;k" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;mer &#304;lta&#351;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Contreras-Garrido" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf093" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046873v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Parker" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;rel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ads6459" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05483813v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Aguado-Ramsay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Lara" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Draper" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Conejero" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.21670.1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434404v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Trouche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liautard-Haag" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Aub&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06009-1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05343419v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mayeur" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Leyhr" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mulley" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leurs" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Michel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae246" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963026v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rio" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Toniutti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Salmon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cardi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae307" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976572v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Salmon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Hao" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Milin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Lima" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Cave-Radet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56983-8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05047166v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bigey" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Menatong Tene" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wessner" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Devillers" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pradal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/foaf016" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505155v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Guillemain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zuberer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Malengros" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.21514.1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805376v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Pavan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Azevedo Favory" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;anore Lacoste" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Beaumont" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Louis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koaf168" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279477v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellyn Rousselot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Nehr" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-025-03656-w" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05047023v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Honeychurch" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Fan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leland Rogers" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Hall" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunag Amartuvshin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-024-09691-4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780801v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Timothy Treal Taylor" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Hart" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tumurbaatar Tuvshinjargal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamsranjav Bayarsaikhan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Jarman" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836241254484" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717422v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wagner" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lalanne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16859" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682098v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Boideau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Brunet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae208" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729863v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfei Pan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuexue Liu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Baca" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Calvi&#232;re-Tonasso" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schiavinato" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17527" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867174v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guenzi-Tiberi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Greve Alsos" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coissac" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavergne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1426035" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489824v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Zotta Mota" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Koutsovoulos" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perfus-Barbeoch" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelin Despot-Slade" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-44914-y" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794231v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Heesch" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.10.049" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867207v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1328966" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04465013v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris M Koene" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Jackson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumi Nakadera" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cerveau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed&#8208;amin Madoui" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-78520-1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646352v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2024.104584" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04607980v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Librado" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Tressi&#232;res" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorelei Chauvey" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fages" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Khan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07597-5" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590931v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Gargiulo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decroocq" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Paz&#8208;vinas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Aury" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13691" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248491v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Mc Cartney" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Formenti" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mouton" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego de Panis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;sa Marins" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44185-024-00054-6" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785835v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mayeur" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leyhr" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mulley" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.05.23.595469" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361041v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcad065" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04171796v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J Armstrong" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L&#234;-Hoang" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38610-6" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117388v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rouan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Buitrago-L&#243;pez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Capasso" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-023-02960-7" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04286440v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin- Orlando" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Tressi&#232;res" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tonasso-Calvie" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106144" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003618v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Le Provost" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Louvet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-023-04069-2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04093287v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Marl&#233;taz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2023.100295" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242127v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn T Todd" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fromentier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sutcliffe" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Running" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horse Collin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.107104" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04171809v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pousse" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Djerbi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Porro" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38499-1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04065852v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlton Shield Chief Gover" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Arterberry" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adc9691" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176297v3" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Gavory" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Alberti" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02204-0" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03992055v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cottin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc&#8208;christophe Baurens" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16086" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387017v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuxiu Li" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Yu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihao Cheng" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Chang" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingzi Yun" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-023-01589-3" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176293v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hochart" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Paoli" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Ruscheweyh" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Salazar" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boissin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38502-9" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273967v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Monjot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bronner" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16531" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023241v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clavel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8460" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553889v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Saleh" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Chen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Truffaut" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evl3.269" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361050v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Droc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guignon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Summo" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Semp&#233;r&#233;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac221" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658639v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Engelen" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monat" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lasserre-Zuber" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giac034" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872935v2" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Delmont" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Gaia" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fr&#233;mont" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Vanni" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2022.100123" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827857v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Todd" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tonasso-Calvi&#232;re" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Chauvey" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abo3503" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707797v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rispe" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hervet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de la Cotte" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Daveu" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08669-4" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03791710v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ciccarella" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Flamant" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03939-z" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02399723v2" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Watteaux" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.78129" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771214v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Provost" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brachi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac420/6692722" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03755076v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103341" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651949v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18004" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602006v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bagdevi Mishra" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Ulaszewski" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Meger" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.691058" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781935v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Dominguez-Huerta" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zayed" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wainaina" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiarong Guo" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Funing Tian" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abn6358" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781924v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abm5847" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282504v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Groppi" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Liu" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornille" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tricon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Trang Bui" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24283-6" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04284756v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqab034" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431948v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duha Alio&#287;lu" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103250" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127732v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulain" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J F A van Vugt" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Baudry" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Persyn" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01623-8" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352701v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02559-3" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366429v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diamantis Sellis" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gu&#233;rin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnaiz" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walker Pett" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lerat" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001309" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988562v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Guyet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dor&#233;" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Farrant" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hoebeke" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa958" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686846v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02480-9" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272097v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louane Sigrist" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Sassera" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Jex" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-021-05060-8" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413040v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2021.105383" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770436v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Eleftheriou" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vacherie" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.13987.3" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425363v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya A Kusliy" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Suchan" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04018-9" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178012v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi-Zhen Wang" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallenet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.01062-19" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318024v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10080732" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04284759v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Bruno" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-021-04161-0" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190704v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise J Gay" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L Soyer" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Linglin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-00989-3" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114990v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Farhat" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Le" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Kayal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00927-9" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627923v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16095" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137565v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutte" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaussepied" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Letort" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.577536" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02557501v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheree Yau" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Krasovec" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Felipe Felipe Benites" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rombauts" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Groussin" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aay2587" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02886223v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Sato" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Nanjappa" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G Dorrell" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Rocha Jimenez Vieira" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazamia" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65941-x" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938656v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haguait" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humily" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.567431" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283975v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Da&#160;silva" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa137" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290135v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.10150" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394395v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Lima" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchet" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Caboche" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbz058" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278272v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Kreplak" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amin Madoui" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr C&#225;pal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Novak" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0480-1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02019346v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lucas" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14228" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02402685v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allemand" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Agostini" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Banaigs" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000483" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398702v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Quadrana" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Etcheverry" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gilly" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Caillieux" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11385-5" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622295v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16039" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115215v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas R Lecl&#232;re" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Horin" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chevalier" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lap&#233;bie" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dru" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-019-0833-2" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02335574v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sessegolo" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Cologne" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubarry" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51470-9" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01874711v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Seeleuthner" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02342-1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622509v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald A. Tuskan" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew T. Groover" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Schmutz" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Paul Difazio" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Myburg" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01799" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621276v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dutreux" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o d'Agata" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2018.235" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977046v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Denis" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0289-4" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891875v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gaulin" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Pel" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Camborde" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne San Clemente" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Courbier" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-018-0508-5" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292575v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Belkhelfa" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00018-18" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331004v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Appels" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellye Eversole" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Stein" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Feuillet" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Keller" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aar7191" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000511v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Marletaz" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos N. Firbas" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Maeso" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Tena" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozren Bogdanovic" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0734-6" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643156v2" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Lecompte" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky834" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02094494v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Payen" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kuo" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0710-4" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01872910v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Peter" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo de Chiara" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Friedrich" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Xing Yue" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pflieger" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0030-5" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126891v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Florent" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02251" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771839v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lombard" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02235-3" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01798003v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raymond" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Just" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Badouin" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Verdenaud" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0110-3" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04315763v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Fournier" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Gounot" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelle Freel" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemainque" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.117.300128" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04315750v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faye" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Payen" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giw018" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608621v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Villate" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Romiguier" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14413" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771844v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2017.93" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625700v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian H.-W. Schmidt" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Vogel" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisandra K. Denton" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Wormit" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.17.00521" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633879v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwoong Nam" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10461-4" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602779v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc-Mathieu" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Zurletto" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine da Rocha" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006777" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01612258v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Argout" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fouet" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4120-9" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03881440v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Acemel" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Tena" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibai Irastorza-Azcarate" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G&#243;mez-Mar&#237;n" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3497" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640172v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hammani" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buratti" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-015-0120-z" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04541793v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouard" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cenci" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2579-4" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01410203v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37900" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602423v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpw056" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535098v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dossat" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o D&#8217;agata" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Oeveren" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin van der Vossen" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-016-0969-x" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220732v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Gasmi" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hua-Van" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Musset" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005470" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142363v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintia Almeida" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1467-7" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318262v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Pichon" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie B&#233;zier" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Urbach" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouan" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1501150" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285504v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Le Provost" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bento" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1331-9" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361027v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Bertrand" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1519-z" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253979v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noan Le Bescot" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Carmichael" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261605" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579667v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Alaeitabar" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12425" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFLTVPKW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208780v2" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Dumas" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Scaon" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Orsucci" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-015-9829-2" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01132642v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia S. Ahmed" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Pessia" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Luthringer" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cormier" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2014.07.042" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015302v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepankar Pratap Singh" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Saudemont" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guglielmi" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Go&#251;t" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13318" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01100993v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory K. Farrant" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Partensky" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mazard" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12285" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638189v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Marie Glover" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1249721" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03170927v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guy" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-014-0377-z" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402160v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina M Porcel" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Opperdoes" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Madoui" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004007" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193838v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cortijo" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Wardenaar" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Colom&#233;-Tatch&#233;" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1248127" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208705v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulos Chalhoub" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengyi Liu" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel A. P. Parkin" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibao Tang" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1253435" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641562v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Carretero-Paulet" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyot" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1255274" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503091v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Orvain" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-912" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193812v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthelot" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brunet" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Chalopin" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4657" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282538v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Flot" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Hespeels" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Li" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Arkhipova" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12326" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01073830v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Porcel" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Ball" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1221259110" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04669702v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Morales" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Marcet-Houben" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Hullo" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt201" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04669679v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique D'Hont" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067350" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04666950v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Collen" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michel" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Carre" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Porcel" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855582v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique d'Hont" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carreel" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11241" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649287v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Sterck" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ahmed" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Allen" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoris Amoutzias" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-391499-6.00005-0" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759182v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mathy" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baudry" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Malinsky" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002984" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806425v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblanc" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi Nyvall Coll&#233;n" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Gschloessl" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Oudot" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019540" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617212v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Roussel" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2011-12-3-r29" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855922v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salse" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J Guiltinan" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.736" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00544648v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Henriet" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutada Mungpakdee" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1194167" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00907731v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balestrini" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Coutinho" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08867" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00906990v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Scornet" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09016" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282468v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cohen" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jubin" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessen" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.074534.107" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664963v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-12-r175" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659381v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-603" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189285v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.1482" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00945555v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bouhouche" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gout" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06495" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011226v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Espagne" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lespinet" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Malagnac" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-5-r77" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286300v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180136v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Policriti" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clepet" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06148" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660787v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Roest Crollius" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Paris" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msl049" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132091v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05230" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789187v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Castelli" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.1515604" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681415v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Stange-Thomann" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03025" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672600v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Castelli" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Aury" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104015v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evguenia Kopylova" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent No&#233;" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Berthelot" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2291-8_17" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134808v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Da Silva" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795139v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443667v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443758v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787589v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fournier-Chambrillon" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fournier" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Skorupski" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemys&#322;aw &#346;mietana" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793990v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Chauvet" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vellet" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180210v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795083v2" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440766v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Bruitago" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098632v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443602v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318169v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443565v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318182v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024044v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kraus" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Copley" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rentzsch" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lombard" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665569v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318226v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhesi He" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786923v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Thany" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839185v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Francillonne" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letellier" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318223v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lucas" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930211v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786060v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gervais" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318235v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351960v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aury" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743580v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741698v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741267v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin Lesur" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Lalanne" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741128v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991475v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bezier" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Drezen" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991470v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740971v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742303v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743902v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991483v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991478v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747374v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Daron" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Guilhot" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809032v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747944v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Debell&#233;" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belser" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Labadie" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Roux" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806071v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019850v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749757v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Collen" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marc-aury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1718-3010" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/195968778" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/9397148122915995200006" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-1621-2019" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601062v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnaiz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gu&#233;rin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caridad Mir&#243;-Pina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pellerin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-026-02584-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477144v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courtine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lep&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Wawrzyniak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mon&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Billard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06573-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05247455v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Droc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Giraud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Duprat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.70553" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505155v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Guillemain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zuberer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Malengros" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid B&#246;hne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.21514.1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805376v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Pavan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Azevedo Favory" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;anore Lacoste" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Beaumont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Louis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koaf168" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279477v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellyn Rousselot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Nehr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-025-03656-w" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05047023v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Honeychurch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Fan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leland Rogers" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Hall" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunag Amartuvshin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-024-09691-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707197v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cerqueira de Araujo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin No&#235;l" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Boudet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-025-02121-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421264v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J.W. Thomas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Boulch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bourdais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06261-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216355v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Running Horse Collin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bataille" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Hershauer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Hunska Ta&#353;unke Icu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akil Nujipi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adr2355" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343796v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05374384v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;lagie Ratchinski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godfroy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.107449" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05047063v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelisaveta Djordjevic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tran Van" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Toubiana" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Lab&#233;dan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Dumas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011615" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04911301v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Istace" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc-Christophe Baurens" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hervouet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56329-4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464158v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Tomasello" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Manzo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Monteiro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marcussen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.21891.1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-05456284v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mona" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taupenot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Ducancel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Laso-Jadart" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.10.065" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05090352v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiz Maillet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Norest" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kautsky" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Geraci" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Oddo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70108" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05483813v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Aguado-Ramsay" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Lara" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Draper" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Conejero" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.21670.1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046873v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Parker" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;rel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ads6459" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218036v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;lida Padilla-Garc&#237;a" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Le Veve" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch &#268;erm&#225;k" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;mer &#304;lta&#351;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Contreras-Garrido" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf093" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224288v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Barrera-Redondo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Lipinska" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Liu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Dinatale" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cossard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02838-w" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434404v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Trouche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liautard-Haag" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Aub&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06009-1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05343419v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mayeur" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Leyhr" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mulley" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leurs" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Michel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae246" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05047166v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bigey" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Menatong Tene" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wessner" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Devillers" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pradal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/foaf016" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976572v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Salmon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Hao" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Milin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Lima" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Cave-Radet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56983-8" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963026v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rio" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Toniutti" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Salmon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cardi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae307" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785835v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mayeur" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leyhr" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mulley" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.05.23.595469" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489824v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Zotta Mota" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Koutsovoulos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perfus-Barbeoch" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelin Despot-Slade" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-44914-y" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867174v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guenzi-Tiberi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Greve Alsos" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coissac" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavergne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1426035" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729863v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfei Pan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuexue Liu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Baca" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Calvi&#232;re-Tonasso" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schiavinato" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17527" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867207v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1328966" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794231v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Heesch" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.10.049" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682098v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Boideau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Brunet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae208" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717422v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wagner" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lalanne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16859" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780801v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Timothy Treal Taylor" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Hart" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tumurbaatar Tuvshinjargal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamsranjav Bayarsaikhan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Jarman" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836241254484" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04465013v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris M Koene" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Jackson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumi Nakadera" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cerveau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed&#8208;amin Madoui" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-78520-1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646352v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2024.104584" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04607980v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Librado" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Tressi&#232;res" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorelei Chauvey" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fages" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Khan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07597-5" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590931v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Gargiulo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decroocq" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Paz&#8208;vinas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Aury" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13691" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248491v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Mc Cartney" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Formenti" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mouton" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego de Panis" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;sa Marins" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44185-024-00054-6" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273967v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Monjot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bronner" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16531" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176293v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hochart" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Paoli" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Ruscheweyh" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Salazar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boissin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38502-9" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04286440v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin- Orlando" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Tressi&#232;res" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tonasso-Calvie" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106144" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04065852v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlton Shield Chief Gover" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Arterberry" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adc9691" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04171809v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rouan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pousse" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Djerbi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Porro" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38499-1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242127v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn T Todd" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fromentier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sutcliffe" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Running" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horse Collin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.107104" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003618v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Le Provost" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Louvet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-023-04069-2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04093287v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Marl&#233;taz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2023.100295" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04171796v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J Armstrong" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L&#234;-Hoang" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38610-6" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117388v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Buitrago-L&#243;pez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Capasso" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-023-02960-7" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361041v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcad065" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176297v3" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Gavory" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Alberti" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02204-0" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03992055v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cottin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc&#8208;christophe Baurens" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16086" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387017v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuxiu Li" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Yu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihao Cheng" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Chang" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingzi Yun" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-023-01589-3" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651949v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18004" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781935v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Dominguez-Huerta" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zayed" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wainaina" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiarong Guo" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Funing Tian" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abn6358" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781924v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abm5847" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602006v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bagdevi Mishra" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Ulaszewski" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Meger" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.691058" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553889v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Saleh" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Chen" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Truffaut" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evl3.269" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872935v2" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Delmont" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Gaia" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fr&#233;mont" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Vanni" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2022.100123" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658639v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Engelen" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monat" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lasserre-Zuber" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giac034" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361050v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Droc" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guignon" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Summo" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Semp&#233;r&#233;" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac221" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023241v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clavel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8460" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827857v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Todd" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tonasso-Calvi&#232;re" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Chauvey" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abo3503" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707797v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rispe" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hervet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de la Cotte" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Daveu" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08669-4" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03791710v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ciccarella" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Flamant" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03939-z" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771214v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Provost" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brachi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac420/6692722" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02399723v2" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Watteaux" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.78129" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03755076v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103341" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190704v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise J Gay" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L Soyer" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Linglin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-00989-3" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04284759v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Bruno" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-021-04161-0" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114990v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Farhat" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Le" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Kayal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00927-9" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318024v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10080732" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352701v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02559-3" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366429v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diamantis Sellis" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walker Pett" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lerat" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001309" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988562v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Guyet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dor&#233;" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Farrant" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hoebeke" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa958" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272097v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louane Sigrist" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Sassera" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Jex" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-021-05060-8" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413040v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2021.105383" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686846v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulain" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J F A van Vugt" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Baudry" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Persyn" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02480-9" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04284756v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqab034" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282504v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Groppi" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Liu" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornille" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tricon" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Trang Bui" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24283-6" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127732v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01623-8" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431948v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duha Alio&#287;lu" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103250" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770436v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Eleftheriou" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vacherie" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.13987.3" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178012v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi-Zhen Wang" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallenet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.01062-19" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425363v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya A Kusliy" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Suchan" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04018-9" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290135v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.10150" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02557501v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheree Yau" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Krasovec" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Felipe Felipe Benites" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rombauts" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Groussin" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aay2587" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02886223v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Sato" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Nanjappa" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G Dorrell" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Rocha Jimenez Vieira" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazamia" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65941-x" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627923v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16095" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137565v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutte" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaussepied" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Letort" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.577536" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938656v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haguait" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humily" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.567431" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283975v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Da&#160;silva" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa137" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02335574v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sessegolo" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Cologne" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubarry" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51470-9" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398702v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Quadrana" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Etcheverry" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gilly" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Caillieux" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amin Madoui" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11385-5" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02019346v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lucas" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14228" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278272v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Kreplak" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr C&#225;pal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Novak" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0480-1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394395v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Lima" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchet" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Caboche" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbz058" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02402685v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allemand" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Agostini" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Banaigs" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000483" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622295v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16039" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115215v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas R Lecl&#232;re" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Horin" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chevalier" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lap&#233;bie" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dru" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-019-0833-2" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01798003v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raymond" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Just" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Badouin" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Verdenaud" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0110-3" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01872910v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Peter" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo de Chiara" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Friedrich" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Xing Yue" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pflieger" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0030-5" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126891v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Florent" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02251" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771839v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Seeleuthner" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lombard" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02235-3" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977046v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Denis" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0289-4" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292575v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Belkhelfa" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00018-18" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891875v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gaulin" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Pel" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Camborde" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne San Clemente" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Courbier" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-018-0508-5" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01874711v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02342-1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622509v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald A. Tuskan" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew T. Groover" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Schmutz" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Paul Difazio" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Myburg" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01799" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621276v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dutreux" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o d'Agata" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2018.235" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000511v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Marletaz" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos N. Firbas" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Maeso" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Tena" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozren Bogdanovic" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0734-6" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643156v2" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Lecompte" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky834" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02094494v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Payen" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kuo" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0710-4" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01612258v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Argout" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fouet" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4120-9" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633879v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwoong Nam" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10461-4" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625700v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian H.-W. Schmidt" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Vogel" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisandra K. Denton" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Wormit" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.17.00521" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771844v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2017.93" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608621v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Villate" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Romiguier" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14413" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04315763v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Fournier" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Gounot" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelle Freel" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemainque" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.117.300128" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04315750v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faye" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Payen" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giw018" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602779v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc-Mathieu" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine da Rocha" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gouzy" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006777" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602423v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpw056" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535098v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dossat" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o D&#8217;agata" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Oeveren" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin van der Vossen" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-016-0969-x" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640172v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hammani" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buratti" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-015-0120-z" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03881440v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Acemel" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Tena" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibai Irastorza-Azcarate" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G&#243;mez-Mar&#237;n" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3497" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01410203v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37900" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04541793v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouard" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cenci" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2579-4" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208780v2" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Dumas" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Scaon" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Orsucci" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-015-9829-2" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361027v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Bertrand" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1519-z" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253979v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noan Le Bescot" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Carmichael" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261605" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579667v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Alaeitabar" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12425" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFLTVPKW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220732v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Gasmi" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hua-Van" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Musset" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005470" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142363v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintia Almeida" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1467-7" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318262v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Pichon" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie B&#233;zier" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Urbach" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouan" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1501150" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285504v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Le Provost" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bento" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1331-9" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193812v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthelot" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brunet" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Chalopin" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4657" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03170927v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guy" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-014-0377-z" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402160v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina M Porcel" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Opperdoes" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Madoui" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004007" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638189v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Marie Glover" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1249721" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01100993v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory K. Farrant" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Partensky" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mazard" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12285" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01132642v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia S. Ahmed" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Pessia" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Luthringer" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cormier" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2014.07.042" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015302v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepankar Pratap Singh" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Saudemont" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guglielmi" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Go&#251;t" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13318" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193838v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cortijo" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Wardenaar" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Colom&#233;-Tatch&#233;" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1248127" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208705v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulos Chalhoub" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengyi Liu" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel A. P. Parkin" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibao Tang" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1253435" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503091v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Orvain" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-912" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641562v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Carretero-Paulet" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyot" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1255274" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04666950v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Collen" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michel" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Carre" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Porcel" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04669679v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique D'Hont" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067350" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282538v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Flot" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Hespeels" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Li" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Arkhipova" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12326" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01073830v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Porcel" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Ball" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1221259110" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04669702v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Morales" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Marcet-Houben" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Hullo" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt201" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649287v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Sterck" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ahmed" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Allen" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoris Amoutzias" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-391499-6.00005-0" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855582v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique d'Hont" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carreel" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11241" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759182v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mathy" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baudry" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Malinsky" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002984" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806425v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblanc" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi Nyvall Coll&#233;n" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Gschloessl" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Oudot" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019540" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617212v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Roussel" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2011-12-3-r29" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855922v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salse" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J Guiltinan" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.736" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00906990v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Scornet" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09016" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00544648v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Henriet" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutada Mungpakdee" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1194167" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00907731v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balestrini" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Coutinho" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08867" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659381v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-603" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189285v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.1482" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282468v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cohen" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jubin" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessen" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.074534.107" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664963v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-12-r175" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00945555v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bouhouche" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gout" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06495" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011226v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Espagne" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lespinet" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Malagnac" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-5-r77" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286300v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180136v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Policriti" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clepet" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06148" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132091v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05230" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660787v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Roest Crollius" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Paris" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msl049" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789187v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Castelli" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.1515604" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681415v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Stange-Thomann" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03025" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672600v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Castelli" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Aury" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104015v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evguenia Kopylova" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent No&#233;" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Berthelot" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2291-8_17" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134808v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Da Silva" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443667v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795139v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443758v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787589v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fournier-Chambrillon" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fournier" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Skorupski" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemys&#322;aw &#346;mietana" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180210v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793990v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Chauvet" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vellet" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795083v2" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440766v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Bruitago" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098632v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443602v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318169v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318182v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024044v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kraus" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Copley" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rentzsch" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lombard" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443565v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665569v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318226v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhesi He" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786923v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Thany" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839185v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Francillonne" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letellier" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318223v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lucas" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930211v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786060v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gervais" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318235v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351960v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aury" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991475v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bezier" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Drezen" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743580v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741267v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin Lesur" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Lalanne" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741698v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741128v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991470v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740971v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743902v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742303v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991483v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991478v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747374v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Daron" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Guilhot" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809032v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806071v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747944v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Debell&#233;" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belser" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Labadie" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Roux" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019850v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749757v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Collen" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>