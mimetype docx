--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Marc Azaïs </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Testing and Variable Selection along Least Angle Regression's path</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann de Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Inference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (4), pp.1329-1388. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/imaiai/iaac018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean number and correlation function of critical points of isotropic Gaussian fields and some results on GOE random matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 150, pp.411-445. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spa.2022.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-parametric estimation of the variogram scale parameter of a Gaussian process with stationary increments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lagnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Mong Ngoc Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.842-882. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ps/2020021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-parametric estimation of the variogram of a Gaussian process with stationary increments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lagnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Mong Ngoc Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.842 - 882. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ps/2020021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802830v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discretization error for the maximum of a Gaussian field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Chassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spa.2019.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513724v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-square processes for gene mapping in a population with family structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Elie Rabier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 60 (1), pp.239-271. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00362-016-0835-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating daily climatological normals in a changing climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ribes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-018-4584-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonnegative matrix factorization with side information for time series recovery and prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannig Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Hébrail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiali Mei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tkde.2018.2839678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the asymptotic variance of the number of real roots of random polynomial systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Armentano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Dalmao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José R. León</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 146 (12), pp.5437-5449. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1090/proc/14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Gaussian Process with Applications to Super-Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mourareau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power of the Spacing test for Least-Angle Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mourareau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernoulli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (1), pp.465-492. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3150/16-BEJ885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rice method proof of the Null-Space Property over the Grassmannian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mourareau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/16-aihp772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995902v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new statistical approach to climate change detection and attribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis W. Zwiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Naveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48, pp.367-386. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-016-3079-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLT for the zeros of Classical Random Trigonometric Polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Dalmao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José R. León</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (2), pp.804--820. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/14-AIHP653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CENTRAL LIMIT THEOREM FOR THE NUMBER OF CROSSING OF RANDOM PROCESSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publicaciones Matemáticas del Uruguay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic formula for the tail of the maximum of smooth Stationary Gaussian fields on non locally convex sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet-Hung Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spa.2015.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spike detection from inaccurate samplings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (2), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.acha.2014.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780808v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proportional hazard model for the estimation of ionosphere storm occurrence risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Chassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Buscarlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Suard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Its Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special Issue on Extreme Theory and Application (Part II), 8 (1), pp.71-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825777v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Likelihood Ratio Test process for Quantitative Trait Locus detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Elie Rabier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02331888.2012.760093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483171v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLT for Crossings of random trigonometric Polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José R. Leon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 18 (paper no. 68), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/EJP.v18-2403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747030v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of the distribution of the maximum of stationary Gaussian processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Genz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (4), p. 969-985. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11009-012-9293-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remark on the finite-dimensional character of certain results of functional statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 351 (3-4), p. 139-141. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2013.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tail of the maximum of smooth Gaussian fields on fractal sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Wschebor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1-13 p. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10959-012-0429-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Role for Mesenchyme Dynamics in Mouse Lung Branching Morphogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Pouchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (7), pp.e41643. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0041643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rice formulas and Gaussian waves II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José R. Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Wschebor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publicaciones Matemáticas del Uruguay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, p. 15-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rice formulae and Gaussian waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José R. Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Wschebor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernoulli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (1), pp.170-193. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3150/10-BEJ265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformed Gaussian stationary models for ocean waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Rafael Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Zwolska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probabilistic Engineering Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (2), pp.342-349. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.probengmech.2010.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous confidence bands in curve prediction applied to load curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bercu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Lagnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (5), pp.889-904. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9876.2010.00727.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to: ''A general expression for the distribution of the maximum of a Gaussian field and the approximation of the tail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Wschebor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 120 (10), pp.2100-2101. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spa.2010.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for regional climate change detection using smooth temporal patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (2-3), pp.391-406. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-009-0670-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic Distribution of the &amp;quot;Orthogonal&amp;quot; Quantitative Transmission Disequilibrium Test in a Structured Population: Exact Formula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon S. Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Applications in Genetics and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9, online (1), Non paginé. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2202/1544-6115.1521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic distribution of the &amp;quot;orthogonal'' quantitative transmission disequilibrium test in a structured population: exact formula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Applications in Genetics and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9, pp.Art. 11, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of the optimal fingerprint method for climate change detection using a well-conditioned covariance matrix estimate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33 (5), p. 707-722. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-009-0561-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The likelihood ratio test for general mixture models with or without structural parameter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Gassiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Mercadier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13, pp.301-327. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ps:2008010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504651v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general expression for the distribution of the maximum of a Gaussian field and the approximation of the tail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Wschebor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 118 (7), pp.1190-1218. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spa.2007.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the distribution of the maximum of a gaussian field with d parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Wschebor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Annals of Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15, no.1A, pp.254-278. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/105051604000000602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-parametric estimation of the long-range dependence exponent for Gaussian processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 80 (1-2), pp.59-80. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0378-3758(98)00242-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounds and asymptotic expansions for the distribution of the maximum of a smooth stationary gaussian process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cierco Ayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Croquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 33, pp.107-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode d’étude de phénomènes de compétition entre génotypes. Application au colza (Brassica napus L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Onillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lefort-Buson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 6 (7), pp.601-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02726740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode d'étude de phénomènes de compétition entre génotypes. Application au colza (Brassica napus L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Onillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lefort-Buson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 6 (7), pp.601-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique de configurations méiotiques dans le cas de triploïdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Douaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 2 (3), pp.273-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition des points critiques d'un processus ou champ gaussien isotrope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51èmes Journées de Statistique de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrity Based on MT28 for EGNOS: New Algorithm Formulation & Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Authié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Trilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Technical Meeting of The Satellite Division of the Institute of Navigation (ION GNSS+ 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Portland, United States. pp. 1077-1088</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de tests de rapports de vraisemblance pour la détection de QTL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Elie Rabier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GNSS Integrity Achievement by using Extreme Value Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berenger Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Mercadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Technical Meeting of the Satellite Division of the Institute-of-Navigation (ION GNSS-09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Savannah, GA, United States. p. 1281-1287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective genotyping pour la détection de QTL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Elie Rabier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00386740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level sets and extrema of random processes and fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Wschebor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley &amp; Sons, XI-303 p., 2009, 978-0-470-40933-6. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470434642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Modèle Linéaire par l'exemple Régression, Analyse de la Variance et Plans d'Expériences Illustrations numériques avec les logiciels R, SAS et Splus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences sup. Dunod, pp.326, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00127958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate CLT for critical points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Dalmao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398037v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean number and correlation function of critical points of isotropic Gaussian fields and some results on GOE random matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317445v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the finiteness of the moments of the measure of level sets of random fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Armentano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Dalmao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose R. Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Mordecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294101v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necessary and sufficient conditions for the finiteness of the second moment of the measure of level sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose R. Leon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How sharp are classical approximations for statistical applications?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mourareau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central Limit Theorem for the number of real roots of Kostlan Shub Smale random polynomial systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Armentano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Dalmao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rafael León</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686277v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions for the finiteness of the moments of the volume of level sets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Armentano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ginsbourger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rafael Leon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new gene co-expression network analysis based on Core Structure Detection (CSD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Burcelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local universality of the number of zeros of random trigonometric polynomials with continuous coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Dalmao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José León</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Nourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Poly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A toolbox on the distribution of the maximum of Gaussian process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li-Vang Lozada-Chang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threshold and power for Quantitative Trait Locus detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Elie Rabier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Likelihood Ratio Test process for Quantitative Trait Loci detection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Elie Rabier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId179"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Marc Azaïs </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape k -complexity of isotropic centered Gaussian fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Probability Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 235, pp.110741. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spl.2026.110741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Testing and Variable Selection along Least Angle Regression's path</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann de Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Inference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (4), pp.1329-1388. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/imaiai/iaac018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean number and correlation function of critical points of isotropic Gaussian fields and some results on GOE random matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 150, pp.411-445. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spa.2022.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-parametric estimation of the variogram scale parameter of a Gaussian process with stationary increments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lagnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Mong Ngoc Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.842-882. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ps/2020021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-parametric estimation of the variogram of a Gaussian process with stationary increments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lagnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Mong Ngoc Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.842 - 882. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ps/2020021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802830v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discretization error for the maximum of a Gaussian field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Chassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spa.2019.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513724v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-square processes for gene mapping in a population with family structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Elie Rabier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 60 (1), pp.239-271. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00362-016-0835-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating daily climatological normals in a changing climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ribes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-018-4584-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonnegative matrix factorization with side information for time series recovery and prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannig Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Hébrail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiali Mei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tkde.2018.2839678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the asymptotic variance of the number of real roots of random polynomial systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Armentano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Dalmao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José R. León</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 146 (12), pp.5437-5449. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1090/proc/14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power of the Spacing test for Least-Angle Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mourareau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernoulli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (1), pp.465-492. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3150/16-BEJ885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Gaussian Process with Applications to Super-Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mourareau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rice method proof of the Null-Space Property over the Grassmannian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mourareau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/16-aihp772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995902v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new statistical approach to climate change detection and attribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis W. Zwiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Naveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48, pp.367-386. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-016-3079-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLT for the zeros of Classical Random Trigonometric Polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Dalmao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José R. León</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (2), pp.804--820. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/14-AIHP653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CENTRAL LIMIT THEOREM FOR THE NUMBER OF CROSSING OF RANDOM PROCESSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publicaciones Matemáticas del Uruguay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic formula for the tail of the maximum of smooth Stationary Gaussian fields on non locally convex sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet-Hung Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spa.2015.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proportional hazard model for the estimation of ionosphere storm occurrence risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Chassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Buscarlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Suard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Its Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special Issue on Extreme Theory and Application (Part II), 8 (1), pp.71-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825777v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spike detection from inaccurate samplings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (2), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.acha.2014.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780808v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Likelihood Ratio Test process for Quantitative Trait Locus detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Elie Rabier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02331888.2012.760093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483171v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of the distribution of the maximum of stationary Gaussian processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Genz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (4), p. 969-985. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11009-012-9293-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remark on the finite-dimensional character of certain results of functional statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 351 (3-4), p. 139-141. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2013.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLT for Crossings of random trigonometric Polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José R. Leon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 18 (paper no. 68), </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/EJP.v18-2403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747030v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tail of the maximum of smooth Gaussian fields on fractal sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Wschebor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1-13 p. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10959-012-0429-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Role for Mesenchyme Dynamics in Mouse Lung Branching Morphogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Pouchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (7), pp.e41643. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0041643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rice formulas and Gaussian waves II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José R. Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Wschebor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publicaciones Matemáticas del Uruguay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, p. 15-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rice formulae and Gaussian waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José R. Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Wschebor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernoulli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (1), pp.170-193. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3150/10-BEJ265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformed Gaussian stationary models for ocean waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Rafael Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Zwolska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probabilistic Engineering Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (2), pp.342-349. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.probengmech.2010.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to: ''A general expression for the distribution of the maximum of a Gaussian field and the approximation of the tail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Wschebor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 120 (10), pp.2100-2101. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spa.2010.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous confidence bands in curve prediction applied to load curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bercu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Lagnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (5), pp.889-904. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9876.2010.00727.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for regional climate change detection using smooth temporal patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (2-3), pp.391-406. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-009-0670-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic Distribution of the &amp;quot;Orthogonal&amp;quot; Quantitative Transmission Disequilibrium Test in a Structured Population: Exact Formula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon S. Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Applications in Genetics and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9, online (1), Non paginé. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2202/1544-6115.1521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic distribution of the &amp;quot;orthogonal'' quantitative transmission disequilibrium test in a structured population: exact formula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Applications in Genetics and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9, pp.Art. 11, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of the optimal fingerprint method for climate change detection using a well-conditioned covariance matrix estimate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33 (5), p. 707-722. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-009-0561-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The likelihood ratio test for general mixture models with or without structural parameter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Gassiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Mercadier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13, pp.301-327. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ps:2008010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504651v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general expression for the distribution of the maximum of a Gaussian field and the approximation of the tail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Wschebor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 118 (7), pp.1190-1218. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spa.2007.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the distribution of the maximum of a gaussian field with d parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Wschebor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Annals of Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15, no.1A, pp.254-278. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/105051604000000602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounds and asymptotic expansions for the distribution of the maximum of a smooth stationary gaussian process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cierco Ayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Croquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 33, pp.107-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-parametric estimation of the long-range dependence exponent for Gaussian processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 80 (1-2), pp.59-80. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0378-3758(98)00242-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode d’étude de phénomènes de compétition entre génotypes. Application au colza (Brassica napus L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Onillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lefort-Buson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 6 (7), pp.601-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02726740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode d'étude de phénomènes de compétition entre génotypes. Application au colza (Brassica napus L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Onillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lefort-Buson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 6 (7), pp.601-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique de configurations méiotiques dans le cas de triploïdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Douaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 2 (3), pp.273-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition des points critiques d'un processus ou champ gaussien isotrope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51èmes Journées de Statistique de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrity Based on MT28 for EGNOS: New Algorithm Formulation & Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Authié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Trilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Technical Meeting of The Satellite Division of the Institute of Navigation (ION GNSS+ 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Portland, United States. pp. 1077-1088</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de tests de rapports de vraisemblance pour la détection de QTL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Elie Rabier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GNSS Integrity Achievement by using Extreme Value Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berenger Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Mercadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Technical Meeting of the Satellite Division of the Institute-of-Navigation (ION GNSS-09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Savannah, GA, United States. p. 1281-1287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective genotyping pour la détection de QTL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Elie Rabier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00386740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level sets and extrema of random processes and fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Wschebor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley &amp; Sons, XI-303 p., 2009, 978-0-470-40933-6. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470434642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Modèle Linéaire par l'exemple Régression, Analyse de la Variance et Plans d'Expériences Illustrations numériques avec les logiciels R, SAS et Splus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences sup. Dunod, pp.326, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00127958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate CLT for critical points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Dalmao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398037v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean number and correlation function of critical points of isotropic Gaussian fields and some results on GOE random matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317445v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the finiteness of the moments of the measure of level sets of random fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Armentano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Dalmao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose R. Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Mordecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294101v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necessary and sufficient conditions for the finiteness of the second moment of the measure of level sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose R. Leon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How sharp are classical approximations for statistical applications?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mourareau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions for the finiteness of the moments of the volume of level sets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Armentano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ginsbourger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rafael Leon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central Limit Theorem for the number of real roots of Kostlan Shub Smale random polynomial systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Armentano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Dalmao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rafael León</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686277v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new gene co-expression network analysis based on Core Structure Detection (CSD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Burcelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local universality of the number of zeros of random trigonometric polynomials with continuous coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Dalmao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José León</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Nourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Poly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A toolbox on the distribution of the maximum of Gaussian process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li-Vang Lozada-Chang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threshold and power for Quantitative Trait Locus detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Elie Rabier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Likelihood Ratio Test process for Quantitative Trait Loci detection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Elie Rabier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId181"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170476v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aza&#239;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann de Castro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaiai/iaac018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663330v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delmas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2022.04.013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022877v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachoc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lagnoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mong Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2020021" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802830v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513724v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Chassan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2019.02.002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619068v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Elie Rabier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Elsen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00362-016-0835-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980565v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Rigal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ribes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-018-4584-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01686429v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Goude" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges H&#233;brail" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiali Mei" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tkde.2018.2839678" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980703v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Armentano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Dalmao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; R. Le&#243;n" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/14215" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01686434v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mourareau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132807v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/16-BEJ885" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995902v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-aihp772" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584239v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis W. Zwiers" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naveau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3079-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942047v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/14-AIHP653" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007185v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260342v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Hung Pham" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2015.11.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780808v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gamboa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2014.03.004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825777v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Buscarlet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Suard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483171v4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331888.2012.760093" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747030v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; R. Leon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v18-2403" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960709v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Genz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-012-9293-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T34DSNR5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759922v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Fort" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2013.02.004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982767v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Wschebor" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-012-0429-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927186v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blanc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Coste" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pouchin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Blanchon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041643" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982831v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630885v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/10-BEJ265" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630825v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Rafael Leon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Zwolska" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.probengmech.2010.09.007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9291QJ3W-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644155v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bercu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Lagnoux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9876.2010.00727.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629219v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2010.05.019" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4BW3D4R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630201v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-009-0670-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DJ499K20-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656846v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S. Boitard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Mangin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1544-6115.1521" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/89A7FDCC2F56B361408DFB771BBCE3905340E5F1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629324v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mangin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971301v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-009-0561-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GWHXPV7G-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504651v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Gassiat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mercadier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps:2008010" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629218v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2007.07.016" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012236v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/105051604000000602" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232644v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-3758(98)00242-0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMW0L350-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694763v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cierco Ayrolles" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Croquette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726740v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Onillon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lefort-Buson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884915v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884381v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Denis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Douaire" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285738v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646740v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Authi&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Trilles" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494709v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971297v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Levy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenger Rols" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386740v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982795v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470434642" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127958v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bardet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04398037v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317445v3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294101v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose R. L&#233;on" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Mordecki" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142096v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose R. Leon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865926v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686277v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rafael Le&#243;n" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910750v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ginsbourger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rafael Leon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341529v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Brunet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loubes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Amar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Burcelin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254543v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Le&#243;n" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Nourdin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poly" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784874v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Vang Lozada-Chang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482142v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Elsen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421215v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05572038v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aza&#239;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delmas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2026.110741" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170476v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann de Castro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaiai/iaac018" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663330v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2022.04.013" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022877v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachoc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lagnoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mong Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2020021" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802830v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513724v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Chassan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2019.02.002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619068v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Elie Rabier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Elsen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00362-016-0835-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980565v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Rigal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ribes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-018-4584-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01686429v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Goude" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges H&#233;brail" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiali Mei" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tkde.2018.2839678" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980703v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Armentano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Dalmao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; R. Le&#243;n" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/14215" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132807v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mourareau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/16-BEJ885" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01686434v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995902v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-aihp772" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584239v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis W. Zwiers" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naveau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3079-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942047v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/14-AIHP653" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007185v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260342v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Hung Pham" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2015.11.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825777v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Buscarlet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Suard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780808v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gamboa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2014.03.004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483171v4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331888.2012.760093" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960709v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Genz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-012-9293-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T34DSNR5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759922v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Fort" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2013.02.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747030v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; R. Leon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v18-2403" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982767v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Wschebor" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-012-0429-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927186v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blanc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Coste" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pouchin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Blanchon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041643" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982831v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630885v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/10-BEJ265" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630825v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Rafael Leon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Zwolska" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.probengmech.2010.09.007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9291QJ3W-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629219v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2010.05.019" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4BW3D4R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644155v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bercu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Lagnoux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9876.2010.00727.x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630201v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-009-0670-0" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DJ499K20-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656846v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S. Boitard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Mangin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1544-6115.1521" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/89A7FDCC2F56B361408DFB771BBCE3905340E5F1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629324v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mangin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971301v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-009-0561-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GWHXPV7G-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504651v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Gassiat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mercadier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps:2008010" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629218v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2007.07.016" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012236v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/105051604000000602" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694763v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cierco Ayrolles" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Croquette" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232644v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-3758(98)00242-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMW0L350-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726740v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Onillon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lefort-Buson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884915v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884381v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Denis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Douaire" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285738v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646740v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Authi&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Trilles" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494709v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971297v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Levy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenger Rols" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386740v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982795v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470434642" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127958v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bardet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04398037v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317445v3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294101v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose R. L&#233;on" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Mordecki" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142096v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose R. Leon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865926v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910750v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ginsbourger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rafael Leon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686277v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rafael Le&#243;n" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341529v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Brunet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loubes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Amar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Burcelin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254543v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Le&#243;n" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Nourdin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poly" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784874v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Vang Lozada-Chang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482142v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Elsen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421215v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>