--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Marc Azaïs </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape k -complexity of isotropic centered Gaussian fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Probability Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 235, pp.110741. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spl.2026.110741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Testing and Variable Selection along Least Angle Regression's path</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann de Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Inference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (4), pp.1329-1388. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/imaiai/iaac018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean number and correlation function of critical points of isotropic Gaussian fields and some results on GOE random matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 150, pp.411-445. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spa.2022.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-parametric estimation of the variogram scale parameter of a Gaussian process with stationary increments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lagnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Mong Ngoc Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.842-882. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ps/2020021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-parametric estimation of the variogram of a Gaussian process with stationary increments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lagnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Mong Ngoc Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.842 - 882. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ps/2020021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802830v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discretization error for the maximum of a Gaussian field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Chassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spa.2019.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513724v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-square processes for gene mapping in a population with family structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Elie Rabier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 60 (1), pp.239-271. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00362-016-0835-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating daily climatological normals in a changing climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ribes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-018-4584-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonnegative matrix factorization with side information for time series recovery and prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannig Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Hébrail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiali Mei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tkde.2018.2839678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the asymptotic variance of the number of real roots of random polynomial systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Armentano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Dalmao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José R. León</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 146 (12), pp.5437-5449. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1090/proc/14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power of the Spacing test for Least-Angle Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mourareau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernoulli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (1), pp.465-492. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3150/16-BEJ885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Gaussian Process with Applications to Super-Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mourareau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rice method proof of the Null-Space Property over the Grassmannian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mourareau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/16-aihp772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995902v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new statistical approach to climate change detection and attribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis W. Zwiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Naveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48, pp.367-386. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-016-3079-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLT for the zeros of Classical Random Trigonometric Polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Dalmao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José R. León</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (2), pp.804--820. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/14-AIHP653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CENTRAL LIMIT THEOREM FOR THE NUMBER OF CROSSING OF RANDOM PROCESSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publicaciones Matemáticas del Uruguay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic formula for the tail of the maximum of smooth Stationary Gaussian fields on non locally convex sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet-Hung Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spa.2015.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proportional hazard model for the estimation of ionosphere storm occurrence risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Chassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Buscarlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Suard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Its Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special Issue on Extreme Theory and Application (Part II), 8 (1), pp.71-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825777v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spike detection from inaccurate samplings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (2), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.acha.2014.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780808v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Likelihood Ratio Test process for Quantitative Trait Locus detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Elie Rabier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02331888.2012.760093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483171v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of the distribution of the maximum of stationary Gaussian processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Genz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (4), p. 969-985. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11009-012-9293-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remark on the finite-dimensional character of certain results of functional statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 351 (3-4), p. 139-141. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2013.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLT for Crossings of random trigonometric Polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José R. Leon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 18 (paper no. 68), </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/EJP.v18-2403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747030v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tail of the maximum of smooth Gaussian fields on fractal sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Wschebor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1-13 p. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10959-012-0429-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Role for Mesenchyme Dynamics in Mouse Lung Branching Morphogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Pouchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (7), pp.e41643. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0041643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rice formulas and Gaussian waves II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José R. Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Wschebor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publicaciones Matemáticas del Uruguay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, p. 15-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rice formulae and Gaussian waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José R. Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Wschebor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernoulli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (1), pp.170-193. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3150/10-BEJ265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformed Gaussian stationary models for ocean waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Rafael Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Zwolska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probabilistic Engineering Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (2), pp.342-349. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.probengmech.2010.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to: ''A general expression for the distribution of the maximum of a Gaussian field and the approximation of the tail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Wschebor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 120 (10), pp.2100-2101. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spa.2010.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous confidence bands in curve prediction applied to load curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bercu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Lagnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (5), pp.889-904. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9876.2010.00727.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for regional climate change detection using smooth temporal patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (2-3), pp.391-406. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-009-0670-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic Distribution of the &amp;quot;Orthogonal&amp;quot; Quantitative Transmission Disequilibrium Test in a Structured Population: Exact Formula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon S. Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Applications in Genetics and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9, online (1), Non paginé. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2202/1544-6115.1521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic distribution of the &amp;quot;orthogonal'' quantitative transmission disequilibrium test in a structured population: exact formula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Applications in Genetics and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9, pp.Art. 11, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of the optimal fingerprint method for climate change detection using a well-conditioned covariance matrix estimate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33 (5), p. 707-722. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-009-0561-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The likelihood ratio test for general mixture models with or without structural parameter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Gassiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Mercadier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13, pp.301-327. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ps:2008010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504651v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general expression for the distribution of the maximum of a Gaussian field and the approximation of the tail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Wschebor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 118 (7), pp.1190-1218. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spa.2007.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the distribution of the maximum of a gaussian field with d parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Wschebor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Annals of Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15, no.1A, pp.254-278. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/105051604000000602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounds and asymptotic expansions for the distribution of the maximum of a smooth stationary gaussian process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cierco Ayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Croquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 33, pp.107-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-parametric estimation of the long-range dependence exponent for Gaussian processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 80 (1-2), pp.59-80. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0378-3758(98)00242-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode d’étude de phénomènes de compétition entre génotypes. Application au colza (Brassica napus L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Onillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lefort-Buson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 6 (7), pp.601-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02726740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode d'étude de phénomènes de compétition entre génotypes. Application au colza (Brassica napus L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Onillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lefort-Buson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 6 (7), pp.601-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique de configurations méiotiques dans le cas de triploïdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Douaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 2 (3), pp.273-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition des points critiques d'un processus ou champ gaussien isotrope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51èmes Journées de Statistique de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrity Based on MT28 for EGNOS: New Algorithm Formulation & Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Authié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Trilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Technical Meeting of The Satellite Division of the Institute of Navigation (ION GNSS+ 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Portland, United States. pp. 1077-1088</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de tests de rapports de vraisemblance pour la détection de QTL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Elie Rabier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GNSS Integrity Achievement by using Extreme Value Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berenger Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Mercadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Technical Meeting of the Satellite Division of the Institute-of-Navigation (ION GNSS-09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Savannah, GA, United States. p. 1281-1287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective genotyping pour la détection de QTL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Elie Rabier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00386740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level sets and extrema of random processes and fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Wschebor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley &amp; Sons, XI-303 p., 2009, 978-0-470-40933-6. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470434642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Modèle Linéaire par l'exemple Régression, Analyse de la Variance et Plans d'Expériences Illustrations numériques avec les logiciels R, SAS et Splus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences sup. Dunod, pp.326, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00127958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate CLT for critical points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Dalmao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398037v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean number and correlation function of critical points of isotropic Gaussian fields and some results on GOE random matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317445v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the finiteness of the moments of the measure of level sets of random fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Armentano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Dalmao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose R. Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Mordecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294101v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necessary and sufficient conditions for the finiteness of the second moment of the measure of level sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose R. Leon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How sharp are classical approximations for statistical applications?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mourareau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions for the finiteness of the moments of the volume of level sets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Armentano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ginsbourger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rafael Leon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central Limit Theorem for the number of real roots of Kostlan Shub Smale random polynomial systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Armentano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Dalmao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rafael León</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686277v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new gene co-expression network analysis based on Core Structure Detection (CSD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Burcelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local universality of the number of zeros of random trigonometric polynomials with continuous coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Dalmao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José León</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Nourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Poly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A toolbox on the distribution of the maximum of Gaussian process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li-Vang Lozada-Chang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threshold and power for Quantitative Trait Locus detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Elie Rabier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Likelihood Ratio Test process for Quantitative Trait Loci detection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Elie Rabier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId181"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Marc Azaïs </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape k -complexity of isotropic centered Gaussian fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Probability Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 235, pp.110741. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spl.2026.110741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Testing and Variable Selection along Least Angle Regression's path</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann de Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Inference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (4), pp.1329-1388. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/imaiai/iaac018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean number and correlation function of critical points of isotropic Gaussian fields and some results on GOE random matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 150, pp.411-445. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spa.2022.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-parametric estimation of the variogram scale parameter of a Gaussian process with stationary increments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lagnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Mong Ngoc Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.842-882. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ps/2020021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-parametric estimation of the variogram of a Gaussian process with stationary increments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lagnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Mong Ngoc Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.842 - 882. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ps/2020021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802830v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discretization error for the maximum of a Gaussian field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Chassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spa.2019.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513724v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-square processes for gene mapping in a population with family structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Elie Rabier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 60 (1), pp.239-271. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00362-016-0835-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating daily climatological normals in a changing climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ribes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-018-4584-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonnegative matrix factorization with side information for time series recovery and prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannig Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Hébrail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiali Mei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tkde.2018.2839678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the asymptotic variance of the number of real roots of random polynomial systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Armentano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Dalmao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José R. León</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 146 (12), pp.5437-5449. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1090/proc/14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power of the Spacing test for Least-Angle Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mourareau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernoulli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (1), pp.465-492. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3150/16-BEJ885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Gaussian Process with Applications to Super-Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mourareau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rice method proof of the Null-Space Property over the Grassmannian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mourareau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/16-aihp772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995902v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new statistical approach to climate change detection and attribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis W. Zwiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Naveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48, pp.367-386. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-016-3079-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLT for the zeros of Classical Random Trigonometric Polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Dalmao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José R. León</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (2), pp.804--820. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/14-AIHP653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CENTRAL LIMIT THEOREM FOR THE NUMBER OF CROSSING OF RANDOM PROCESSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publicaciones Matemáticas del Uruguay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic formula for the tail of the maximum of smooth Stationary Gaussian fields on non locally convex sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet-Hung Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spa.2015.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spike detection from inaccurate samplings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (2), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.acha.2014.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780808v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proportional hazard model for the estimation of ionosphere storm occurrence risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Chassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Buscarlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Suard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Its Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special Issue on Extreme Theory and Application (Part II), 8 (1), pp.71-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825777v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Likelihood Ratio Test process for Quantitative Trait Locus detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Elie Rabier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02331888.2012.760093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483171v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLT for Crossings of random trigonometric Polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José R. Leon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 18 (paper no. 68), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/EJP.v18-2403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747030v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remark on the finite-dimensional character of certain results of functional statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 351 (3-4), p. 139-141. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2013.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of the distribution of the maximum of stationary Gaussian processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Genz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (4), p. 969-985. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11009-012-9293-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tail of the maximum of smooth Gaussian fields on fractal sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Wschebor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1-13 p. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10959-012-0429-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Role for Mesenchyme Dynamics in Mouse Lung Branching Morphogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Pouchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (7), pp.e41643. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0041643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rice formulas and Gaussian waves II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José R. Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Wschebor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publicaciones Matemáticas del Uruguay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, p. 15-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rice formulae and Gaussian waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José R. Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Wschebor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernoulli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (1), pp.170-193. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3150/10-BEJ265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformed Gaussian stationary models for ocean waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Rafael Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Zwolska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probabilistic Engineering Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (2), pp.342-349. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.probengmech.2010.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous confidence bands in curve prediction applied to load curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bercu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Lagnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (5), pp.889-904. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9876.2010.00727.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to: ''A general expression for the distribution of the maximum of a Gaussian field and the approximation of the tail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Wschebor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 120 (10), pp.2100-2101. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spa.2010.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for regional climate change detection using smooth temporal patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (2-3), pp.391-406. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-009-0670-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic distribution of the &amp;quot;orthogonal'' quantitative transmission disequilibrium test in a structured population: exact formula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Applications in Genetics and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9, pp.Art. 11, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic Distribution of the &amp;quot;Orthogonal&amp;quot; Quantitative Transmission Disequilibrium Test in a Structured Population: Exact Formula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon S. Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Applications in Genetics and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9, online (1), Non paginé. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2202/1544-6115.1521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of the optimal fingerprint method for climate change detection using a well-conditioned covariance matrix estimate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33 (5), p. 707-722. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-009-0561-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The likelihood ratio test for general mixture models with or without structural parameter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Gassiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Mercadier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13, pp.301-327. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ps:2008010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504651v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general expression for the distribution of the maximum of a Gaussian field and the approximation of the tail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Wschebor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 118 (7), pp.1190-1218. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spa.2007.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the distribution of the maximum of a gaussian field with d parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Wschebor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Annals of Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15, no.1A, pp.254-278. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/105051604000000602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-parametric estimation of the long-range dependence exponent for Gaussian processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 80 (1-2), pp.59-80. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0378-3758(98)00242-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounds and asymptotic expansions for the distribution of the maximum of a smooth stationary gaussian process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cierco Ayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Croquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 33, pp.107-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode d’étude de phénomènes de compétition entre génotypes. Application au colza (Brassica napus L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Onillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lefort-Buson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 6 (7), pp.601-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02726740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode d'étude de phénomènes de compétition entre génotypes. Application au colza (Brassica napus L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Onillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lefort-Buson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 6 (7), pp.601-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique de configurations méiotiques dans le cas de triploïdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Douaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 2 (3), pp.273-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition des points critiques d'un processus ou champ gaussien isotrope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51èmes Journées de Statistique de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrity Based on MT28 for EGNOS: New Algorithm Formulation & Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Authié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Trilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Technical Meeting of The Satellite Division of the Institute of Navigation (ION GNSS+ 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Portland, United States. pp. 1077-1088</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de tests de rapports de vraisemblance pour la détection de QTL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Elie Rabier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GNSS Integrity Achievement by using Extreme Value Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berenger Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Mercadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Technical Meeting of the Satellite Division of the Institute-of-Navigation (ION GNSS-09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Savannah, GA, United States. p. 1281-1287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective genotyping pour la détection de QTL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Elie Rabier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00386740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level sets and extrema of random processes and fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Wschebor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley &amp; Sons, XI-303 p., 2009, 978-0-470-40933-6. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470434642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Modèle Linéaire par l'exemple Régression, Analyse de la Variance et Plans d'Expériences Illustrations numériques avec les logiciels R, SAS et Splus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences sup. Dunod, pp.326, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00127958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate CLT for critical points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Dalmao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398037v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean number and correlation function of critical points of isotropic Gaussian fields and some results on GOE random matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317445v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the finiteness of the moments of the measure of level sets of random fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Armentano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Dalmao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose R. Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Mordecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294101v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necessary and sufficient conditions for the finiteness of the second moment of the measure of level sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose R. Leon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central Limit Theorem for the number of real roots of Kostlan Shub Smale random polynomial systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Armentano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Dalmao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rafael León</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686277v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How sharp are classical approximations for statistical applications?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mourareau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions for the finiteness of the moments of the volume of level sets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Armentano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ginsbourger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rafael Leon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new gene co-expression network analysis based on Core Structure Detection (CSD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Burcelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local universality of the number of zeros of random trigonometric polynomials with continuous coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Dalmao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José León</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Nourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Poly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A toolbox on the distribution of the maximum of Gaussian process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li-Vang Lozada-Chang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threshold and power for Quantitative Trait Locus detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Elie Rabier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Likelihood Ratio Test process for Quantitative Trait Loci detection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Elie Rabier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId181"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05572038v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aza&#239;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delmas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2026.110741" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170476v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann de Castro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaiai/iaac018" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663330v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2022.04.013" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022877v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachoc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lagnoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mong Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2020021" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802830v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513724v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Chassan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2019.02.002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619068v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Elie Rabier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Elsen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00362-016-0835-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980565v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Rigal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ribes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-018-4584-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01686429v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Goude" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges H&#233;brail" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiali Mei" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tkde.2018.2839678" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980703v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Armentano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Dalmao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; R. Le&#243;n" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/14215" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132807v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mourareau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/16-BEJ885" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01686434v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995902v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-aihp772" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584239v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis W. Zwiers" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naveau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3079-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942047v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/14-AIHP653" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007185v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260342v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Hung Pham" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2015.11.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825777v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Buscarlet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Suard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780808v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gamboa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2014.03.004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483171v4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331888.2012.760093" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960709v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Genz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-012-9293-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T34DSNR5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759922v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Fort" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2013.02.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747030v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; R. Leon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v18-2403" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982767v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Wschebor" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-012-0429-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927186v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blanc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Coste" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pouchin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Blanchon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041643" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982831v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630885v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/10-BEJ265" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630825v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Rafael Leon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Zwolska" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.probengmech.2010.09.007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9291QJ3W-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629219v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2010.05.019" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4BW3D4R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644155v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bercu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Lagnoux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9876.2010.00727.x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630201v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-009-0670-0" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DJ499K20-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656846v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S. Boitard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Mangin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1544-6115.1521" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/89A7FDCC2F56B361408DFB771BBCE3905340E5F1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629324v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mangin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971301v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-009-0561-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GWHXPV7G-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504651v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Gassiat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mercadier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps:2008010" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629218v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2007.07.016" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012236v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/105051604000000602" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694763v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cierco Ayrolles" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Croquette" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232644v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-3758(98)00242-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMW0L350-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726740v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Onillon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lefort-Buson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884915v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884381v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Denis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Douaire" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285738v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646740v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Authi&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Trilles" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494709v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971297v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Levy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenger Rols" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386740v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982795v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470434642" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127958v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bardet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04398037v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317445v3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294101v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose R. L&#233;on" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Mordecki" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142096v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose R. Leon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865926v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910750v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ginsbourger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rafael Leon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686277v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rafael Le&#243;n" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341529v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Brunet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loubes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Amar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Burcelin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254543v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Le&#243;n" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Nourdin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poly" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784874v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Vang Lozada-Chang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482142v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Elsen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421215v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05572038v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aza&#239;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delmas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2026.110741" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170476v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann de Castro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaiai/iaac018" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663330v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2022.04.013" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022877v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachoc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lagnoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mong Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2020021" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802830v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513724v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Chassan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2019.02.002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619068v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Elie Rabier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Elsen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00362-016-0835-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980565v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Rigal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ribes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-018-4584-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01686429v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Goude" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges H&#233;brail" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiali Mei" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tkde.2018.2839678" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980703v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Armentano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Dalmao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; R. Le&#243;n" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/14215" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132807v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mourareau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/16-BEJ885" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01686434v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995902v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-aihp772" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584239v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis W. Zwiers" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naveau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3079-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942047v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/14-AIHP653" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007185v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260342v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Hung Pham" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2015.11.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780808v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gamboa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2014.03.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825777v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Buscarlet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Suard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483171v4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331888.2012.760093" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747030v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; R. Leon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v18-2403" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759922v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Fort" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2013.02.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960709v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Genz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-012-9293-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T34DSNR5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982767v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Wschebor" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-012-0429-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927186v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blanc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Coste" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pouchin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Blanchon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041643" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982831v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630885v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/10-BEJ265" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630825v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Rafael Leon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Zwolska" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.probengmech.2010.09.007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9291QJ3W-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644155v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bercu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Lagnoux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9876.2010.00727.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629219v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2010.05.019" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4BW3D4R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630201v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-009-0670-0" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DJ499K20-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629324v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mangin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656846v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S. Boitard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Mangin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1544-6115.1521" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/89A7FDCC2F56B361408DFB771BBCE3905340E5F1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971301v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-009-0561-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GWHXPV7G-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504651v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Gassiat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mercadier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps:2008010" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629218v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2007.07.016" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012236v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/105051604000000602" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232644v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-3758(98)00242-0" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMW0L350-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694763v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cierco Ayrolles" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Croquette" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726740v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Onillon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lefort-Buson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884915v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884381v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Denis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Douaire" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285738v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646740v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Authi&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Trilles" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494709v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971297v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Levy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenger Rols" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386740v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982795v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470434642" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127958v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bardet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04398037v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317445v3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294101v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose R. L&#233;on" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Mordecki" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142096v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose R. Leon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686277v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rafael Le&#243;n" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865926v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910750v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ginsbourger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rafael Leon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341529v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Brunet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loubes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Amar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Burcelin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254543v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Le&#243;n" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Nourdin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poly" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784874v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Vang Lozada-Chang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482142v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Elsen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421215v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>