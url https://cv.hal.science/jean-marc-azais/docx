--- v2 (2026-04-30)
+++ v3 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Marc Azaïs </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape k -complexity of isotropic centered Gaussian fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Probability Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 235, pp.110741. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spl.2026.110741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Testing and Variable Selection along Least Angle Regression's path</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann de Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Inference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (4), pp.1329-1388. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/imaiai/iaac018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean number and correlation function of critical points of isotropic Gaussian fields and some results on GOE random matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 150, pp.411-445. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spa.2022.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-parametric estimation of the variogram scale parameter of a Gaussian process with stationary increments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lagnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Mong Ngoc Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.842-882. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ps/2020021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-parametric estimation of the variogram of a Gaussian process with stationary increments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lagnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Mong Ngoc Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.842 - 882. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ps/2020021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802830v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discretization error for the maximum of a Gaussian field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Chassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spa.2019.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513724v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-square processes for gene mapping in a population with family structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Elie Rabier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 60 (1), pp.239-271. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00362-016-0835-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating daily climatological normals in a changing climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ribes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-018-4584-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonnegative matrix factorization with side information for time series recovery and prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannig Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Hébrail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiali Mei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tkde.2018.2839678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the asymptotic variance of the number of real roots of random polynomial systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Armentano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Dalmao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José R. León</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 146 (12), pp.5437-5449. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1090/proc/14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power of the Spacing test for Least-Angle Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mourareau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernoulli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (1), pp.465-492. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3150/16-BEJ885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Gaussian Process with Applications to Super-Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mourareau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rice method proof of the Null-Space Property over the Grassmannian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mourareau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/16-aihp772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995902v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new statistical approach to climate change detection and attribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis W. Zwiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Naveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48, pp.367-386. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-016-3079-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLT for the zeros of Classical Random Trigonometric Polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Dalmao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José R. León</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (2), pp.804--820. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/14-AIHP653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CENTRAL LIMIT THEOREM FOR THE NUMBER OF CROSSING OF RANDOM PROCESSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publicaciones Matemáticas del Uruguay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic formula for the tail of the maximum of smooth Stationary Gaussian fields on non locally convex sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet-Hung Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spa.2015.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spike detection from inaccurate samplings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (2), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.acha.2014.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780808v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proportional hazard model for the estimation of ionosphere storm occurrence risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Chassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Buscarlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Suard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Its Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special Issue on Extreme Theory and Application (Part II), 8 (1), pp.71-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825777v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Likelihood Ratio Test process for Quantitative Trait Locus detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Elie Rabier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02331888.2012.760093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483171v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLT for Crossings of random trigonometric Polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José R. Leon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 18 (paper no. 68), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/EJP.v18-2403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747030v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remark on the finite-dimensional character of certain results of functional statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 351 (3-4), p. 139-141. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2013.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of the distribution of the maximum of stationary Gaussian processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Genz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (4), p. 969-985. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11009-012-9293-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tail of the maximum of smooth Gaussian fields on fractal sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Wschebor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1-13 p. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10959-012-0429-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Role for Mesenchyme Dynamics in Mouse Lung Branching Morphogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Pouchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (7), pp.e41643. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0041643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rice formulas and Gaussian waves II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José R. Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Wschebor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publicaciones Matemáticas del Uruguay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, p. 15-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rice formulae and Gaussian waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José R. Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Wschebor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernoulli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (1), pp.170-193. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3150/10-BEJ265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformed Gaussian stationary models for ocean waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Rafael Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Zwolska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probabilistic Engineering Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (2), pp.342-349. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.probengmech.2010.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous confidence bands in curve prediction applied to load curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bercu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Lagnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (5), pp.889-904. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9876.2010.00727.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to: ''A general expression for the distribution of the maximum of a Gaussian field and the approximation of the tail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Wschebor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 120 (10), pp.2100-2101. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spa.2010.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for regional climate change detection using smooth temporal patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (2-3), pp.391-406. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-009-0670-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic distribution of the &amp;quot;orthogonal'' quantitative transmission disequilibrium test in a structured population: exact formula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Applications in Genetics and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9, pp.Art. 11, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic Distribution of the &amp;quot;Orthogonal&amp;quot; Quantitative Transmission Disequilibrium Test in a Structured Population: Exact Formula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon S. Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Applications in Genetics and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9, online (1), Non paginé. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2202/1544-6115.1521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of the optimal fingerprint method for climate change detection using a well-conditioned covariance matrix estimate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33 (5), p. 707-722. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-009-0561-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The likelihood ratio test for general mixture models with or without structural parameter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Gassiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Mercadier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13, pp.301-327. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ps:2008010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504651v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general expression for the distribution of the maximum of a Gaussian field and the approximation of the tail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Wschebor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 118 (7), pp.1190-1218. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spa.2007.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the distribution of the maximum of a gaussian field with d parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Wschebor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Annals of Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15, no.1A, pp.254-278. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/105051604000000602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-parametric estimation of the long-range dependence exponent for Gaussian processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 80 (1-2), pp.59-80. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0378-3758(98)00242-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounds and asymptotic expansions for the distribution of the maximum of a smooth stationary gaussian process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cierco Ayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Croquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 33, pp.107-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode d’étude de phénomènes de compétition entre génotypes. Application au colza (Brassica napus L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Onillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lefort-Buson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 6 (7), pp.601-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02726740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode d'étude de phénomènes de compétition entre génotypes. Application au colza (Brassica napus L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Onillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lefort-Buson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 6 (7), pp.601-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique de configurations méiotiques dans le cas de triploïdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Douaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 2 (3), pp.273-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition des points critiques d'un processus ou champ gaussien isotrope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51èmes Journées de Statistique de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrity Based on MT28 for EGNOS: New Algorithm Formulation & Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Authié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Trilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Technical Meeting of The Satellite Division of the Institute of Navigation (ION GNSS+ 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Portland, United States. pp. 1077-1088</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de tests de rapports de vraisemblance pour la détection de QTL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Elie Rabier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GNSS Integrity Achievement by using Extreme Value Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berenger Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Mercadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Technical Meeting of the Satellite Division of the Institute-of-Navigation (ION GNSS-09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Savannah, GA, United States. p. 1281-1287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective genotyping pour la détection de QTL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Elie Rabier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00386740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level sets and extrema of random processes and fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Wschebor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley &amp; Sons, XI-303 p., 2009, 978-0-470-40933-6. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470434642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Modèle Linéaire par l'exemple Régression, Analyse de la Variance et Plans d'Expériences Illustrations numériques avec les logiciels R, SAS et Splus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences sup. Dunod, pp.326, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00127958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate CLT for critical points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Dalmao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398037v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean number and correlation function of critical points of isotropic Gaussian fields and some results on GOE random matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317445v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the finiteness of the moments of the measure of level sets of random fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Armentano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Dalmao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose R. Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Mordecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294101v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necessary and sufficient conditions for the finiteness of the second moment of the measure of level sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose R. Leon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central Limit Theorem for the number of real roots of Kostlan Shub Smale random polynomial systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Armentano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Dalmao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rafael León</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686277v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How sharp are classical approximations for statistical applications?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mourareau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions for the finiteness of the moments of the volume of level sets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Armentano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ginsbourger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rafael Leon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new gene co-expression network analysis based on Core Structure Detection (CSD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Burcelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local universality of the number of zeros of random trigonometric polynomials with continuous coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Dalmao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José León</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Nourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Poly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A toolbox on the distribution of the maximum of Gaussian process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li-Vang Lozada-Chang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threshold and power for Quantitative Trait Locus detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Elie Rabier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Likelihood Ratio Test process for Quantitative Trait Loci detection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Elie Rabier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId181"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Marc Azaïs </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape k -complexity of isotropic centered Gaussian fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Probability Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 235, pp.110741. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spl.2026.110741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Testing and Variable Selection along Least Angle Regression's path</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann de Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Inference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (4), pp.1329-1388. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/imaiai/iaac018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean number and correlation function of critical points of isotropic Gaussian fields and some results on GOE random matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 150, pp.411-445. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spa.2022.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-parametric estimation of the variogram scale parameter of a Gaussian process with stationary increments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lagnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Mong Ngoc Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.842-882. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ps/2020021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-parametric estimation of the variogram of a Gaussian process with stationary increments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lagnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Mong Ngoc Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.842 - 882. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ps/2020021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802830v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discretization error for the maximum of a Gaussian field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Chassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spa.2019.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513724v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-square processes for gene mapping in a population with family structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Elie Rabier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 60 (1), pp.239-271. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00362-016-0835-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating daily climatological normals in a changing climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ribes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-018-4584-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the asymptotic variance of the number of real roots of random polynomial systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Armentano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Dalmao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José R. León</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 146 (12), pp.5437-5449. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1090/proc/14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonnegative matrix factorization with side information for time series recovery and prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannig Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Hébrail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiali Mei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tkde.2018.2839678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power of the Spacing test for Least-Angle Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mourareau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernoulli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (1), pp.465-492. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3150/16-BEJ885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Gaussian Process with Applications to Super-Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mourareau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rice method proof of the Null-Space Property over the Grassmannian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mourareau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/16-aihp772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995902v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new statistical approach to climate change detection and attribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis W. Zwiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Naveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48, pp.367-386. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-016-3079-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLT for the zeros of Classical Random Trigonometric Polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Dalmao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José R. León</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (2), pp.804--820. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/14-AIHP653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CENTRAL LIMIT THEOREM FOR THE NUMBER OF CROSSING OF RANDOM PROCESSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publicaciones Matemáticas del Uruguay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic formula for the tail of the maximum of smooth Stationary Gaussian fields on non locally convex sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet-Hung Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spa.2015.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spike detection from inaccurate samplings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (2), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.acha.2014.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780808v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proportional hazard model for the estimation of ionosphere storm occurrence risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Chassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Buscarlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Suard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Its Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special Issue on Extreme Theory and Application (Part II), 8 (1), pp.71-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825777v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Likelihood Ratio Test process for Quantitative Trait Locus detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Elie Rabier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02331888.2012.760093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483171v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLT for Crossings of random trigonometric Polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José R. Leon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 18 (paper no. 68), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/EJP.v18-2403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747030v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remark on the finite-dimensional character of certain results of functional statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 351 (3-4), p. 139-141. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2013.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of the distribution of the maximum of stationary Gaussian processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Genz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (4), p. 969-985. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11009-012-9293-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tail of the maximum of smooth Gaussian fields on fractal sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Wschebor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1-13 p. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10959-012-0429-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Role for Mesenchyme Dynamics in Mouse Lung Branching Morphogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Pouchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (7), pp.e41643. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0041643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rice formulas and Gaussian waves II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José R. Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Wschebor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publicaciones Matemáticas del Uruguay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, p. 15-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rice formulae and Gaussian waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José R. Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Wschebor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernoulli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (1), pp.170-193. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3150/10-BEJ265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformed Gaussian stationary models for ocean waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Rafael Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Zwolska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probabilistic Engineering Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (2), pp.342-349. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.probengmech.2010.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous confidence bands in curve prediction applied to load curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bercu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Lagnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (5), pp.889-904. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9876.2010.00727.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to: ''A general expression for the distribution of the maximum of a Gaussian field and the approximation of the tail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Wschebor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 120 (10), pp.2100-2101. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spa.2010.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for regional climate change detection using smooth temporal patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (2-3), pp.391-406. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-009-0670-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic distribution of the &amp;quot;orthogonal'' quantitative transmission disequilibrium test in a structured population: exact formula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Applications in Genetics and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9, pp.Art. 11, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic Distribution of the &amp;quot;Orthogonal&amp;quot; Quantitative Transmission Disequilibrium Test in a Structured Population: Exact Formula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon S. Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Applications in Genetics and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9, online (1), Non paginé. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2202/1544-6115.1521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of the optimal fingerprint method for climate change detection using a well-conditioned covariance matrix estimate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33 (5), p. 707-722. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-009-0561-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The likelihood ratio test for general mixture models with or without structural parameter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Gassiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Mercadier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13, pp.301-327. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ps:2008010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504651v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general expression for the distribution of the maximum of a Gaussian field and the approximation of the tail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Wschebor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 118 (7), pp.1190-1218. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spa.2007.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the distribution of the maximum of a gaussian field with d parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Wschebor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Annals of Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15, no.1A, pp.254-278. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/105051604000000602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-parametric estimation of the long-range dependence exponent for Gaussian processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 80 (1-2), pp.59-80. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0378-3758(98)00242-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounds and asymptotic expansions for the distribution of the maximum of a smooth stationary gaussian process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cierco Ayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Croquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 33, pp.107-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode d’étude de phénomènes de compétition entre génotypes. Application au colza (Brassica napus L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Onillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lefort-Buson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 6 (7), pp.601-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02726740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode d'étude de phénomènes de compétition entre génotypes. Application au colza (Brassica napus L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Onillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lefort-Buson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 6 (7), pp.601-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique de configurations méiotiques dans le cas de triploïdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Douaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 2 (3), pp.273-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition des points critiques d'un processus ou champ gaussien isotrope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51èmes Journées de Statistique de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrity Based on MT28 for EGNOS: New Algorithm Formulation & Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Authié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Trilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Technical Meeting of The Satellite Division of the Institute of Navigation (ION GNSS+ 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Portland, United States. pp. 1077-1088</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de tests de rapports de vraisemblance pour la détection de QTL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Elie Rabier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GNSS Integrity Achievement by using Extreme Value Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berenger Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Mercadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Technical Meeting of the Satellite Division of the Institute-of-Navigation (ION GNSS-09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Savannah, GA, United States. p. 1281-1287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective genotyping pour la détection de QTL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Elie Rabier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00386740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level sets and extrema of random processes and fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Wschebor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley &amp; Sons, XI-303 p., 2009, 978-0-470-40933-6. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470434642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Modèle Linéaire par l'exemple Régression, Analyse de la Variance et Plans d'Expériences Illustrations numériques avec les logiciels R, SAS et Splus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences sup. Dunod, pp.326, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00127958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate CLT for critical points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Dalmao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398037v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean number and correlation function of critical points of isotropic Gaussian fields and some results on GOE random matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317445v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the finiteness of the moments of the measure of level sets of random fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Armentano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Dalmao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose R. Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Mordecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294101v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necessary and sufficient conditions for the finiteness of the second moment of the measure of level sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose R. Leon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central Limit Theorem for the number of real roots of Kostlan Shub Smale random polynomial systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Armentano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Dalmao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rafael León</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686277v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions for the finiteness of the moments of the volume of level sets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Armentano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ginsbourger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rafael Leon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How sharp are classical approximations for statistical applications?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mourareau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new gene co-expression network analysis based on Core Structure Detection (CSD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Burcelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local universality of the number of zeros of random trigonometric polynomials with continuous coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Dalmao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José León</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Nourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Poly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A toolbox on the distribution of the maximum of Gaussian process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li-Vang Lozada-Chang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threshold and power for Quantitative Trait Locus detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Elie Rabier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Likelihood Ratio Test process for Quantitative Trait Loci detection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Elie Rabier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId181"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05572038v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aza&#239;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delmas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2026.110741" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170476v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann de Castro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaiai/iaac018" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663330v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2022.04.013" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022877v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachoc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lagnoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mong Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2020021" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802830v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513724v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Chassan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2019.02.002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619068v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Elie Rabier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Elsen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00362-016-0835-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980565v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Rigal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ribes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-018-4584-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01686429v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Goude" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges H&#233;brail" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiali Mei" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tkde.2018.2839678" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980703v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Armentano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Dalmao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; R. Le&#243;n" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/14215" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132807v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mourareau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/16-BEJ885" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01686434v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995902v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-aihp772" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584239v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis W. Zwiers" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naveau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3079-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942047v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/14-AIHP653" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007185v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260342v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Hung Pham" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2015.11.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780808v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gamboa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2014.03.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825777v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Buscarlet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Suard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483171v4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331888.2012.760093" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747030v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; R. Leon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v18-2403" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759922v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Fort" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2013.02.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960709v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Genz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-012-9293-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T34DSNR5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982767v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Wschebor" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-012-0429-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927186v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blanc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Coste" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pouchin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Blanchon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041643" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982831v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630885v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/10-BEJ265" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630825v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Rafael Leon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Zwolska" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.probengmech.2010.09.007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9291QJ3W-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644155v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bercu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Lagnoux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9876.2010.00727.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629219v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2010.05.019" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4BW3D4R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630201v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-009-0670-0" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DJ499K20-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629324v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mangin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656846v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S. Boitard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Mangin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1544-6115.1521" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/89A7FDCC2F56B361408DFB771BBCE3905340E5F1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971301v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-009-0561-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GWHXPV7G-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504651v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Gassiat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mercadier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps:2008010" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629218v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2007.07.016" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012236v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/105051604000000602" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232644v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-3758(98)00242-0" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMW0L350-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694763v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cierco Ayrolles" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Croquette" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726740v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Onillon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lefort-Buson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884915v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884381v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Denis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Douaire" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285738v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646740v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Authi&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Trilles" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494709v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971297v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Levy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenger Rols" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386740v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982795v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470434642" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127958v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bardet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04398037v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317445v3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294101v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose R. L&#233;on" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Mordecki" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142096v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose R. Leon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686277v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rafael Le&#243;n" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865926v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910750v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ginsbourger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rafael Leon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341529v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Brunet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loubes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Amar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Burcelin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254543v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Le&#243;n" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Nourdin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poly" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784874v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Vang Lozada-Chang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482142v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Elsen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421215v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05572038v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aza&#239;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delmas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2026.110741" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170476v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann de Castro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaiai/iaac018" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663330v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2022.04.013" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022877v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachoc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lagnoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mong Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2020021" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802830v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513724v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Chassan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2019.02.002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619068v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Elie Rabier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Elsen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00362-016-0835-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980565v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Rigal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ribes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-018-4584-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980703v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Armentano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Dalmao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; R. Le&#243;n" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/14215" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01686429v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Goude" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges H&#233;brail" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiali Mei" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tkde.2018.2839678" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132807v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mourareau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/16-BEJ885" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01686434v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995902v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-aihp772" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584239v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis W. Zwiers" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naveau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3079-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942047v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/14-AIHP653" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007185v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260342v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Hung Pham" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2015.11.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780808v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gamboa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2014.03.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825777v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Buscarlet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Suard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483171v4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331888.2012.760093" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747030v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; R. Leon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v18-2403" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759922v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Fort" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2013.02.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960709v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Genz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-012-9293-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T34DSNR5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982767v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Wschebor" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-012-0429-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927186v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blanc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Coste" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pouchin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Blanchon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041643" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982831v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630885v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/10-BEJ265" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630825v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Rafael Leon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Zwolska" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.probengmech.2010.09.007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9291QJ3W-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644155v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bercu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Lagnoux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9876.2010.00727.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629219v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2010.05.019" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4BW3D4R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630201v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-009-0670-0" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DJ499K20-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629324v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mangin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656846v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S. Boitard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Mangin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1544-6115.1521" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/89A7FDCC2F56B361408DFB771BBCE3905340E5F1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971301v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-009-0561-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GWHXPV7G-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504651v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Gassiat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mercadier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps:2008010" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629218v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2007.07.016" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012236v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/105051604000000602" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232644v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-3758(98)00242-0" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMW0L350-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694763v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cierco Ayrolles" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Croquette" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726740v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Onillon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lefort-Buson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884915v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884381v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Denis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Douaire" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285738v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646740v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Authi&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Trilles" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494709v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971297v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Levy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenger Rols" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386740v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982795v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470434642" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127958v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bardet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04398037v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317445v3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294101v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose R. L&#233;on" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Mordecki" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142096v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose R. Leon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686277v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rafael Le&#243;n" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910750v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ginsbourger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rafael Leon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865926v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341529v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Brunet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loubes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Amar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Burcelin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254543v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Le&#243;n" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Nourdin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poly" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784874v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Vang Lozada-Chang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482142v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Elsen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421215v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>