--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -1381,191 +1381,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bascourret J.M., Delaplace M., Gaignette A. (2000) « Système national d’innovation et harmonisation européenne – Éléments de réflexion relatifs à l’interaction Réglementation / Structures industrielles : le cas des matériaux biodégradables en France et en Allemagne. », Colloque A.D.I.S., Paris, 13 et 14 janvier 2000, 25 pages, annexe 6 pages.</w:t>
+                <w:t xml:space="preserve">Bascourret J.M., Wilmotte-Gallien C. (2000), « Valorisation patrimoniale des marais : l’éclairage de quelques approches en Sciences de Gestion », Actes des journées « Regards croisés sur la notion de valeur et de patrimoine au travers des zones humides du Laonnois. Aspects environnementaux et juridiques », Semaines Régionales de l’Environnement, 11 et 12 octobre 2000, IUT de Laon, pp. 131-151.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bascourret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonin Gaignette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque A.D.I.S., Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Paris, France</w:t>
+              <w:t xml:space="preserve">Regards croisés sur la notion de valeur et de patrimoine au travers des zones humides du Laonnois. Aspects environnementaux et juridiques </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Laon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03522483v1</w:t>
+                <w:t xml:space="preserve">hal-03522476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bascourret J.M., Wilmotte-Gallien C. (2000), « Valorisation patrimoniale des marais : l’éclairage de quelques approches en Sciences de Gestion », Actes des journées « Regards croisés sur la notion de valeur et de patrimoine au travers des zones humides du Laonnois. Aspects environnementaux et juridiques », Semaines Régionales de l’Environnement, 11 et 12 octobre 2000, IUT de Laon, pp. 131-151.</w:t>
+                <w:t xml:space="preserve">Bascourret J.M., Delaplace M., Gaignette A. (2000) « Système national d’innovation et harmonisation européenne – Éléments de réflexion relatifs à l’interaction Réglementation / Structures industrielles : le cas des matériaux biodégradables en France et en Allemagne. », Colloque A.D.I.S., Paris, 13 et 14 janvier 2000, 25 pages, annexe 6 pages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bascourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Gaignette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur la notion de valeur et de patrimoine au travers des zones humides du Laonnois. Aspects environnementaux et juridiques </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Laon, France</w:t>
+              <w:t xml:space="preserve">Colloque A.D.I.S., Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03522476v1</w:t>
+                <w:t xml:space="preserve">hal-03522483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bascourret J.M., Delaplace M., Gaignette A. (1999), « Éléments de réflexion relatifs à l’interaction Réglementation / Structures industrielles - De la réglementation comme composante des contextes nationaux à la réglementation comme instrument de gestion stratégique des firmes », Colloque de la S.F.E.R., Paris I.N.A.- P.G., 25 et 26 novembre 1999, 13 pages.</w:t>
               </w:r>
@@ -2959,51 +2959,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637287v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Altukhova-Nys" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bascourret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Befort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Benoit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art26" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01924415v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Ory" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Petitjean" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.285.0041" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522361v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Gaignette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaplace" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480057v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernel Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03036165v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02159632v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02053018v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03008068v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Grand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522508v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522514v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02148165v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522421v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522438v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522483v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522476v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522493v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522521v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03477315v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522380v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522387v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522617v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958534v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522591v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522596v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522603v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522554v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522567v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522573v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/tel-03522746v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637287v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Altukhova-Nys" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bascourret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Befort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Benoit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art26" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01924415v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Ory" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Petitjean" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.285.0041" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522361v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Gaignette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaplace" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480057v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernel Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03036165v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02159632v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02053018v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03008068v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Grand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522508v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522514v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02148165v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522421v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522438v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522476v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522483v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522493v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522521v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03477315v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522380v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522387v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522617v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958534v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522591v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522596v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522603v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522554v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522567v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522573v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/tel-03522746v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>