--- v1 (2026-04-09)
+++ v2 (2026-05-24)
@@ -1148,191 +1148,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre d'un véritable éco-contrôle en entreprise : éléments de réflexion sur la réalité du système de contrôle de gestion environnemental</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bascourret J.M., Petitjean J.L., (2011) « Mise en œuvre d'un véritable éco-contrôle en entreprise : éléments de réflexion sur la réalité du système de contrôle de gestion environnemental », Colloque « Organisations Marchandes et Institutions », Reims, 17 et 18 novembre 2011, 10 pages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bascourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Petitjean</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Bascourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Performance et Institutions : de l’efficience au pluralisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, REIMS, France</w:t>
+              <w:t xml:space="preserve">Organisations Marchandes et Institutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, REIMS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02148165v1</w:t>
+                <w:t xml:space="preserve">hal-03522421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bascourret J.M., Petitjean J.L., (2011) « Mise en œuvre d'un véritable éco-contrôle en entreprise : éléments de réflexion sur la réalité du système de contrôle de gestion environnemental », Colloque « Organisations Marchandes et Institutions », Reims, 17 et 18 novembre 2011, 10 pages.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise en œuvre d'un véritable éco-contrôle en entreprise : éléments de réflexion sur la réalité du système de contrôle de gestion environnemental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bascourret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organisations Marchandes et Institutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, REIMS, France</w:t>
+              <w:t xml:space="preserve">Performance et Institutions : de l’efficience au pluralisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, REIMS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03522421v1</w:t>
+                <w:t xml:space="preserve">hal-02148165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allag-Dhuisme F., Bascourret J.M., Boiret P., Devis P., Gallien J.M. (2003), « Problématique des observatoires et enjeux de l’information environnementale », Actes des 3ièmes Rencontres Nationales des Observatoires de l’Environnement, « Le rôle de l’observation de l’environnement dans les démarches de développement durable », 20 et 21 janvier 2003, Le Bouscat, complexe de l’Ermitage, p. 85 à 93.</w:t>
               </w:r>
@@ -2959,51 +2959,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637287v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Altukhova-Nys" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bascourret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Befort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Benoit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art26" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01924415v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Ory" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Petitjean" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.285.0041" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522361v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Gaignette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaplace" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480057v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernel Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03036165v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02159632v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02053018v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03008068v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Grand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522508v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522514v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02148165v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522421v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522438v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522476v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522483v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522493v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522521v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03477315v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522380v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522387v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522617v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958534v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522591v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522596v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522603v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522554v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522567v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522573v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/tel-03522746v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637287v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Altukhova-Nys" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bascourret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Befort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Benoit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art26" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01924415v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Ory" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Petitjean" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.285.0041" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522361v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Gaignette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaplace" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480057v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernel Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03036165v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02159632v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02053018v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03008068v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Grand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522508v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522514v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522421v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02148165v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522438v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522476v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522483v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522493v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522521v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03477315v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522380v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522387v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522617v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958534v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522591v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522596v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522603v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522554v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522567v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522573v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/tel-03522746v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>