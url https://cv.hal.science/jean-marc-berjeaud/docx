--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (85)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (84)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -619,278 +619,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05516899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal wood-degrading enzymes in esca-diseased grapevine and effects of carbohydrate environment on fungal development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierrette Fleurat-Lessard</w:t>
+                <w:t xml:space="preserve">Effect of endocrine disruptors on bacterial virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Thiroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Luini</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romain Villéger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00203-023-03544-6⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2023.1292233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04075862v1</w:t>
+                <w:t xml:space="preserve">hal-04384104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of endocrine disruptors on bacterial virulence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+                <w:t xml:space="preserve">Fungal wood-degrading enzymes in esca-diseased grapevine and effects of carbohydrate environment on fungal development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette Fleurat-Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Luini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain La Camera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Villéger</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florence Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13, </w:t>
+              <w:t xml:space="preserve">Archives of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 205 (5), pp.194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2023.1292233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00203-023-03544-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384104v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The risk of bacterial virulence in the face of concentrated river pollution</w:t>
               </w:r>
@@ -1272,3507 +1272,3490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial Long-Range Warfare: Aerial Killing of Legionella pneumophila by Pseudomonas fluorescens</w:t>
+                <w:t xml:space="preserve">Legionella spp. all ears? The broad occurrence of quorum sensing elements outside Legionella pneumophila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Corre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Mercier</w:t>
+                <w:t xml:space="preserve">Benjamin Herran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
+                <w:t xml:space="preserve">Pierre Grève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Khalil</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joanne Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/Spectrum.00404-21⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (4), pp.evab032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evab032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03326607v1</w:t>
+                <w:t xml:space="preserve">hal-03182018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legionella spp. all ears? The broad occurrence of quorum sensing elements outside Legionella pneumophila</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implication of actin in the uptake of sucrose and valine in the tap root and leaf of sugar beet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Michonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Herran</w:t>
+                <w:t xml:space="preserve">Pierrette Fleurat‐lessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Grève</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joanne Bertaux</w:t>
+                <w:t xml:space="preserve">Anne Cantereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Crépin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evab032⟩</w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 172 (1), pp.218-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppl.13322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03182018v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication of actin in the uptake of sucrose and valine in the tap root and leaf of sugar beet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vitro sensitivity of 30 anaerobic bacterial strains of the human intestinal core microbiota to antibiotics: Culture and LC-MS/MS approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Ecale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz El Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Crapart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Laparre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Michonneau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Roblin</w:t>
+                <w:t xml:space="preserve">Manilduth Ramnath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppl.13322⟩</w:t>
+              <w:t xml:space="preserve">Anaerobe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 67, pp.102314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anaerobe.2020.102314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119800v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro sensitivity of 30 anaerobic bacterial strains of the human intestinal core microbiota to antibiotics: Culture and LC-MS/MS approaches</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Crapart</w:t>
+                <w:t xml:space="preserve">Bacterial Long-Range Warfare: Aerial Killing of Legionella pneumophila by Pseudomonas fluorescens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Laparre</w:t>
+                <w:t xml:space="preserve">Alix Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manilduth Ramnath</w:t>
+                <w:t xml:space="preserve">Christophe Ginevra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anaerobe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 67, pp.102314. </w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anaerobe.2020.102314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.00404-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03182038v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial Long-Range Warfare: Aerial Killing of Legionella pneumophila by Pseudomonas fluorescens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ginevra</w:t>
+                <w:t xml:space="preserve">Exploring the Individual Bacterial Microbiota of Questing Ixodes ricinus Nymphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Alafaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Beaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/spectrum.00404-21⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (7), pp.1526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9071526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05517052v1</w:t>
+                <w:t xml:space="preserve">hal-03326598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Individual Bacterial Microbiota of Questing Ixodes ricinus Nymphs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vitro and intracellular activities of frog skin temporins against Legionella pneumophila and its eukaryotic hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Delafont</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Ecale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9071526⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.3978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-60829-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326598v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro and intracellular activities of frog skin temporins against Legionella pneumophila and its eukaryotic hosts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anastasia Croitoru</w:t>
+                <w:t xml:space="preserve">Characterization of antifungal compounds produced by lactobacilli in cheese-mimicking matrix: Comparison between active and inactive strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meg Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Juin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Mondamert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-60829-2⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 333, pp.108798 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2020.108798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02505077v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03491434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of antifungal compounds produced by lactobacilli in cheese-mimicking matrix: Comparison between active and inactive strains</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Leslie Mondamert</w:t>
+                <w:t xml:space="preserve">Shedding Light on the Antimicrobial Peptide Arsenal of Terrestrial Isopods: Focus on Armadillidins, a New Crustacean AMP Family.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Becking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Cordaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Braquart-Varnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2020.108798⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes11010093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03491434v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shedding Light on the Antimicrobial Peptide Arsenal of Terrestrial Isopods: Focus on Armadillidins, a New Crustacean AMP Family.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Richard Cordaux</w:t>
+                <w:t xml:space="preserve">Towards a preventive and/or curative treatment of esca in grapevine trunk disease: General basis in the elaboration of treatments to control plant pathogen attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Luini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette Fleurat-Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Larignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes11010093⟩</w:t>
+              <w:t xml:space="preserve">Crop Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116, pp.156-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cropro.2018.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03021726v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a preventive and/or curative treatment of esca in grapevine trunk disease: General basis in the elaboration of treatments to control plant pathogen attacks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Larignon</w:t>
+                <w:t xml:space="preserve">Exploiting the Richness of Environmental Waterborne Bacterial Species to Find Natural Legionella pneumophila Competitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anasthasia Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cropro.2018.10.016⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.3360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.03360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057148v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting the Richness of Environmental Waterborne Bacterial Species to Find Natural Legionella pneumophila Competitors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anasthasia Legrand</w:t>
+                <w:t xml:space="preserve">Relation between Biofilm Condition and Virulence in Vibrio tapetis: A Transcriptomic Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine van Dillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.03360⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (4), pp.92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens7040092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254422v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between Biofilm Condition and Virulence in Vibrio tapetis: A Transcriptomic Study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+                <w:t xml:space="preserve">Cysteine: A multifaceted amino acid involved in signaling, plant resistance and antifungal development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Octave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette Fleurat-Lessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens7040092⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 129, pp.77 - 89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2018.05.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935852v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cysteine: A multifaceted amino acid involved in signaling, plant resistance and antifungal development</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Highlighting the Potency of Biosurfactants Produced by Pseudomonas Strains as Anti- Legionella Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segolene Depayras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2018.05.024⟩</w:t>
+              <w:t xml:space="preserve">BioMed Research International </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2018/8194368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01810041v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlighting the Potency of Biosurfactants Produced by Pseudomonas Strains as Anti- Legionella Agents</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Purification and characterization of Cc-Lec, C-type lactose-binding lectin: A platelet aggregation and blood-clotting inhibitor from Cerastes cerastes venom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saoud Samah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chérifi Fatah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berjeaud Jean-Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kellou-Taîri Safia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laraba-Djebari Fatima</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMed Research International </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2018/8194368⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 102, pp.336 - 350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2017.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02176315v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01513797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legionella pneumophila LPS to evaluate urinary antigen tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Ranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laétitia Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Descours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ginevra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 89 (2), pp.89 - 91. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2017.06.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification and characterization of Cc-Lec, C-type lactose-binding lectin: A platelet aggregation and blood-clotting inhibitor from Cerastes cerastes venom</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Legionella pneumophila: The Paradox of a Highly Sensitive Opportunistic Waterborne Pathogen Able to Persist in the Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2017.04.018⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01513797v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legionella pneumophila: The Paradox of a Highly Sensitive Opportunistic Waterborne Pathogen Able to Persist in the Environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly Selective Oxidation of Carbohydrates in an Efficient Electrochemical Energy Converter: Cogenerating Organic Electrosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaovi Holade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Servat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teko Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudia Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Clémence Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00486⟩</w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (3), pp.252 - 263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201501593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02176321v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Selective Oxidation of Carbohydrates in an Efficient Electrochemical Energy Converter: Cogenerating Organic Electrosynthesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+                <w:t xml:space="preserve">Specific Anti-Leukemic Activity of the Peptide Warnericin RK and Analogues and Visualization of Their Effect on Cancer Cells by Chemical Raman Imaging.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Augenstreich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Harté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (9), pp.e0162007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0162007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cssc.201501593⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01687175v1</w:t>
+                <w:t xml:space="preserve">hal-01437455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific Anti-Leukemic Activity of the Peptide Warnericin RK and Analogues and Visualization of Their Effect on Cancer Cells by Chemical Raman Imaging.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martine Garcia</w:t>
+                <w:t xml:space="preserve">Armadillidin H, a Glycine-Rich Peptide from the Terrestrial Crustacean Armadillidium vulgare, Displays an Unexpected Wide Antimicrobial Spectrum with Membranolytic Activity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coutos-Thévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Landon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segolene Depayras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0162007⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.1484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.01484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437455v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armadillidin H, a Glycine-Rich Peptide from the Terrestrial Crustacean Armadillidium vulgare, Displays an Unexpected Wide Antimicrobial Spectrum with Membranolytic Activity.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface functionalization by covalent immobilization of an innovative carvacrol derivative to avoid fungal biofilm formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Legigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Papot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.01484⟩</w:t>
+              <w:t xml:space="preserve">AMB Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13568-014-0091-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427916v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of amino acid substitution in the staphylococcal peptides warnericin RK and PSMα on their anti-Legionella and hemolytic activities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrienne Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Augenstreich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 405 (1-2), pp.159-67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11010-015-2407-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01427423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface functionalization by covalent immobilization of an innovative carvacrol derivative to avoid fungal biofilm formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Erratum to: Surface functionalization by covalent immobilization of an innovative carvacrol derivative to avoid fungal biofilm formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Legigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Humblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Papot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMB Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 5 (1), pp.9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13568-014-0091-2⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 5 (1), pp.56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13568-015-0141-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01143973v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to: Surface functionalization by covalent immobilization of an innovative carvacrol derivative to avoid fungal biofilm formation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Imbert</w:t>
+                <w:t xml:space="preserve">Surfactin from Bacillus subtilis displays an unexpected anti-Legionella activity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMB Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13568-015-0141-4⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 99 (12), pp.5083-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-014-6317-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206241v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfactin from Bacillus subtilis displays an unexpected anti-Legionella activity.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joanne Bertaux</w:t>
+                <w:t xml:space="preserve">Co-grafting of antiadhesive and antimicrobial agents onto UV-micropatterned copper surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Méthivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-014-6317-z⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 136, pp.1120 - 1130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2015.11.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427421v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potent antimicrobial peptides against Legionella pneumophila and its environmental host, Acanthamoeba castellanii.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Humblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Casale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Méthivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 99 (11), pp.4879-91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00253-015-6381-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01427428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-grafting of antiadhesive and antimicrobial agents onto UV-micropatterned copper surfaces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Méthivier</w:t>
+                <w:t xml:space="preserve">Immunological detection of Phaeoacremonium aleophilum, a fungal pathogen found in esca disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette Fleurat-Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Luini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire-Marie Pradier</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Roblin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 139 (1), pp.137 - 150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-013-0372-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2015.11.025⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01564034v1</w:t>
+                <w:t xml:space="preserve">hal-01427353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Antimicrobial Activity and Safety Aspect of E nterococcus Italicus GGN 10 Strain Isolated from T unisian Bovine Raw Milk</w:t>
               </w:r>
@@ -4898,6527 +4881,6410 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunological detection of Phaeoacremonium aleophilum, a fungal pathogen found in esca disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of temperature variations on toxic effects of the polypeptides secreted by Phaeoacremonium aleophilum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pontini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Fleurat-Lessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Estelle Luini</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Béré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Roblin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10658-013-0372-7⟩</w:t>
+              <w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 87, pp.51 - 58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pmpp.2014.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01427353v1</w:t>
+                <w:t xml:space="preserve">hal-01427371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cystic fibrosis bronchial epithelial cells are lipointoxicated by membrane palmitate accumulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie-Anne Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linette Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Norez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (2), pp.e89044. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0089044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00990346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of temperature variations on toxic effects of the polypeptides secreted by Phaeoacremonium aleophilum</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emile Béré</w:t>
+                <w:t xml:space="preserve">Intra-amoeba multiplication induces chemotaxis and biofilm colonization and formation for legionella.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Frere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Roblin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (10), pp.e77875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0077875⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pmpp.2014.06.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01427371v1</w:t>
+                <w:t xml:space="preserve">hal-00934554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-amoeba multiplication induces chemotaxis and biofilm colonization and formation for legionella.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diversity of legionellae strains from Tunisian hot spring water.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufik Ghrairi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Chaftar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jarraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0077875⟩</w:t>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 164 (4), pp.342-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2013.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934554v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00820257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of legionellae strains from Tunisian hot spring water.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Diversity of bacteriocinogenic lactic acid bacteria isolated from Mediterranean fish viscera.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Migaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik Ghrairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Khaled Hani</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanath Belguesmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Choiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2013.01.002⟩</w:t>
+              <w:t xml:space="preserve">World J Microbiol Biotechnol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (4), epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11274-013-1535-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00820257v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of bacteriocinogenic lactic acid bacteria isolated from Mediterranean fish viscera.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+                <w:t xml:space="preserve">Saturated fatty acids alter the late secretory pathway by modulating membrane properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie-Anne Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen C R Snyder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World J Microbiol Biotechnol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11274-013-1535-6⟩</w:t>
+              <w:t xml:space="preserve">Traffic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (12), pp.1228-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tra.12117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934689v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saturated fatty acids alter the late secretory pathway by modulating membrane properties.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Purification and antibacterial activity of recombinant warnericin RK expressed in Escherichia coli.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Héchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traffic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tra.12117⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-012-4417-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00990166v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification and antibacterial activity of recombinant warnericin RK expressed in Escherichia coli.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis and Antitumor Efficacy of a β-Glucuronidase-Responsive Albumin-Binding Prodrug of Doxorubicin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Legigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Renoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tranoy-Opalinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Monvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55 (9), pp.4516-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm300348r⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00253-012-4417-1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00763552v1</w:t>
+                <w:t xml:space="preserve">hal-00710692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Antitumor Efficacy of a β-Glucuronidase-Responsive Albumin-Binding Prodrug of Doxorubicin.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Co-grafting of amino-poly(ethylene glycol) and Magainin I on a TiO2 surface: tests of antifouling and antibacterial activities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Méthivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.-M. Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jm300348r⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116, pp.13839-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp305597y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00710692v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-grafting of amino-poly(ethylene glycol) and Magainin I on a TiO2 surface: tests of antifouling and antibacterial activities.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elaboration of antibiofilm surfaces functionalized with antifungal-cyclodextrin inclusion complexes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turpin Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp305597y⟩</w:t>
+              <w:t xml:space="preserve">FEMS Immunology and Medical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.257-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-695X.2012.00932.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808576v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of antibiofilm surfaces functionalized with antifungal-cyclodextrin inclusion complexes.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Autopsy of RO desalination membrane: Part 2. Chemical characterisation of the foulant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Mondamert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Labanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berjeaud Jean-Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Immunology and Medical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1574-695X.2012.00932.x⟩</w:t>
+              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (1-3), pp.73-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5004/dwt.2009.779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00707695v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An endogenous vitamin K-dependent mechanism regulates cell proliferation in the brain subventricular stem cell niche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Gely-Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Coronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Harnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Prestoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stem Cells / Stem Cells (Miamisburg)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 30 (4), pp.719-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/stem.1045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00715761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autopsy of RO desalination membrane: Part 2. Chemical characterisation of the foulant</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anti-Legionella activity of staphylococcal hemolytic peptides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Crapart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Héchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5004/dwt.2009.779⟩</w:t>
+              <w:t xml:space="preserve">Peptides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (5), pp.845-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.peptides.2011.01.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04435327v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-Legionella activity of staphylococcal hemolytic peptides.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Héchard</w:t>
+                <w:t xml:space="preserve">Elaboration of antibiofilm materials by chemical grafting of an antimicrobial peptide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Fabrice Yala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Thebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hequet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peptides</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 89 (3), pp.623-634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-010-2930-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.peptides.2011.01.025⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00715789v1</w:t>
+                <w:t xml:space="preserve">hal-00602954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of antibiofilm materials by chemical grafting of an antimicrobial peptide</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Possible role of azole and echinocandin lock solutions in the control of biofilms associated with silicone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37 (4), pp.380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2010.12.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00253-010-2930-7⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00602954v1</w:t>
+                <w:t xml:space="preserve">hal-00679595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized grafting of antimicrobial peptides on stainless steel surface and biofilm resistance tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Humblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Marie Pradier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 84 (2), pp.301-309. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2011.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00602940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possible role of azole and echinocandin lock solutions in the control of biofilms associated with silicone</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fatty acid composition modulates sensitivity of Legionella pneumophila to warnericin RK, an antimicrobial peptide.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Labanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Sahr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1808 (4), pp.1146-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2010.12.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2010.12.016⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00679595v1</w:t>
+                <w:t xml:space="preserve">hal-00580625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatty acid composition modulates sensitivity of Legionella pneumophila to warnericin RK, an antimicrobial peptide.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inhibitory effects of polypeptides secreted by the grapevine pathogens Phaeomoniella chlamydospora and Phaeoacremonium aleophilum on plant cell activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Luini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette Fleurat-Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 74, pp.403-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pmpp.2010.06.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2010.12.011⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00580625v1</w:t>
+                <w:t xml:space="preserve">hal-00691455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibitory effects of polypeptides secreted by the grapevine pathogens Phaeomoniella chlamydospora and Phaeoacremonium aleophilum on plant cell activities</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Roblin</w:t>
+                <w:t xml:space="preserve">Bacterial-based additives for the production of artificial snow: What are the risks to human health?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lagriffoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 408 (7), pp.1659-1666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2010.01.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pmpp.2010.06.007⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00691455v1</w:t>
+                <w:t xml:space="preserve">hal-00558461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial-based additives for the production of artificial snow: What are the risks to human health?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Ballet</w:t>
+                <w:t xml:space="preserve">Diagnosis of grapevine esca disease by immunological detection of Phaeomoniella chlamydospora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette Fleurat-Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Luini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 408 (7), pp.1659-1666. </w:t>
+              <w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16, pp.455-463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2010.01.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1755-0238.2010.00106.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00558461v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis of grapevine esca disease by immunological detection of Phaeomoniella chlamydospora</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lipid-induced ER stress: synergistic effects of sterols and saturated fatty acids.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Fleurat-Lessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1755-0238.2010.00106.x⟩</w:t>
+              <w:t xml:space="preserve">Traffic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (6), pp.673-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0854.2009.00903.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691447v1</w:t>
+                <w:t xml:space="preserve">hal-00492181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid-induced ER stress: synergistic effects of sterols and saturated fatty acids.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierrette Fleurat-Lessard</w:t>
+                <w:t xml:space="preserve">Development of a new method for the detection of lactic acid bacteria capable of protecting ham against Enterobacteriaceae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Héquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Laffitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Brocail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Aucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cenatiempo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traffic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0854.2009.00903.x⟩</w:t>
+              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (6), pp.668-674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1472-765X.2009.02590.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492181v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">δ-hemolysin, an update on a membrane-interacting peptide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Héchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peptides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 30 (4), pp.817-823. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.peptides.2008.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a new method for the detection of lactic acid bacteria capable of protecting ham against Enterobacteriaceae</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Cenatiempo</w:t>
+                <w:t xml:space="preserve">The antibacterial activity of Magainin I immobilized onto mixed thiols Self-Assembled Monolayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Fabrice Yala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Thebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kada Boukerma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Héquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1472-765X.2009.02590.x⟩</w:t>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (21), pp.3503-3512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2009.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04435287v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The antibacterial activity of Magainin I immobilized onto mixed thiols Self-Assembled Monolayers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fungal biofilm inhibition by a component naturally produced by Candida albicans yeasts growing as a biofilm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31 (2), pp.166-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2007.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2009.03.025⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04435299v1</w:t>
+                <w:t xml:space="preserve">hal-04419102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal biofilm inhibition by a component naturally produced by Candida albicans yeasts growing as a biofilm</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Lipid-mediated Quality Control Process in the Golgi Apparatus in Yeast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Bonifait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parissa Alimardani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19, pp.807-821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1091/mbc.e07-06-0600⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2007.10.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04419102v1</w:t>
+                <w:t xml:space="preserve">hal-00273760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lipid-mediated Quality Control Process in the Golgi Apparatus in Yeast</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Purification and characterisation of bacteriocins produced by Enterococcus faecium from Tunisian rigouta cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ghrairi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Frere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Manai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1091/mbc.e07-06-0600⟩</w:t>
+              <w:t xml:space="preserve">Food Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19 (2), pp.162-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2007.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00273760v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification and characterisation of bacteriocins produced by Enterococcus faecium from Tunisian rigouta cheese</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Manai</w:t>
+                <w:t xml:space="preserve">In vitro activity of terpenes against Candida biofilms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dalleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31 (6), pp.572-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2008.01.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2007.03.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04435194v1</w:t>
+                <w:t xml:space="preserve">hal-00492340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro activity of terpenes against Candida biofilms.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bergès</w:t>
+                <w:t xml:space="preserve">Characterization of anti-Legionella activity of warnericin RK and delta-lysin I from Staphylococcus warneri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Imbert</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Héchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Peptides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29 (6), pp.978-984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.peptides.2008.01.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2008.01.028⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00492340v1</w:t>
+                <w:t xml:space="preserve">hal-04435271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of anti-Legionella activity of warnericin RK and delta-lysin I from Staphylococcus warneri</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of new bacteriocinogenic lactic acid bacteria isolated using a medium designed to simulate inhibition of Listeria by Lactobacillus sakei 2512 on meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Héquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laffitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel de Sousa-Caetano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peptides</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 113 (1), pp.67-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2006.07.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.peptides.2008.01.017⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04435271v1</w:t>
+                <w:t xml:space="preserve">hal-04435182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of new bacteriocinogenic lactic acid bacteria isolated using a medium designed to simulate inhibition of Listeria by Lactobacillus sakei 2512 on meat</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a real-time PCR assay for quantification of Acanthamoeba trophozoites and cysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ménard Szczebara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Héchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 64 (1), pp.78-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2005.04.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2006.07.016⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04435182v1</w:t>
+                <w:t xml:space="preserve">hal-04435154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a real-time PCR assay for quantification of Acanthamoeba trophozoites and cysts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Héchard</w:t>
+                <w:t xml:space="preserve">Endogenous factors derived from embryonic cortex regulate proliferation and neuronal differentiation of postnatal subventricular zone cell cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Agasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Benzakour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berjeaud Jean-Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Coronas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 23 (8), pp.1970-1976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2006.04739.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mimet.2005.04.008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04435154v1</w:t>
+                <w:t xml:space="preserve">hal-00078120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endogenous factors derived from embryonic cortex regulate proliferation and neuronal differentiation of postnatal subventricular zone cell cultures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Coronas</w:t>
+                <w:t xml:space="preserve">Influence of Amino Acid Substitutions in the Leader Peptide on Maturation and Secretion of Mesentericin Y105 by Leuconostoc mesenteroides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Aucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Héquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 187 (6), pp.2218-2223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.187.6.2218-2223.2005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2006.04739.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00078120v1</w:t>
+                <w:t xml:space="preserve">hal-04434613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Amino Acid Substitutions in the Leader Peptide on Maturation and Secretion of Mesentericin Y105 by Leuconostoc mesenteroides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+                <w:t xml:space="preserve">Lactococcin MMT24, a novel two-peptide bacteriocin produced by Lactococcus lactis isolated from rigouta cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ghrairi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Manai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JB.187.6.2218-2223.2005⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 105 (3), pp.389-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2005.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04434613v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactococcin MMT24, a novel two-peptide bacteriocin produced by Lactococcus lactis isolated from rigouta cheese</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Manai</w:t>
+                <w:t xml:space="preserve">Isolation and characterization of a Staphylococcus warneri strain producing an anti- Legionella peptide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hechard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Ferraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bruneteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Steinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 252 (1), pp.19-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.femsle.2005.03.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2005.04.019⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04434625v1</w:t>
+                <w:t xml:space="preserve">hal-04434621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of a Staphylococcus warneri strain producing an anti- Legionella peptide</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Differences in mesentericin secretion systems from two Leuconostoc strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Aucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fremaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Cenatiempo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 252 (1), pp.19-23. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.femsle.2005.03.046⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 232 (1), pp.15-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0378-1097(04)00011-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04434621v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in mesentericin secretion systems from two Leuconostoc strains</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mutational Analysis of Mesentericin Y105, an Anti- Listeria Bacteriocin, for Determination of Impact on Bactericidal Activity, In Vitro Secondary Structure, and Membrane Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Morisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Frère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0378-1097(04)00011-4⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 70 (8), pp.4672-4680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.70.8.4672-4680.2004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04434274v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutational Analysis of Mesentericin Y105, an Anti- Listeria Bacteriocin, for Determination of Impact on Bactericidal Activity, In Vitro Secondary Structure, and Membrane Interaction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques Frère</w:t>
+                <w:t xml:space="preserve">Antilisterial activity of lactic acid bacteria isolated from rigouta, a traditional Tunisian cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ghrairi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Manai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Frere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 70 (8), pp.4672-4680. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 97 (3), pp.621-628. </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.70.8.4672-4680.2004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2672.2004.02347.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04434607v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antilisterial activity of lactic acid bacteria isolated from rigouta, a traditional Tunisian cheese</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Sakacin G, a New Type of Antilisterial Bacteriocin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fremaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cenatiempo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Berjeaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Frere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2672.2004.02347.x⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 68 (12), pp.6416-6420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.68.12.6416-6420.2002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04434262v1</w:t>
+                <w:t xml:space="preserve">hal-04434249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sakacin G, a New Type of Antilisterial Bacteriocin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId372" w:history="1">
+                <w:t xml:space="preserve">Luminescent method for the detection of antibacterial activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fremaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cenatiempo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.M. Berjeaud</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.68.12.6416-6420.2002⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 57 (5-6), pp.757-763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-001-0833-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04434249v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescent method for the detection of antibacterial activities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId373" w:history="1">
+                <w:t xml:space="preserve">Method for Rapid Purification of Class IIa Bacteriocins and Comparison of Their Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fremaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cenatiempo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Berjeaud</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 66 (4), pp.1744-1748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.66.4.1744-1748.2000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00253-001-0833-3⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04434229v1</w:t>
+                <w:t xml:space="preserve">hal-04434217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for Rapid Purification of Class IIa Bacteriocins and Comparison of Their Activities</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.M. Berjeaud</w:t>
+                <w:t xml:space="preserve">Characterization of the mesB Gene and Expression of Bacteriocins by Leuconostoc mesenteroides Y105</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Héchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berjeaud Jean-Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Cenatiempo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 66 (4), pp.1744-1748. </w:t>
+              <w:t xml:space="preserve">Current Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 39 (5), pp.265-269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.66.4.1744-1748.2000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s002849900457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04434217v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the mesB Gene and Expression of Bacteriocins by Leuconostoc mesenteroides Y105</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId363" w:history="1">
+                <w:t xml:space="preserve">Heterologous expression of the bacteriocin mesentericin Y105 using the dedicated transport system and the general secretion pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Biet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randy Worobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Cenatiempo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fremaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 144 (10), pp.2845-2854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/00221287-144-10-2845⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s002849900457⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04434205v1</w:t>
+                <w:t xml:space="preserve">hal-04434191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterologous expression of the bacteriocin mesentericin Y105 using the dedicated transport system and the general secretion pathway</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An improved method to obtain a single recombinant vasoactive intestinal peptide (VIP) analog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ottavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tiennault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maftah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cenatiempo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/00221287-144-10-2845⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 80 (4), pp.289-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0300-9084(98)80069-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04434191v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved method to obtain a single recombinant vasoactive intestinal peptide (VIP) analog</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Cenatiempo</w:t>
+                <w:t xml:space="preserve">Bactériocines de bactéries lactiques : données récentes sur leur structure, leur mode d'action et leurs déterminants génétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Cenatiempo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Biet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Fremaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Hechard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 76 (1_2), pp.169-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lait:19961-215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0300-9084(98)80069-2⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04434096v1</w:t>
+                <w:t xml:space="preserve">hal-00929469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bactériocines de bactéries lactiques : données récentes sur leur structure, leur mode d'action et leurs déterminants génétiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural features of lipoarabinomannan from Mycobacterium bovis BCG. Determination of molecular mass by laser desorption mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Gilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Puzo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Lait</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lait:19961-215⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 268 (17), pp.12401-12411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0021-9258(18)31404-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00929469v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03177445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural features of lipoarabinomannan from Mycobacterium bovis BCG. Determination of molecular mass by laser desorption mass spectrometry</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stereocontrolled total synthesis of leukotriene B4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Avignon-Tropis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pougny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Frechard-Ortuno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guillerm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0021-9258(18)31404-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 57 (2), pp.651-654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo00028a046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03177445v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereocontrolled total synthesis of leukotriene B4</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">The use of remote site fragmentation for the characterization of 2,3 unsaturated fatty acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...104 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
-              <w:r>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Promé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 5 (2), pp.92-93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/rcm.1290050210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId420"/>
+      <w:footerReference w:type="default" r:id="rId418"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11565,51 +11431,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082452v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Moyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Roblin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2025.109680" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116613v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roukaya Al Haj Ishak Al Ali" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mondamert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Jandry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11061375" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032855v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Halwani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Nassif" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-022-10671-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516899v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Thiroux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alafaci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izelenn Dufour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49426-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075862v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Luini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain La Camera" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thibault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-023-03544-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384104v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vill&#233;ger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2023.1292233" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398013v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Al Badany" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wqrj.2023.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04033382v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz El Houari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Ecale" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Crapart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laparre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.828359" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03777008v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissande Louis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey David" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10091788" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326607v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Corre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouteiller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Khalil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ginevra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/Spectrum.00404-21" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182018v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Herran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gr&#232;ve" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Bertaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab032" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119800v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michonneau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Fleurat&#8208;lessard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cantereau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13322" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182038v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Laparre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manilduth Ramnath" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2020.102314" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517052v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00404-21" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326598v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Beaubert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delafont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9071526" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-02505077v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J&#233;gou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Andr&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Croitoru" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60829-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491434v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meg Rouxel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Barthe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Juin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2020.108798" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021726v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Becking" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Delaunay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braquart-Varnier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11010093" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057148v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larignon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2018.10.016" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254422v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasthasia Legrand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03360" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935852v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paillard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine van Dillen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens7040092" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810041v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Octave" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Faucher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2018.05.024" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176315v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Loiseau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Portier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Schlusselhuber" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Depayras" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/8194368" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657407v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Ranc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Carpentier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;titia B&#233;raud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Descours" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2017.06.013" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513797v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoud Samah" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifi Fatah" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berjeaud Jean-Marc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellou-Ta&#238;ri Safia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laraba-Djebari Fatima" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2017.04.018" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176321v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00486" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687175v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi Holade" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Servat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teko Napporn" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Morais" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201501593" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C6DPB61P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437455v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Augenstreich" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marchand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hart&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Garcia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0162007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427916v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coutos-Th&#233;venot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Rodier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01484" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427423v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Marchand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecomte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11010-015-2407-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01143973v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Gharbi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Legigan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Humblot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Papot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13568-014-0091-2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01206241v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Imbert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13568-015-0141-4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427421v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bigot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-6317-z" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427428v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casale" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;thivier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-6381-z" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01564034v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Peyre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Pradier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2015.11.025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W93H34GM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435425v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Necima Gaaloul" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Braiek" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Berjeaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Arthur" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Cavera" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfs.12126" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KK8P2R1R-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427353v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-013-0372-7" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990346v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Payet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linette Kadri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giraud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Norez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089044" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427371v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pontini" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile B&#233;r&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2014.06.002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CK13NF48-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934554v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Frere" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077875" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820257v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Ghrairi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Chaftar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jarraud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hani" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2013.01.002" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934689v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Migaw" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanath Belguesmia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Choiset" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-013-1535-6" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990166v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pineau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen C R Snyder" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Colas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Moussa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tra.12117" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763552v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girardin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H&#233;chard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-012-4417-1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-21TRW2VP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710692v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Clarhaut" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Renoux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tranoy-Opalinski" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Monvoisin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm300348r" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00808576v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Humblot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;thivier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Berjeaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-M. Pradier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp305597y" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707695v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turpin Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-695X.2012.00932.x" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715761v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gely-Pernot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Coronas" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Harnois" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Prestoz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandairon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.1045" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435327v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rapenne" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Crou&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2009.779" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715789v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchand" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verdon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacombe" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crapart" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. H&#233;chard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2011.01.025" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XZPLGCZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602954v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabrice Yala" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thebault" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hequet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-010-2930-7" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7HCRMN4P-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602940v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2011.01.012" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6VSWC7G-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679595v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cateau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2010.12.016" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58N49JB2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580625v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Sahr" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ferreira" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lacombe" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2010.12.011" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HJV0CWH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691455v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Rousseau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2010.06.007" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K36C40F8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558461v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagriffoul" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudenne" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Absi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ballet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.01.009" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691447v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0238.2010.00106.x" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492181v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2009.00903.x" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435281v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2008.12.017" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKGLV581-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435287v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H&#233;quet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laffitte" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brocail" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Aucher" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cenatiempo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2009.02590.x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435299v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kada Boukerma" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2009.03.025" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMFN206N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419102v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2007.10.004" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVF95V9R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273760v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bonifait" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parissa Alimardani" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berg&#232;s" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.e07-06-0600" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435194v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ghrairi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frere" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manai" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2007.03.003" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51RG39DX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492340v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dalleau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2008.01.028" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWP3LKF3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435271v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2008.01.017" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJT8SBML-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435182v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laffitte" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Simon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel de Sousa-Caetano" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thomas" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2006.07.016" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTHRD54Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435154v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rivi&#232;re" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence M&#233;nard Szczebara" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fr&#232;re" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2005.04.008" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8W5NGV0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078120v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Agasse" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Benzakour" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roger" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2006.04739.x" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0CJ9JH37-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434613v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Aucher" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.6.2218-2223.2005" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434625v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fr&#232;re" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2005.04.019" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MR1FC1Z3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434621v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hechard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ferraz" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruneteau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Steinert" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2005.03.046" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434274v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fremaux" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dalet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cenatiempo" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1097(04)00011-4" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434607v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Morisset" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marion" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.8.4672-4680.2004" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434262v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2004.02347.x" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434249v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fremaux" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.12.6416-6420.2002" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434229v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Berjeaud" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-001-0833-3" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JND9MMZQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434217v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guyonnet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.66.4.1744-1748.2000" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434205v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002849900457" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z9SX42P9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434191v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Biet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Worobo" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-144-10-2845" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434096v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ottavi" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tiennault" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maftah" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0300-9084(98)80069-2" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKW25KJD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929469v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Cenatiempo" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Berjeaud" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Biet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fremaux" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hechard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:19961-215" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177445v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Venisse" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chaurand" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gilleron" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Puzo" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9258(18)31404-2" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434165v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avignon-Tropis" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pougny" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Frechard-Ortuno" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillerm" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo00028a046" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MNML2MBD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434128v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couderc" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prom&#233;" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.1290050210" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DLJ7GXGD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082452v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Moyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Roblin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2025.109680" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116613v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roukaya Al Haj Ishak Al Ali" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mondamert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Jandry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11061375" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032855v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Halwani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Nassif" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-022-10671-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516899v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Thiroux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alafaci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izelenn Dufour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49426-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384104v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vill&#233;ger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2023.1292233" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075862v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Luini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain La Camera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thibault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-023-03544-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398013v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Al Badany" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wqrj.2023.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04033382v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz El Houari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Ecale" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Crapart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laparre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.828359" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03777008v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissande Louis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey David" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10091788" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182018v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Herran" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gr&#232;ve" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Bertaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab032" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119800v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michonneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Fleurat&#8208;lessard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cantereau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13322" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182038v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Laparre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manilduth Ramnath" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2020.102314" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517052v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Corre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouteiller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Khalil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ginevra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00404-21" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326598v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Beaubert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delafont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9071526" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-02505077v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J&#233;gou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Andr&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Croitoru" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60829-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491434v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meg Rouxel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Barthe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Juin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2020.108798" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021726v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Becking" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Delaunay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braquart-Varnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11010093" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057148v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larignon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2018.10.016" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254422v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasthasia Legrand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03360" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935852v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paillard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine van Dillen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens7040092" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810041v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Octave" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Faucher" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2018.05.024" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176315v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Loiseau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Portier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Schlusselhuber" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Depayras" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/8194368" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513797v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoud Samah" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifi Fatah" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berjeaud Jean-Marc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellou-Ta&#238;ri Safia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laraba-Djebari Fatima" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2017.04.018" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657407v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Ranc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Carpentier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;titia B&#233;raud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Descours" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2017.06.013" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176321v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00486" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687175v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi Holade" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Servat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teko Napporn" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Morais" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201501593" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C6DPB61P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437455v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Augenstreich" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marchand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hart&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Garcia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0162007" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427916v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coutos-Th&#233;venot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Rodier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01484" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01143973v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Gharbi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Legigan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Humblot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Papot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13568-014-0091-2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427423v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Marchand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecomte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11010-015-2407-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01206241v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Imbert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13568-015-0141-4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427421v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bigot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-6317-z" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01564034v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Peyre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;thivier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Pradier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2015.11.025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W93H34GM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427428v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casale" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-6381-z" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427353v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-013-0372-7" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435425v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Necima Gaaloul" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Braiek" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Berjeaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Arthur" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Cavera" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfs.12126" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KK8P2R1R-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427371v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pontini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile B&#233;r&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2014.06.002" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CK13NF48-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990346v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Payet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linette Kadri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giraud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Norez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089044" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934554v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Frere" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077875" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820257v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Ghrairi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Chaftar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jarraud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hani" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2013.01.002" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934689v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Migaw" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanath Belguesmia" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Choiset" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-013-1535-6" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990166v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pineau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen C R Snyder" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Colas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Moussa" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tra.12117" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763552v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girardin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H&#233;chard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-012-4417-1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-21TRW2VP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710692v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Clarhaut" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Renoux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tranoy-Opalinski" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Monvoisin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm300348r" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00808576v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Humblot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;thivier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Berjeaud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-M. Pradier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp305597y" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707695v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turpin Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-695X.2012.00932.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435327v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rapenne" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Crou&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2009.779" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715761v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gely-Pernot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Coronas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Harnois" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Prestoz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandairon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.1045" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715789v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchand" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verdon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacombe" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crapart" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. H&#233;chard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2011.01.025" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XZPLGCZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602954v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabrice Yala" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thebault" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hequet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-010-2930-7" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7HCRMN4P-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679595v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cateau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2010.12.016" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58N49JB2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602940v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2011.01.012" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6VSWC7G-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580625v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Sahr" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ferreira" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lacombe" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2010.12.011" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HJV0CWH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691455v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Rousseau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2010.06.007" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K36C40F8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558461v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagriffoul" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudenne" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Absi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ballet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.01.009" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691447v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0238.2010.00106.x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492181v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2009.00903.x" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435287v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H&#233;quet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laffitte" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brocail" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Aucher" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cenatiempo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2009.02590.x" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435281v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2008.12.017" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKGLV581-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435299v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kada Boukerma" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2009.03.025" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMFN206N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419102v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2007.10.004" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVF95V9R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273760v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bonifait" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parissa Alimardani" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berg&#232;s" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.e07-06-0600" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435194v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ghrairi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frere" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manai" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2007.03.003" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51RG39DX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492340v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dalleau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2008.01.028" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWP3LKF3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435271v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2008.01.017" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJT8SBML-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435182v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laffitte" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Simon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel de Sousa-Caetano" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thomas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2006.07.016" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTHRD54Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435154v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rivi&#232;re" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence M&#233;nard Szczebara" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fr&#232;re" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2005.04.008" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8W5NGV0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078120v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Agasse" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Benzakour" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roger" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2006.04739.x" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0CJ9JH37-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434613v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Aucher" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.6.2218-2223.2005" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434625v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fr&#232;re" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2005.04.019" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MR1FC1Z3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434621v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hechard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ferraz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruneteau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Steinert" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2005.03.046" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434274v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fremaux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dalet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cenatiempo" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1097(04)00011-4" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434607v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Morisset" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marion" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.8.4672-4680.2004" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434262v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2004.02347.x" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434249v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fremaux" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.12.6416-6420.2002" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434229v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Berjeaud" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-001-0833-3" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JND9MMZQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434217v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guyonnet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.66.4.1744-1748.2000" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434205v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002849900457" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z9SX42P9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434191v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Biet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Worobo" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-144-10-2845" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434096v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ottavi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tiennault" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maftah" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0300-9084(98)80069-2" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKW25KJD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929469v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Cenatiempo" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Berjeaud" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Biet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fremaux" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hechard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:19961-215" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177445v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Venisse" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chaurand" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gilleron" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Puzo" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9258(18)31404-2" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434165v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avignon-Tropis" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pougny" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Frechard-Ortuno" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillerm" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo00028a046" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MNML2MBD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434128v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couderc" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prom&#233;" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.1290050210" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DLJ7GXGD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>