--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -1753,51 +1753,51 @@
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ginevra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Spectrum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 9 (1), </w:t>
+              <w:t xml:space="preserve">, 2021, 9 (1), pp.e00404-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/spectrum.00404-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2998,571 +2998,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02176315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification and characterization of Cc-Lec, C-type lactose-binding lectin: A platelet aggregation and blood-clotting inhibitor from Cerastes cerastes venom</w:t>
+                <w:t xml:space="preserve">Legionella pneumophila LPS to evaluate urinary antigen tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saoud Samah</w:t>
+                <w:t xml:space="preserve">Anne-Gaëlle Ranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chérifi Fatah</w:t>
+                <w:t xml:space="preserve">Margot Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berjeaud Jean-Marc</w:t>
+                <w:t xml:space="preserve">Laétitia Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kellou-Taîri Safia</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ghislaine Descours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ginevra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2017.04.018⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 89 (2), pp.89 - 91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2017.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01513797v1</w:t>
+                <w:t xml:space="preserve">hal-01657407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legionella pneumophila LPS to evaluate urinary antigen tests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Purification and characterization of Cc-Lec, C-type lactose-binding lectin: A platelet aggregation and blood-clotting inhibitor from Cerastes cerastes venom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saoud Samah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Gaëlle Ranc</w:t>
+                <w:t xml:space="preserve">Chérifi Fatah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Carpentier</w:t>
+                <w:t xml:space="preserve">Berjeaud Jean-Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laétitia Béraud</w:t>
+                <w:t xml:space="preserve">Kellou-Taîri Safia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislaine Descours</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laraba-Djebari Fatima</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 89 (2), pp.89 - 91. </w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 102, pp.336 - 350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2017.06.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2017.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657407v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01513797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legionella pneumophila: The Paradox of a Highly Sensitive Opportunistic Waterborne Pathogen Able to Persist in the Environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly Selective Oxidation of Carbohydrates in an Efficient Electrochemical Energy Converter: Cogenerating Organic Electrosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaovi Holade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Servat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teko Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudia Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Clémence Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00486⟩</w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (3), pp.252 - 263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201501593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02176321v1</w:t>
+                <w:t xml:space="preserve">hal-01687175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Selective Oxidation of Carbohydrates in an Efficient Electrochemical Energy Converter: Cogenerating Organic Electrosynthesis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Legionella pneumophila: The Paradox of a Highly Sensitive Opportunistic Waterborne Pathogen Able to Persist in the Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.201501593⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01687175v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific Anti-Leukemic Activity of the Peptide Warnericin RK and Analogues and Visualization of Their Effect on Cancer Cells by Chemical Raman Imaging.</w:t>
               </w:r>
@@ -3810,51 +3810,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01427916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface functionalization by covalent immobilization of an innovative carvacrol derivative to avoid fungal biofilm formation</w:t>
+                <w:t xml:space="preserve">Erratum to: Surface functionalization by covalent immobilization of an innovative carvacrol derivative to avoid fungal biofilm formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Legigan</w:t>
@@ -3868,257 +3868,261 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Humblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Papot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMB Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 5 (1), pp.9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13568-014-0091-2⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 5 (1), pp.56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13568-015-0141-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01143973v1</w:t>
+                <w:t xml:space="preserve">hal-01206241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of amino acid substitution in the staphylococcal peptides warnericin RK and PSMα on their anti-Legionella and hemolytic activities.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surfactin from Bacillus subtilis displays an unexpected anti-Legionella activity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Verdon</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lecomte</w:t>
+                <w:t xml:space="preserve">Renaud Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 405 (1-2), pp.159-67. </w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 99 (12), pp.5083-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11010-015-2407-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00253-014-6317-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427423v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to: Surface functionalization by covalent immobilization of an innovative carvacrol derivative to avoid fungal biofilm formation</w:t>
+                <w:t xml:space="preserve">Surface functionalization by covalent immobilization of an innovative carvacrol derivative to avoid fungal biofilm formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Legigan</w:t>
@@ -4132,237 +4136,233 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Humblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Papot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMB Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 5 (1), pp.56. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13568-015-0141-4⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 5 (1), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13568-014-0091-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206241v1</w:t>
+                <w:t xml:space="preserve">hal-01143973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfactin from Bacillus subtilis displays an unexpected anti-Legionella activity.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of amino acid substitution in the staphylococcal peptides warnericin RK and PSMα on their anti-Legionella and hemolytic activities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Augenstreich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Bigot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+                <w:t xml:space="preserve">Sophie Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 99 (12), pp.5083-93. </w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 405 (1-2), pp.159-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00253-014-6317-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11010-015-2407-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427421v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-grafting of antiadhesive and antimicrobial agents onto UV-micropatterned copper surfaces</w:t>
               </w:r>
@@ -4618,596 +4618,596 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01427428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunological detection of Phaeoacremonium aleophilum, a fungal pathogen found in esca disease</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of Antimicrobial Activity and Safety Aspect of E nterococcus Italicus GGN 10 Strain Isolated from T unisian Bovine Raw Milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Necima Gaaloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Ben Braiek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Arthur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Cavera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10658-013-0372-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (4), pp.300-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfs.12126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01427353v1</w:t>
+                <w:t xml:space="preserve">hal-04435425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Antimicrobial Activity and Safety Aspect of E nterococcus Italicus GGN 10 Strain Isolated from T unisian Bovine Raw Milk</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of temperature variations on toxic effects of the polypeptides secreted by Phaeoacremonium aleophilum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pontini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette Fleurat-Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Béré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Safety</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 87, pp.51 - 58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pmpp.2014.06.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jfs.12126⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04435425v1</w:t>
+                <w:t xml:space="preserve">hal-01427371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of temperature variations on toxic effects of the polypeptides secreted by Phaeoacremonium aleophilum</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cystic fibrosis bronchial epithelial cells are lipointoxicated by membrane palmitate accumulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie-Anne Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linette Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Norez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), pp.e89044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0089044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pmpp.2014.06.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01427371v1</w:t>
+                <w:t xml:space="preserve">hal-00990346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cystic fibrosis bronchial epithelial cells are lipointoxicated by membrane palmitate accumulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Immunological detection of Phaeoacremonium aleophilum, a fungal pathogen found in esca disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette Fleurat-Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Luini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (2), pp.e89044. </w:t>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 139 (1), pp.137 - 150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0089044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10658-013-0372-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00990346v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra-amoeba multiplication induces chemotaxis and biofilm colonization and formation for legionella.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5319,51 +5319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Chaftar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jarraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5548,51 +5548,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saturated fatty acids alter the late secretory pathway by modulating membrane properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie-Anne Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5708,51 +5708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrienne Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Héchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6140,51 +6140,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turpin Frédéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Marie Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Immunology and Medical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.257-269. </w:t>
@@ -6248,51 +6248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Mondamert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Labanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berjeaud Jean-Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6804,51 +6804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 37 (4), pp.380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7163,303 +7163,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00580625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibitory effects of polypeptides secreted by the grapevine pathogens Phaeomoniella chlamydospora and Phaeoacremonium aleophilum on plant cell activities</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bacterial-based additives for the production of artificial snow: What are the risks to human health?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Rousseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Roblin</w:t>
+                <w:t xml:space="preserve">Arnaud Lagriffoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pmpp.2010.06.007⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 408 (7), pp.1659-1666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2010.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691455v1</w:t>
+                <w:t xml:space="preserve">hal-00558461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial-based additives for the production of artificial snow: What are the risks to human health?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
+                <w:t xml:space="preserve">Inhibitory effects of polypeptides secreted by the grapevine pathogens Phaeomoniella chlamydospora and Phaeoacremonium aleophilum on plant cell activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Luini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette Fleurat-Lessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafik Absi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Ballet</w:t>
+                <w:t xml:space="preserve">Laëtitia Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 74, pp.403-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pmpp.2010.06.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2010.01.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00558461v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosis of grapevine esca disease by immunological detection of Phaeomoniella chlamydospora</w:t>
               </w:r>
@@ -8131,77 +8131,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungal biofilm inhibition by a component naturally produced by Candida albicans yeasts growing as a biofilm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 31 (2), pp.166-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8241,432 +8241,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lipid-mediated Quality Control Process in the Golgi Apparatus in Yeast</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Purification and characterisation of bacteriocins produced by Enterococcus faecium from Tunisian rigouta cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Bonifait</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+                <w:t xml:space="preserve">T. Ghrairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parissa Alimardani</w:t>
+                <w:t xml:space="preserve">J. Frere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Bergès</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Manai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 19, pp.807-821. </w:t>
+              <w:t xml:space="preserve">Food Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19 (2), pp.162-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1091/mbc.e07-06-0600⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2007.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00273760v1</w:t>
+                <w:t xml:space="preserve">hal-04435194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification and characterisation of bacteriocins produced by Enterococcus faecium from Tunisian rigouta cheese</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vitro activity of terpenes against Candida biofilms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Frere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.M. Berjeaud</w:t>
+                <w:t xml:space="preserve">Stéphanie Dalleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Manai</w:t>
+                <w:t xml:space="preserve">Thierry Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 19 (2), pp.162-169. </w:t>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31 (6), pp.572-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2007.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2008.01.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04435194v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro activity of terpenes against Candida biofilms.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Lipid-mediated Quality Control Process in the Golgi Apparatus in Yeast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Dalleau</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId311" w:history="1">
+                <w:t xml:space="preserve">Laëtitia Bonifait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parissa Alimardani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2008.01.028⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19, pp.807-821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1091/mbc.e07-06-0600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00492340v1</w:t>
+                <w:t xml:space="preserve">hal-00273760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of anti-Legionella activity of warnericin RK and delta-lysin I from Staphylococcus warneri</w:t>
               </w:r>
@@ -9095,51 +9095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Benzakour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berjeaud Jean-Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9341,90 +9341,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactococcin MMT24, a novel two-peptide bacteriocin produced by Lactococcus lactis isolated from rigouta cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ghrairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Manai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 105 (3), pp.389-398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9864,90 +9864,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antilisterial activity of lactic acid bacteria isolated from rigouta, a traditional Tunisian cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ghrairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Manai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Frere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 97 (3), pp.621-628. </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10357,51 +10357,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the mesB Gene and Expression of Bacteriocins by Leuconostoc mesenteroides Y105</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Héchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berjeaud Jean-Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Cenatiempo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10473,51 +10473,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterologous expression of the bacteriocin mesentericin Y105 using the dedicated transport system and the general secretion pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randy Worobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11431,51 +11431,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082452v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Moyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Roblin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2025.109680" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116613v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roukaya Al Haj Ishak Al Ali" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mondamert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Jandry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11061375" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032855v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Halwani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Nassif" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-022-10671-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516899v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Thiroux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alafaci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izelenn Dufour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49426-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384104v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vill&#233;ger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2023.1292233" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075862v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Luini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain La Camera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thibault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-023-03544-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398013v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Al Badany" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wqrj.2023.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04033382v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz El Houari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Ecale" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Crapart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laparre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.828359" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03777008v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissande Louis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey David" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10091788" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182018v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Herran" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gr&#232;ve" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Bertaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab032" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119800v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michonneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Fleurat&#8208;lessard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cantereau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13322" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182038v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Laparre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manilduth Ramnath" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2020.102314" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517052v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Corre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouteiller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Khalil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ginevra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00404-21" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326598v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Beaubert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delafont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9071526" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-02505077v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J&#233;gou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Andr&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Croitoru" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60829-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491434v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meg Rouxel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Barthe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Juin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2020.108798" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021726v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Becking" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Delaunay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braquart-Varnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11010093" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057148v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larignon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2018.10.016" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254422v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasthasia Legrand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03360" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935852v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paillard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine van Dillen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens7040092" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810041v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Octave" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Faucher" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2018.05.024" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176315v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Loiseau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Portier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Schlusselhuber" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Depayras" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/8194368" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513797v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoud Samah" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifi Fatah" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berjeaud Jean-Marc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellou-Ta&#238;ri Safia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laraba-Djebari Fatima" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2017.04.018" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657407v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Ranc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Carpentier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;titia B&#233;raud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Descours" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2017.06.013" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176321v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00486" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687175v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi Holade" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Servat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teko Napporn" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Morais" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201501593" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C6DPB61P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437455v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Augenstreich" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marchand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hart&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Garcia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0162007" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427916v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coutos-Th&#233;venot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Rodier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01484" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01143973v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Gharbi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Legigan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Humblot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Papot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13568-014-0091-2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427423v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Marchand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecomte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11010-015-2407-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01206241v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Imbert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13568-015-0141-4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427421v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bigot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-6317-z" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01564034v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Peyre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;thivier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Pradier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2015.11.025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W93H34GM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427428v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casale" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-6381-z" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427353v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-013-0372-7" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435425v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Necima Gaaloul" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Braiek" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Berjeaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Arthur" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Cavera" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfs.12126" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KK8P2R1R-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427371v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pontini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile B&#233;r&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2014.06.002" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CK13NF48-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990346v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Payet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linette Kadri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giraud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Norez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089044" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934554v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Frere" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077875" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820257v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Ghrairi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Chaftar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jarraud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hani" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2013.01.002" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934689v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Migaw" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanath Belguesmia" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Choiset" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-013-1535-6" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990166v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pineau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen C R Snyder" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Colas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Moussa" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tra.12117" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763552v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girardin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H&#233;chard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-012-4417-1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-21TRW2VP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710692v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Clarhaut" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Renoux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tranoy-Opalinski" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Monvoisin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm300348r" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00808576v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Humblot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;thivier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Berjeaud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-M. Pradier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp305597y" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707695v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turpin Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-695X.2012.00932.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435327v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rapenne" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Crou&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2009.779" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715761v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gely-Pernot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Coronas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Harnois" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Prestoz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandairon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.1045" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715789v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchand" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verdon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacombe" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crapart" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. H&#233;chard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2011.01.025" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XZPLGCZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602954v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabrice Yala" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thebault" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hequet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-010-2930-7" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7HCRMN4P-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679595v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cateau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2010.12.016" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58N49JB2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602940v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2011.01.012" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6VSWC7G-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580625v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Sahr" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ferreira" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lacombe" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2010.12.011" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HJV0CWH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691455v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Rousseau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2010.06.007" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K36C40F8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558461v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagriffoul" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudenne" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Absi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ballet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.01.009" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691447v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0238.2010.00106.x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492181v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2009.00903.x" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435287v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H&#233;quet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laffitte" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brocail" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Aucher" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cenatiempo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2009.02590.x" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435281v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2008.12.017" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKGLV581-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435299v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kada Boukerma" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2009.03.025" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMFN206N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419102v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2007.10.004" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVF95V9R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273760v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bonifait" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parissa Alimardani" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berg&#232;s" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.e07-06-0600" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435194v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ghrairi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frere" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manai" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2007.03.003" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51RG39DX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492340v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dalleau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2008.01.028" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWP3LKF3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435271v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2008.01.017" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJT8SBML-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435182v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laffitte" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Simon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel de Sousa-Caetano" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thomas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2006.07.016" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTHRD54Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435154v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rivi&#232;re" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence M&#233;nard Szczebara" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fr&#232;re" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2005.04.008" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8W5NGV0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078120v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Agasse" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Benzakour" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roger" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2006.04739.x" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0CJ9JH37-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434613v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Aucher" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.6.2218-2223.2005" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434625v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fr&#232;re" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2005.04.019" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MR1FC1Z3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434621v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hechard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ferraz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruneteau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Steinert" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2005.03.046" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434274v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fremaux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dalet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cenatiempo" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1097(04)00011-4" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434607v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Morisset" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marion" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.8.4672-4680.2004" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434262v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2004.02347.x" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434249v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fremaux" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.12.6416-6420.2002" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434229v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Berjeaud" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-001-0833-3" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JND9MMZQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434217v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guyonnet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.66.4.1744-1748.2000" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434205v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002849900457" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z9SX42P9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434191v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Biet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Worobo" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-144-10-2845" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434096v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ottavi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tiennault" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maftah" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0300-9084(98)80069-2" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKW25KJD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929469v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Cenatiempo" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Berjeaud" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Biet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fremaux" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hechard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:19961-215" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177445v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Venisse" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chaurand" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gilleron" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Puzo" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9258(18)31404-2" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434165v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avignon-Tropis" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pougny" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Frechard-Ortuno" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillerm" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo00028a046" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MNML2MBD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434128v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couderc" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prom&#233;" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.1290050210" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DLJ7GXGD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082452v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Moyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Roblin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2025.109680" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116613v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roukaya Al Haj Ishak Al Ali" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mondamert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Jandry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11061375" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032855v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Halwani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Nassif" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-022-10671-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516899v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Thiroux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alafaci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izelenn Dufour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49426-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384104v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vill&#233;ger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2023.1292233" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075862v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Luini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain La Camera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thibault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-023-03544-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398013v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Al Badany" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wqrj.2023.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04033382v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz El Houari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Ecale" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Crapart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laparre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.828359" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03777008v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissande Louis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey David" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10091788" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182018v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Herran" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gr&#232;ve" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Bertaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab032" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119800v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michonneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Fleurat&#8208;lessard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cantereau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13322" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182038v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Laparre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manilduth Ramnath" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2020.102314" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517052v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Corre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouteiller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Khalil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ginevra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00404-21" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326598v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Beaubert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delafont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9071526" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-02505077v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J&#233;gou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Andr&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Croitoru" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60829-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491434v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meg Rouxel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Barthe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Juin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2020.108798" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021726v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Becking" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Delaunay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braquart-Varnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11010093" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057148v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larignon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2018.10.016" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254422v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasthasia Legrand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03360" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935852v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paillard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine van Dillen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens7040092" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810041v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Octave" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Faucher" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2018.05.024" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176315v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Loiseau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Portier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Schlusselhuber" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Depayras" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/8194368" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657407v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Ranc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Carpentier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;titia B&#233;raud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Descours" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2017.06.013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513797v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoud Samah" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifi Fatah" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berjeaud Jean-Marc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellou-Ta&#238;ri Safia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laraba-Djebari Fatima" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2017.04.018" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687175v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi Holade" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Servat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teko Napporn" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Morais" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201501593" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C6DPB61P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176321v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00486" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437455v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Augenstreich" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marchand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hart&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Garcia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0162007" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427916v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coutos-Th&#233;venot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Rodier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01484" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01206241v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Gharbi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Legigan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Humblot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Papot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Imbert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13568-015-0141-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427421v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bigot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-6317-z" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01143973v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13568-014-0091-2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427423v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Marchand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecomte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11010-015-2407-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01564034v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Peyre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;thivier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Pradier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2015.11.025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W93H34GM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427428v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casale" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-6381-z" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435425v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Necima Gaaloul" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Braiek" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Berjeaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Arthur" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Cavera" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfs.12126" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KK8P2R1R-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427371v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pontini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile B&#233;r&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2014.06.002" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CK13NF48-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990346v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Payet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linette Kadri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giraud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Norez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089044" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427353v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-013-0372-7" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934554v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Frere" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077875" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820257v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Ghrairi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Chaftar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jarraud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hani" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2013.01.002" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934689v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Migaw" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanath Belguesmia" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Choiset" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-013-1535-6" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990166v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pineau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen C R Snyder" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Colas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Moussa" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tra.12117" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763552v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girardin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H&#233;chard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-012-4417-1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-21TRW2VP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710692v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Clarhaut" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Renoux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tranoy-Opalinski" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Monvoisin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm300348r" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00808576v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Humblot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;thivier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Berjeaud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-M. Pradier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp305597y" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707695v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turpin Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-695X.2012.00932.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435327v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rapenne" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Crou&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2009.779" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715761v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gely-Pernot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Coronas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Harnois" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Prestoz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandairon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.1045" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715789v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchand" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verdon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacombe" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crapart" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. H&#233;chard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2011.01.025" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XZPLGCZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602954v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabrice Yala" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thebault" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hequet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-010-2930-7" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7HCRMN4P-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679595v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cateau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2010.12.016" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58N49JB2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602940v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2011.01.012" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6VSWC7G-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580625v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Sahr" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ferreira" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lacombe" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2010.12.011" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HJV0CWH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558461v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagriffoul" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudenne" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Absi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ballet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.01.009" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691455v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Rousseau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2010.06.007" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K36C40F8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691447v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0238.2010.00106.x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492181v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2009.00903.x" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435287v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H&#233;quet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laffitte" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brocail" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Aucher" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cenatiempo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2009.02590.x" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435281v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2008.12.017" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKGLV581-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435299v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kada Boukerma" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2009.03.025" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMFN206N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419102v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2007.10.004" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVF95V9R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435194v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ghrairi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frere" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manai" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2007.03.003" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51RG39DX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492340v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dalleau" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berg&#232;s" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2008.01.028" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWP3LKF3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273760v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bonifait" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parissa Alimardani" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.e07-06-0600" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435271v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2008.01.017" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJT8SBML-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435182v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laffitte" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Simon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel de Sousa-Caetano" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thomas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2006.07.016" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTHRD54Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435154v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rivi&#232;re" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence M&#233;nard Szczebara" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fr&#232;re" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2005.04.008" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8W5NGV0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078120v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Agasse" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Benzakour" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roger" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2006.04739.x" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0CJ9JH37-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434613v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Aucher" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.6.2218-2223.2005" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434625v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fr&#232;re" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2005.04.019" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MR1FC1Z3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434621v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hechard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ferraz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruneteau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Steinert" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2005.03.046" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434274v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fremaux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dalet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cenatiempo" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1097(04)00011-4" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434607v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Morisset" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marion" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.8.4672-4680.2004" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434262v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2004.02347.x" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434249v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fremaux" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.12.6416-6420.2002" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434229v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Berjeaud" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-001-0833-3" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JND9MMZQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434217v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guyonnet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.66.4.1744-1748.2000" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434205v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002849900457" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z9SX42P9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434191v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Biet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Worobo" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-144-10-2845" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434096v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ottavi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tiennault" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maftah" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0300-9084(98)80069-2" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKW25KJD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929469v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Cenatiempo" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Berjeaud" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Biet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fremaux" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hechard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:19961-215" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177445v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Venisse" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chaurand" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gilleron" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Puzo" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9258(18)31404-2" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434165v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avignon-Tropis" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pougny" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Frechard-Ortuno" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillerm" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo00028a046" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MNML2MBD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434128v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couderc" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prom&#233;" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.1290050210" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DLJ7GXGD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>