--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -619,278 +619,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05516899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of endocrine disruptors on bacterial virulence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+                <w:t xml:space="preserve">Fungal wood-degrading enzymes in esca-diseased grapevine and effects of carbohydrate environment on fungal development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette Fleurat-Lessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Villéger</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Estelle Luini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain La Camera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2023.1292233⟩</w:t>
+              <w:t xml:space="preserve">Archives of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 205 (5), pp.194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00203-023-03544-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04384104v1</w:t>
+                <w:t xml:space="preserve">hal-04075862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal wood-degrading enzymes in esca-diseased grapevine and effects of carbohydrate environment on fungal development</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain La Camera</w:t>
+                <w:t xml:space="preserve">Effect of endocrine disruptors on bacterial virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Thiroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Thibault</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romain Villéger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 205 (5), pp.194. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00203-023-03544-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2023.1292233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075862v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The risk of bacterial virulence in the face of concentrated river pollution</w:t>
               </w:r>
@@ -1536,295 +1536,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03119800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro sensitivity of 30 anaerobic bacterial strains of the human intestinal core microbiota to antibiotics: Culture and LC-MS/MS approaches</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bacterial Long-Range Warfare: Aerial Killing of Legionella pneumophila by Pseudomonas fluorescens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Laparre</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manilduth Ramnath</w:t>
+                <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ginevra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anaerobe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anaerobe.2020.102314⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), pp.e00404-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.00404-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03182038v1</w:t>
+                <w:t xml:space="preserve">hal-05517052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial Long-Range Warfare: Aerial Killing of Legionella pneumophila by Pseudomonas fluorescens</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
+                <w:t xml:space="preserve">In vitro sensitivity of 30 anaerobic bacterial strains of the human intestinal core microbiota to antibiotics: Culture and LC-MS/MS approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Ecale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz El Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Crapart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Khalil</w:t>
+                <w:t xml:space="preserve">Jérome Laparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Ginevra</w:t>
+                <w:t xml:space="preserve">Manilduth Ramnath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (1), pp.e00404-21. </w:t>
+              <w:t xml:space="preserve">Anaerobe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 67, pp.102314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/spectrum.00404-21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anaerobe.2020.102314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05517052v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Individual Bacterial Microbiota of Questing Ixodes ricinus Nymphs</w:t>
               </w:r>
@@ -2359,51 +2359,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a preventive and/or curative treatment of esca in grapevine trunk disease: General basis in the elaboration of treatments to control plant pathogen attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Luini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Fleurat-Lessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2476,51 +2476,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting the Richness of Environmental Waterborne Bacterial Species to Find Natural Legionella pneumophila Competitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2896,51 +2896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2998,571 +2998,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02176315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legionella pneumophila LPS to evaluate urinary antigen tests</w:t>
+                <w:t xml:space="preserve">Purification and characterization of Cc-Lec, C-type lactose-binding lectin: A platelet aggregation and blood-clotting inhibitor from Cerastes cerastes venom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Gaëlle Ranc</w:t>
+                <w:t xml:space="preserve">Saoud Samah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Carpentier</w:t>
+                <w:t xml:space="preserve">Chérifi Fatah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laétitia Béraud</w:t>
+                <w:t xml:space="preserve">Berjeaud Jean-Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislaine Descours</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kellou-Taîri Safia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laraba-Djebari Fatima</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2017.06.013⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 102, pp.336 - 350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2017.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657407v1</w:t>
+                <w:t xml:space="preserve">hal-01513797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification and characterization of Cc-Lec, C-type lactose-binding lectin: A platelet aggregation and blood-clotting inhibitor from Cerastes cerastes venom</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Legionella pneumophila LPS to evaluate urinary antigen tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chérifi Fatah</w:t>
+                <w:t xml:space="preserve">Anne-Gaëlle Ranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berjeaud Jean-Marc</w:t>
+                <w:t xml:space="preserve">Margot Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kellou-Taîri Safia</w:t>
+                <w:t xml:space="preserve">Laétitia Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laraba-Djebari Fatima</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ghislaine Descours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ginevra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 102, pp.336 - 350. </w:t>
+              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 89 (2), pp.89 - 91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2017.04.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2017.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01513797v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Selective Oxidation of Carbohydrates in an Efficient Electrochemical Energy Converter: Cogenerating Organic Electrosynthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Legionella pneumophila: The Paradox of a Highly Sensitive Opportunistic Waterborne Pathogen Able to Persist in the Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaovi Holade</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.201501593⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687175v1</w:t>
+                <w:t xml:space="preserve">hal-02176321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legionella pneumophila: The Paradox of a Highly Sensitive Opportunistic Waterborne Pathogen Able to Persist in the Environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly Selective Oxidation of Carbohydrates in an Efficient Electrochemical Energy Converter: Cogenerating Organic Electrosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaovi Holade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Servat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teko Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudia Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Clémence Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (3), pp.252 - 263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201501593⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00486⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02176321v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific Anti-Leukemic Activity of the Peptide Warnericin RK and Analogues and Visualization of Their Effect on Cancer Cells by Chemical Raman Imaging.</w:t>
               </w:r>
@@ -3810,51 +3810,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01427916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to: Surface functionalization by covalent immobilization of an innovative carvacrol derivative to avoid fungal biofilm formation</w:t>
+                <w:t xml:space="preserve">Surface functionalization by covalent immobilization of an innovative carvacrol derivative to avoid fungal biofilm formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Legigan</w:t>
@@ -3868,261 +3868,257 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Humblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Papot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMB Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 5 (1), pp.56. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13568-015-0141-4⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 5 (1), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13568-014-0091-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206241v1</w:t>
+                <w:t xml:space="preserve">hal-01143973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfactin from Bacillus subtilis displays an unexpected anti-Legionella activity.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of amino acid substitution in the staphylococcal peptides warnericin RK and PSMα on their anti-Legionella and hemolytic activities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Augenstreich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Bigot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+                <w:t xml:space="preserve">Sophie Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 99 (12), pp.5083-93. </w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 405 (1-2), pp.159-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00253-014-6317-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11010-015-2407-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427421v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface functionalization by covalent immobilization of an innovative carvacrol derivative to avoid fungal biofilm formation</w:t>
+                <w:t xml:space="preserve">Erratum to: Surface functionalization by covalent immobilization of an innovative carvacrol derivative to avoid fungal biofilm formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Legigan</w:t>
@@ -4136,1078 +4132,1082 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Humblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Papot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMB Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 5 (1), pp.9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13568-014-0091-2⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 5 (1), pp.56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13568-015-0141-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01143973v1</w:t>
+                <w:t xml:space="preserve">hal-01206241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of amino acid substitution in the staphylococcal peptides warnericin RK and PSMα on their anti-Legionella and hemolytic activities.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surfactin from Bacillus subtilis displays an unexpected anti-Legionella activity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Verdon</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lecomte</w:t>
+                <w:t xml:space="preserve">Renaud Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 405 (1-2), pp.159-67. </w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 99 (12), pp.5083-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11010-015-2407-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00253-014-6317-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427423v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-grafting of antiadhesive and antimicrobial agents onto UV-micropatterned copper surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potent antimicrobial peptides against Legionella pneumophila and its environmental host, Acanthamoeba castellanii.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessie Peyre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Humblot</w:t>
+                <w:t xml:space="preserve">Sandra Casale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Méthivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2015.11.025⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 99 (11), pp.4879-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-015-6381-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01564034v1</w:t>
+                <w:t xml:space="preserve">hal-01427428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potent antimicrobial peptides against Legionella pneumophila and its environmental host, Acanthamoeba castellanii.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
+                <w:t xml:space="preserve">Co-grafting of antiadhesive and antimicrobial agents onto UV-micropatterned copper surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Humblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Méthivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 136, pp.1120 - 1130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2015.11.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00253-015-6381-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01427428v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Antimicrobial Activity and Safety Aspect of E nterococcus Italicus GGN 10 Strain Isolated from T unisian Bovine Raw Milk</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Immunological detection of Phaeoacremonium aleophilum, a fungal pathogen found in esca disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette Fleurat-Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Luini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jfs.12126⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 139 (1), pp.137 - 150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-013-0372-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04435425v1</w:t>
+                <w:t xml:space="preserve">hal-01427353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of temperature variations on toxic effects of the polypeptides secreted by Phaeoacremonium aleophilum</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of Antimicrobial Activity and Safety Aspect of E nterococcus Italicus GGN 10 Strain Isolated from T unisian Bovine Raw Milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Necima Gaaloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Ben Braiek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Arthur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Cavera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pmpp.2014.06.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (4), pp.300-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfs.12126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427371v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cystic fibrosis bronchial epithelial cells are lipointoxicated by membrane palmitate accumulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie-Anne Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linette Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie-Anne Payet</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caroline Norez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (2), pp.e89044. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0089044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00990346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunological detection of Phaeoacremonium aleophilum, a fungal pathogen found in esca disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of temperature variations on toxic effects of the polypeptides secreted by Phaeoacremonium aleophilum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pontini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Fleurat-Lessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Estelle Luini</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Béré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Roblin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 87, pp.51 - 58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pmpp.2014.06.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10658-013-0372-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01427353v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra-amoeba multiplication induces chemotaxis and biofilm colonization and formation for legionella.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5319,51 +5319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Chaftar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jarraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5548,51 +5548,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saturated fatty acids alter the late secretory pathway by modulating membrane properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie-Anne Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5708,51 +5708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrienne Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Héchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5818,291 +5818,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00763552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Antitumor Efficacy of a β-Glucuronidase-Responsive Albumin-Binding Prodrug of Doxorubicin.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Legigan</w:t>
+                <w:t xml:space="preserve">Co-grafting of amino-poly(ethylene glycol) and Magainin I on a TiO2 surface: tests of antifouling and antibacterial activities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
+                <w:t xml:space="preserve">V. Humblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Renoux</w:t>
+                <w:t xml:space="preserve">C. Méthivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Tranoy-Opalinski</w:t>
+                <w:t xml:space="preserve">J.M. Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Monvoisin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C.-M. Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 55 (9), pp.4516-20. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116, pp.13839-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jm300348r⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp305597y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00710692v1</w:t>
+                <w:t xml:space="preserve">hal-00808576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-grafting of amino-poly(ethylene glycol) and Magainin I on a TiO2 surface: tests of antifouling and antibacterial activities.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessie Peyre</w:t>
+                <w:t xml:space="preserve">Synthesis and Antitumor Efficacy of a β-Glucuronidase-Responsive Albumin-Binding Prodrug of Doxorubicin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Legigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Humblot</w:t>
+                <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Méthivier</w:t>
+                <w:t xml:space="preserve">Brigitte Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Berjeaud</w:t>
+                <w:t xml:space="preserve">Isabelle Tranoy-Opalinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.-M. Pradier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Monvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 116, pp.13839-47. </w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55 (9), pp.4516-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp305597y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jm300348r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808576v1</w:t>
+                <w:t xml:space="preserve">hal-00710692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of antibiofilm surfaces functionalized with antifungal-cyclodextrin inclusion complexes.</w:t>
               </w:r>
@@ -6127,64 +6127,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Humblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turpin Frédéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Marie Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Immunology and Medical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.257-269. </w:t>
@@ -6248,51 +6248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Mondamert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Labanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berjeaud Jean-Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6684,51 +6684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Humblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Marie Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 89 (3), pp.623-634. </w:t>
@@ -6804,51 +6804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 37 (4), pp.380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6933,51 +6933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Humblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Marie Pradier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 84 (2), pp.301-309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7163,346 +7163,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00580625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial-based additives for the production of artificial snow: What are the risks to human health?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inhibitory effects of polypeptides secreted by the grapevine pathogens Phaeomoniella chlamydospora and Phaeoacremonium aleophilum on plant cell activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Luini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette Fleurat-Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Lagriffoul</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Ballet</w:t>
+                <w:t xml:space="preserve">Laëtitia Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2010.01.009⟩</w:t>
+              <w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 74, pp.403-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pmpp.2010.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00558461v1</w:t>
+                <w:t xml:space="preserve">hal-00691455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibitory effects of polypeptides secreted by the grapevine pathogens Phaeomoniella chlamydospora and Phaeoacremonium aleophilum on plant cell activities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierrette Fleurat-Lessard</w:t>
+                <w:t xml:space="preserve">Bacterial-based additives for the production of artificial snow: What are the risks to human health?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lagriffoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Rousseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Roblin</w:t>
+                <w:t xml:space="preserve">Rafik Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pmpp.2010.06.007⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 408 (7), pp.1659-1666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2010.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00691455v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosis of grapevine esca disease by immunological detection of Phaeomoniella chlamydospora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Fleurat-Lessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Luini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7690,303 +7690,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00492181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a new method for the detection of lactic acid bacteria capable of protecting ham against Enterobacteriaceae</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">δ-hemolysin, an update on a membrane-interacting peptide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Héchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1472-765X.2009.02590.x⟩</w:t>
+              <w:t xml:space="preserve">Peptides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (4), pp.817-823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.peptides.2008.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04435287v1</w:t>
+                <w:t xml:space="preserve">hal-04435281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">δ-hemolysin, an update on a membrane-interacting peptide</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of a new method for the detection of lactic acid bacteria capable of protecting ham against Enterobacteriaceae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Héquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Laffitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Brocail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Aucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cenatiempo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peptides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.peptides.2008.12.017⟩</w:t>
+              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (6), pp.668-674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1472-765X.2009.02590.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04435281v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The antibacterial activity of Magainin I immobilized onto mixed thiols Self-Assembled Monolayers</w:t>
               </w:r>
@@ -8131,77 +8131,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungal biofilm inhibition by a component naturally produced by Candida albicans yeasts growing as a biofilm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 31 (2), pp.166-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8241,432 +8241,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification and characterisation of bacteriocins produced by Enterococcus faecium from Tunisian rigouta cheese</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Lipid-mediated Quality Control Process in the Golgi Apparatus in Yeast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Ghrairi</w:t>
+                <w:t xml:space="preserve">Laëtitia Bonifait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Frere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.M. Berjeaud</w:t>
+                <w:t xml:space="preserve">Parissa Alimardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Manai</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 19 (2), pp.162-169. </w:t>
+              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19, pp.807-821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2007.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1091/mbc.e07-06-0600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04435194v1</w:t>
+                <w:t xml:space="preserve">hal-00273760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro activity of terpenes against Candida biofilms.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Purification and characterisation of bacteriocins produced by Enterococcus faecium from Tunisian rigouta cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ghrairi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Dalleau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Estelle Cateau</w:t>
+                <w:t xml:space="preserve">J. Frere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Bergès</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Imbert</w:t>
+                <w:t xml:space="preserve">M. Manai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 31 (6), pp.572-6. </w:t>
+              <w:t xml:space="preserve">Food Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19 (2), pp.162-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2008.01.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2007.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492340v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lipid-mediated Quality Control Process in the Golgi Apparatus in Yeast</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vitro activity of terpenes against Candida biofilms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Bonifait</w:t>
+                <w:t xml:space="preserve">Stéphanie Dalleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31 (6), pp.572-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2008.01.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1091/mbc.e07-06-0600⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00273760v1</w:t>
+                <w:t xml:space="preserve">hal-00492340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of anti-Legionella activity of warnericin RK and delta-lysin I from Staphylococcus warneri</w:t>
               </w:r>
@@ -9095,51 +9095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Benzakour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berjeaud Jean-Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9341,90 +9341,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactococcin MMT24, a novel two-peptide bacteriocin produced by Lactococcus lactis isolated from rigouta cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ghrairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Manai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 105 (3), pp.389-398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9864,90 +9864,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antilisterial activity of lactic acid bacteria isolated from rigouta, a traditional Tunisian cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ghrairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Manai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Frere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 97 (3), pp.621-628. </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10007,64 +10007,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fremaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cenatiempo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 68 (12), pp.6416-6420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10124,51 +10124,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fremaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cenatiempo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10253,64 +10253,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fremaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cenatiempo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 66 (4), pp.1744-1748. </w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10357,51 +10357,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the mesB Gene and Expression of Bacteriocins by Leuconostoc mesenteroides Y105</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Héchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berjeaud Jean-Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Cenatiempo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10473,51 +10473,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterologous expression of the bacteriocin mesentericin Y105 using the dedicated transport system and the general secretion pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randy Worobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10629,64 +10629,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tiennault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cenatiempo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 80 (4), pp.289-293. </w:t>
@@ -11013,51 +11013,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereocontrolled total synthesis of leukotriene B4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Avignon-Tropis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pougny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11159,51 +11159,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of remote site fragmentation for the characterization of 2,3 unsaturated fatty acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Promé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11431,51 +11431,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082452v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Moyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Roblin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2025.109680" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116613v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roukaya Al Haj Ishak Al Ali" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mondamert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Jandry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11061375" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032855v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Halwani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Nassif" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-022-10671-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516899v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Thiroux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alafaci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izelenn Dufour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49426-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384104v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vill&#233;ger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2023.1292233" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075862v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Luini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain La Camera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thibault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-023-03544-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398013v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Al Badany" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wqrj.2023.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04033382v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz El Houari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Ecale" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Crapart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laparre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.828359" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03777008v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissande Louis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey David" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10091788" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182018v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Herran" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gr&#232;ve" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Bertaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab032" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119800v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michonneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Fleurat&#8208;lessard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cantereau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13322" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182038v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Laparre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manilduth Ramnath" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2020.102314" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517052v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Corre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouteiller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Khalil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ginevra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00404-21" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326598v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Beaubert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delafont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9071526" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-02505077v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J&#233;gou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Andr&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Croitoru" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60829-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491434v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meg Rouxel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Barthe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Juin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2020.108798" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021726v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Becking" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Delaunay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braquart-Varnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11010093" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057148v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larignon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2018.10.016" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254422v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasthasia Legrand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03360" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935852v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paillard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine van Dillen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens7040092" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810041v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Octave" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Faucher" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2018.05.024" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176315v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Loiseau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Portier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Schlusselhuber" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Depayras" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/8194368" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657407v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Ranc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Carpentier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;titia B&#233;raud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Descours" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2017.06.013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513797v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoud Samah" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifi Fatah" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berjeaud Jean-Marc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellou-Ta&#238;ri Safia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laraba-Djebari Fatima" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2017.04.018" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687175v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi Holade" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Servat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teko Napporn" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Morais" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201501593" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C6DPB61P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176321v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00486" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437455v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Augenstreich" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marchand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hart&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Garcia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0162007" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427916v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coutos-Th&#233;venot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Rodier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01484" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01206241v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Gharbi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Legigan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Humblot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Papot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Imbert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13568-015-0141-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427421v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bigot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-6317-z" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01143973v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13568-014-0091-2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427423v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Marchand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecomte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11010-015-2407-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01564034v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Peyre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;thivier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Pradier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2015.11.025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W93H34GM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427428v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casale" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-6381-z" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435425v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Necima Gaaloul" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Braiek" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Berjeaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Arthur" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Cavera" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfs.12126" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KK8P2R1R-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427371v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pontini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile B&#233;r&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2014.06.002" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CK13NF48-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990346v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Payet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linette Kadri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giraud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Norez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089044" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427353v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-013-0372-7" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934554v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Frere" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077875" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820257v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Ghrairi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Chaftar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jarraud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hani" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2013.01.002" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934689v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Migaw" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanath Belguesmia" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Choiset" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-013-1535-6" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990166v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pineau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen C R Snyder" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Colas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Moussa" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tra.12117" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763552v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girardin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H&#233;chard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-012-4417-1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-21TRW2VP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710692v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Clarhaut" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Renoux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tranoy-Opalinski" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Monvoisin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm300348r" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00808576v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Humblot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;thivier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Berjeaud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-M. Pradier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp305597y" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707695v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turpin Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-695X.2012.00932.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435327v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rapenne" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Crou&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2009.779" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715761v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gely-Pernot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Coronas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Harnois" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Prestoz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandairon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.1045" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715789v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchand" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verdon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacombe" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crapart" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. H&#233;chard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2011.01.025" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XZPLGCZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602954v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabrice Yala" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thebault" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hequet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-010-2930-7" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7HCRMN4P-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679595v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cateau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2010.12.016" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58N49JB2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602940v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2011.01.012" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6VSWC7G-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580625v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Sahr" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ferreira" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lacombe" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2010.12.011" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HJV0CWH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558461v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagriffoul" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudenne" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Absi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ballet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.01.009" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691455v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Rousseau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2010.06.007" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K36C40F8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691447v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0238.2010.00106.x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492181v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2009.00903.x" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435287v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H&#233;quet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laffitte" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brocail" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Aucher" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cenatiempo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2009.02590.x" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435281v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2008.12.017" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKGLV581-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435299v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kada Boukerma" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2009.03.025" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMFN206N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419102v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2007.10.004" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVF95V9R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435194v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ghrairi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frere" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manai" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2007.03.003" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51RG39DX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492340v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dalleau" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berg&#232;s" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2008.01.028" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWP3LKF3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273760v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bonifait" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parissa Alimardani" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.e07-06-0600" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435271v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2008.01.017" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJT8SBML-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435182v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laffitte" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Simon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel de Sousa-Caetano" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thomas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2006.07.016" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTHRD54Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435154v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rivi&#232;re" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence M&#233;nard Szczebara" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fr&#232;re" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2005.04.008" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8W5NGV0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078120v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Agasse" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Benzakour" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roger" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2006.04739.x" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0CJ9JH37-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434613v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Aucher" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.6.2218-2223.2005" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434625v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fr&#232;re" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2005.04.019" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MR1FC1Z3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434621v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hechard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ferraz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruneteau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Steinert" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2005.03.046" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434274v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fremaux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dalet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cenatiempo" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1097(04)00011-4" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434607v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Morisset" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marion" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.8.4672-4680.2004" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434262v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2004.02347.x" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434249v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fremaux" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.12.6416-6420.2002" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434229v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Berjeaud" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-001-0833-3" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JND9MMZQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434217v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guyonnet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.66.4.1744-1748.2000" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434205v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002849900457" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z9SX42P9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434191v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Biet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Worobo" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-144-10-2845" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434096v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ottavi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tiennault" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maftah" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0300-9084(98)80069-2" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKW25KJD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929469v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Cenatiempo" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Berjeaud" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Biet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fremaux" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hechard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:19961-215" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177445v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Venisse" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chaurand" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gilleron" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Puzo" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9258(18)31404-2" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434165v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avignon-Tropis" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pougny" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Frechard-Ortuno" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillerm" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo00028a046" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MNML2MBD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434128v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couderc" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prom&#233;" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.1290050210" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DLJ7GXGD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082452v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Moyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Roblin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2025.109680" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116613v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roukaya Al Haj Ishak Al Ali" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mondamert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Jandry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11061375" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032855v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Halwani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Nassif" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-022-10671-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516899v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Thiroux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alafaci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izelenn Dufour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49426-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075862v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Luini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain La Camera" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thibault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-023-03544-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384104v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vill&#233;ger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2023.1292233" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398013v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Al Badany" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wqrj.2023.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04033382v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz El Houari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Ecale" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Crapart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laparre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.828359" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03777008v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissande Louis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey David" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10091788" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182018v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Herran" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gr&#232;ve" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Bertaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab032" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119800v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michonneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Fleurat&#8208;lessard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cantereau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13322" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517052v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Corre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouteiller" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Khalil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ginevra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00404-21" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182038v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Laparre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manilduth Ramnath" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2020.102314" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326598v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Beaubert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delafont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9071526" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-02505077v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J&#233;gou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Andr&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Croitoru" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60829-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491434v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meg Rouxel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Barthe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Juin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2020.108798" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021726v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Becking" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Delaunay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braquart-Varnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11010093" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057148v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larignon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2018.10.016" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254422v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasthasia Legrand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03360" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935852v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paillard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine van Dillen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens7040092" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810041v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Octave" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Faucher" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2018.05.024" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176315v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Loiseau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Portier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Schlusselhuber" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Depayras" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/8194368" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513797v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoud Samah" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifi Fatah" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berjeaud Jean-Marc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellou-Ta&#238;ri Safia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laraba-Djebari Fatima" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2017.04.018" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657407v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Ranc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Carpentier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;titia B&#233;raud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Descours" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2017.06.013" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176321v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00486" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687175v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi Holade" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Servat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teko Napporn" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Morais" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201501593" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C6DPB61P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437455v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Augenstreich" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marchand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hart&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Garcia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0162007" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427916v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coutos-Th&#233;venot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Rodier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01484" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01143973v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Gharbi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Legigan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Humblot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Papot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13568-014-0091-2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427423v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Marchand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecomte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11010-015-2407-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01206241v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Imbert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13568-015-0141-4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427421v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bigot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-6317-z" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427428v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casale" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;thivier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-6381-z" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01564034v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Peyre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Pradier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2015.11.025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W93H34GM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427353v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-013-0372-7" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435425v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Necima Gaaloul" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Braiek" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Berjeaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Arthur" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Cavera" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfs.12126" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KK8P2R1R-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990346v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Payet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linette Kadri" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giraud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Norez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089044" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427371v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pontini" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile B&#233;r&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2014.06.002" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CK13NF48-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934554v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Frere" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077875" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820257v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Ghrairi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Chaftar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jarraud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hani" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2013.01.002" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934689v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Migaw" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanath Belguesmia" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Choiset" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-013-1535-6" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990166v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pineau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen C R Snyder" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Colas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Moussa" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tra.12117" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763552v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girardin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H&#233;chard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-012-4417-1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-21TRW2VP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00808576v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Humblot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;thivier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Berjeaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-M. Pradier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp305597y" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710692v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Clarhaut" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Renoux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tranoy-Opalinski" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Monvoisin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm300348r" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707695v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turpin Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-695X.2012.00932.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435327v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rapenne" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Crou&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2009.779" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715761v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gely-Pernot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Coronas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Harnois" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Prestoz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandairon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.1045" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715789v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchand" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verdon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacombe" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crapart" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. H&#233;chard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2011.01.025" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XZPLGCZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602954v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabrice Yala" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thebault" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hequet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-010-2930-7" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7HCRMN4P-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679595v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cateau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2010.12.016" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58N49JB2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602940v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2011.01.012" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6VSWC7G-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580625v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Sahr" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ferreira" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lacombe" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2010.12.011" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HJV0CWH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691455v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Rousseau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2010.06.007" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K36C40F8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558461v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagriffoul" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudenne" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Absi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ballet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.01.009" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691447v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0238.2010.00106.x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492181v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2009.00903.x" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435281v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2008.12.017" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKGLV581-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435287v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H&#233;quet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laffitte" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brocail" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Aucher" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cenatiempo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2009.02590.x" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435299v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kada Boukerma" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2009.03.025" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMFN206N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419102v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2007.10.004" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVF95V9R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273760v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bonifait" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parissa Alimardani" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berg&#232;s" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.e07-06-0600" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435194v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ghrairi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frere" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manai" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2007.03.003" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51RG39DX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492340v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dalleau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2008.01.028" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWP3LKF3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435271v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2008.01.017" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJT8SBML-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435182v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laffitte" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Simon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel de Sousa-Caetano" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thomas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2006.07.016" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTHRD54Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435154v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rivi&#232;re" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence M&#233;nard Szczebara" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fr&#232;re" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2005.04.008" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8W5NGV0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078120v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Agasse" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Benzakour" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roger" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2006.04739.x" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0CJ9JH37-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434613v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Aucher" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.6.2218-2223.2005" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434625v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fr&#232;re" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2005.04.019" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MR1FC1Z3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434621v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hechard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ferraz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruneteau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Steinert" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2005.03.046" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434274v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fremaux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dalet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cenatiempo" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1097(04)00011-4" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434607v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Morisset" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marion" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.8.4672-4680.2004" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434262v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2004.02347.x" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434249v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fremaux" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.12.6416-6420.2002" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434229v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Berjeaud" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-001-0833-3" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JND9MMZQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434217v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guyonnet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.66.4.1744-1748.2000" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434205v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002849900457" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z9SX42P9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434191v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Biet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Worobo" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-144-10-2845" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434096v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ottavi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tiennault" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maftah" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0300-9084(98)80069-2" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKW25KJD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929469v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Cenatiempo" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Berjeaud" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Biet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fremaux" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hechard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:19961-215" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177445v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Venisse" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chaurand" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gilleron" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Puzo" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9258(18)31404-2" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434165v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avignon-Tropis" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pougny" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Frechard-Ortuno" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillerm" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo00028a046" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MNML2MBD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434128v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couderc" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prom&#233;" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.1290050210" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DLJ7GXGD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>