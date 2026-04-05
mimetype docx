--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -135,51 +135,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -303,3685 +303,4087 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution de la consultation citoyenne dans les travaux du comité directeur pour la gestion des situations post-accidentelles (CODIRPA)</w:t>
+                <w:t xml:space="preserve">Science citoyenne et radioactivité : défis et opportunités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Gabillaud-Poillion</w:t>
+                <w:t xml:space="preserve">Evelyne Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Reuter</w:t>
+                <w:t xml:space="preserve">Ghislain Darley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rivière</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christine Lajouanine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radioprotection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/radiopro/2025011⟩</w:t>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ers.2026.1916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05448374v1</w:t>
+                <w:t xml:space="preserve">hal-05559661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual dimorphism in 137Cs accumulation after chronic low dose exposure in mice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The measurement activities of the non-profit organization Fukushima dialogue in Japan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloe Brizais</w:t>
+                <w:t xml:space="preserve">R. Ando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Bachelot</w:t>
+                <w:t xml:space="preserve">J. Lochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Broggio</w:t>
+                <w:t xml:space="preserve">Y. Lheureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Elie</w:t>
+                <w:t xml:space="preserve">D. Sasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15, pp.38365. </w:t>
+              <w:t xml:space="preserve">Radioprotection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 61 (1), pp.13-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-22162-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/radiopro/2025047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05348272v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les niveaux de référence diagnostiques en imagerie médicale : des exigences pour l’optimisation de la radioprotection des patients</w:t>
+                <w:t xml:space="preserve">La revue Radioprotection, 60 ans déjà !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouchra Habib Geryes</w:t>
+                <w:t xml:space="preserve">J.M. Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Lebaron-Jacobs</w:t>
+                <w:t xml:space="preserve">M. Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Mercat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
+                <w:t xml:space="preserve">Valérie Chambrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Bourguignon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Habib Geryes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lebaron-Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radioprotection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 60 (4), pp.294-296. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/radiopro/2025043⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 61 (1), pp.4-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/radiopro/2025049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05448402v1</w:t>
+                <w:t xml:space="preserve">hal-05562103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une dialectique récurrente : des dangers aux risques des expositions aux rayonnements ionisants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Les niveaux de référence diagnostiques en imagerie médicale : des exigences pour l’optimisation de la radioprotection des patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Habib Geryes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lebaron-Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mercat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bourguignon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radioprotection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 59 (4), pp.250 - 255. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/radiopro/2024038⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 60 (4), pp.294-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/radiopro/2025043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">irsn-04672426v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute Radiation Effects, the H-ARS in the Non-human Primate: A Review and New Data for the Cynomolgus Macaque with Reference to the Rhesus Macaque</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’évolution de la consultation citoyenne dans les travaux du comité directeur pour la gestion des situations post-accidentelles (CODIRPA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gabillaud-Poillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Reuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/HP.0000000000001442⟩</w:t>
+              <w:t xml:space="preserve">Radioprotection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60 (4), pp.328-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/radiopro/2025011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508551v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-exposure to internal and external radiation alters cesium biokinetics and retention in mice</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sexual dimorphism in 137Cs accumulation after chronic low dose exposure in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Legendre</w:t>
+                <w:t xml:space="preserve">Helene Quelquejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Cochard</w:t>
+                <w:t xml:space="preserve">Chloe Brizais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bachelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Broggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Radiological Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6498/ab7b43⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, pp.38365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-22162-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02869303v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05348272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HUMANE ENDPOINTS IN SEVERE IRRADIATION EXPERIMENTS USING NON-HUMAN PRIMATES: A RETROSPECTIVE ANALYSIS.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dudoignon</w:t>
+                <w:t xml:space="preserve">Une dialectique récurrente : des dangers aux risques des expositions aux rayonnements ionisants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Laboratory Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23675/sjlas.v46i1.989⟩</w:t>
+              <w:t xml:space="preserve">Radioprotection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 59 (4), pp.250 - 255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/radiopro/2024038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03129414v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04672426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Dosimetry in Alpha Therapy : Microlocalisation of 223Ra in Mouse Models of Metastasis from Prostate Cancer and Renal Cell Carcinoma</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acute Radiation Effects, the H-ARS in the Non-human Primate: A Review and New Data for the Cynomolgus Macaque with Reference to the Rhesus Macaque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Saï-Maurel</w:t>
+                <w:t xml:space="preserve">Ann M Farese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Franck</w:t>
+                <w:t xml:space="preserve">Michel Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire de Labriolle-Vaylet</w:t>
+                <w:t xml:space="preserve">Francis Herodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Desbrée</w:t>
+                <w:t xml:space="preserve">Karla D Thrall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Imaging and Radiation Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Health Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 121 (4), pp.304-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/HP.0000000000001442⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02340727v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of population radiation exposure at the edge of the exclusion zone 32 years after the chernobyl accident: methods and preliminary results.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">HUMANE ENDPOINTS IN SEVERE IRRADIATION EXPERIMENTS USING NON-HUMAN PRIMATES: A RETROSPECTIVE ANALYSIS.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wataru Naito</w:t>
+                <w:t xml:space="preserve">Sophie Ancelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nastya Shkliarava</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Delphine Denais Lalieve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dudoignon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radioprotection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/radiopro/2019041⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Laboratory Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23675/sjlas.v46i1.989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635751v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hto, Tritiated Amino Acid Exposure and External Exposure Induce Differential Effects on Hematopoiesis and Iron Metabolism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Co-exposure to internal and external radiation alters cesium biokinetics and retention in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line Manens</w:t>
+                <w:t xml:space="preserve">Raphael Bo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Culeux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Victor Magneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-56453-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Radiological Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40, pp.504-519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6498/ab7b43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02444481v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of rodes software to experimental biokinetic data for dose assessment in mice and rats</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of Dosimetry in Alpha Therapy : Microlocalisation of 223Ra in Mouse Models of Metastasis from Prostate Cancer and Renal Cell Carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Autret</w:t>
+                <w:t xml:space="preserve">Nadia Benabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Balvay</w:t>
+                <w:t xml:space="preserve">Catherine Saï-Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Desbree</w:t>
+                <w:t xml:space="preserve">Didier Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Labriolle-Vaylet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Desbrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Radiological Protection</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Medical Imaging and Radiation Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50, pp.S10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02553806v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02340727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA damage induced by Strontium-90 exposure at low concentrations in mesenchymal stromal cells The functional consequences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Musilli</w:t>
+                <w:t xml:space="preserve">Assessment of population radiation exposure at the edge of the exclusion zone 32 years after the chernobyl accident: methods and preliminary results.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Nicolas</w:t>
+                <w:t xml:space="preserve">Mélanie Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. El Ali</w:t>
+                <w:t xml:space="preserve">Pascal Croüail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Orellana-Moreno</w:t>
+                <w:t xml:space="preserve">Wataru Naito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Grand</w:t>
+                <w:t xml:space="preserve">Nastya Shkliarava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7, pp.41580. </w:t>
+              <w:t xml:space="preserve">Radioprotection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54 (4), pp.247-257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep41580⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/radiopro/2019041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02546116v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What's next in Radioprotection ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hto, Tritiated Amino Acid Exposure and External Exposure Induce Differential Effects on Hematopoiesis and Iron Metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bourguignon</w:t>
+                <w:t xml:space="preserve">Dimitri Kereselidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bérard</w:t>
+                <w:t xml:space="preserve">Line Manens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Bertho</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Culeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Magneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radioprotection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/radiopro/2017006⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.19919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-56453-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02546103v1</w:t>
+                <w:t xml:space="preserve">hal-02444481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radioprotection quel avenir ?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Application of rodes software to experimental biokinetic data for dose assessment in mice and rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Miloudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Balvay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Desbree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radioprotection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/radiopro/2017007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Radiological Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (3), pp.564-583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6498/aa6732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02546122v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concerted Uranium Research in Europe (CURE): Toward a collaborative project integrating dosimetry, epidemiology and radiobiology to study the effects of occupational uranium exposure</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DNA damage induced by Strontium-90 exposure at low concentrations in mesenchymal stromal cells The functional consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Blanchardon</w:t>
+                <w:t xml:space="preserve">S. Musilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Giussani</w:t>
+                <w:t xml:space="preserve">N. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. El Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Orellana-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Radiological Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0952-4746/36/2/319⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.41580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep41580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03121953v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic exposure of adult, postnatal and in utero rat models to low-dose 137Cesium Impact on circulating biomarkers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What's next in Radioprotection ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mercat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Radiation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jrr/rrw067⟩</w:t>
+              <w:t xml:space="preserve">Radioprotection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 (1), pp.21-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/radiopro/2017006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559819v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected lack of deleterious effects of uranium on physiological systems following a chronic oral intake in adult rat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radioprotection quel avenir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Dublineau</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Mercat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMed Research International </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 2014, pp.81989. </w:t>
+              <w:t xml:space="preserve">Radioprotection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 (1), pp.13-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2014/181989⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/radiopro/2017007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03118948v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroimmune response and sleep studies after whole body irradiation with high-LET particles</w:t>
+                <w:t xml:space="preserve">Concerted Uranium Research in Europe (CURE): Toward a collaborative project integrating dosimetry, epidemiology and radiobiology to study the effects of occupational uranium exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Marquette</w:t>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mathieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
+                <w:t xml:space="preserve">M. Gomolka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Galonnier</w:t>
+                <w:t xml:space="preserve">R. Haylock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Wysoki</w:t>
+                <w:t xml:space="preserve">Eric Blanchardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giussani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Space Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.asr.2009.01.040⟩</w:t>
+              <w:t xml:space="preserve">Journal of Radiological Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (2), pp.319-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0952-4746/36/2/319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00421403v1</w:t>
+                <w:t xml:space="preserve">hal-03121953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial evaluation and follow-up of acute radiation syndrome in two patients from the Dakar accident</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.M. Bertho</w:t>
+                <w:t xml:space="preserve">Chronic exposure of adult, postnatal and in utero rat models to low-dose 137Cesium Impact on circulating biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Manens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Roy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Souidi</w:t>
+                <w:t xml:space="preserve">S. Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Benderitter</w:t>
+                <w:t xml:space="preserve">P. Lestaevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bey</w:t>
+                <w:t xml:space="preserve">Y. Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomarkers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 14 (2), pp.94-102. </w:t>
+              <w:t xml:space="preserve">Journal of Radiation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (6), pp.607-619. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13547500902773904⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jrr/rrw067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02985066v1</w:t>
+                <w:t xml:space="preserve">hal-02559819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rapid multiparametric method for victim triage in cases of accidental protracted irradiation or delayed analysis</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Unexpected lack of deleterious effects of uranium on physiological systems following a chronic oral intake in adult rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Dublineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Souidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lestaevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1259/bjr/49063618⟩</w:t>
+              <w:t xml:space="preserve">BioMed Research International </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2014, pp.81989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2014/181989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02993495v1</w:t>
+                <w:t xml:space="preserve">hal-03118948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New biological indicators to evaluate and monitor radiation-induced damage: An accident case report</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Guéguen</w:t>
+                <w:t xml:space="preserve">Neuroimmune response and sleep studies after whole body irradiation with high-LET particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Galonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wysoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1667/RR1259.1⟩</w:t>
+              <w:t xml:space="preserve">Advances in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44, pp.934-941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asr.2009.01.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03002305v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00421403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renal anemia induced by chronic ingestion of depleted uranium in rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Line Grandcolas</w:t>
+                <w:t xml:space="preserve">Initial evaluation and follow-up of acute radiation syndrome in two patients from the Dakar accident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Souidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benderitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/toxsci/kfn052⟩</w:t>
+              <w:t xml:space="preserve">Biomarkers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 14 (2), pp.94-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13547500902773904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659041v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone marrow stromal cells spontaneously produce Flt3-ligand: Influence of ionizing radiations and cytokine stimulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">A rapid multiparametric method for victim triage in cases of accidental protracted irradiation or delayed analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Stefani</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09553000802029928⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 82 (981), pp.764-770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1259/bjr/49063618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03105040v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Flt3 ligand to evaluate residual hematopoiesis after heterogeneous irradiation in mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Thierry</w:t>
+                <w:t xml:space="preserve">Renal anemia induced by chronic ingestion of depleted uranium in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanaâ Berradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dudoignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1667/RR0568.1⟩</w:t>
+              <w:t xml:space="preserve">Toxicological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 103 (2), pp.397-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/toxsci/kfn052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03029102v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Follow-Up of Stable Chromosomal Aberrations in Gamma-Ray Irradiated Non-human Primates</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. Jacquet</w:t>
+                <w:t xml:space="preserve">Bone marrow stromal cells spontaneously produce Flt3-ligand: Influence of ionizing radiations and cytokine stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Delbos</w:t>
+                <w:t xml:space="preserve">C. Demarquay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mouiseddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Douenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Stefani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">international jouurnal of radiation biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09553000600840930⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 84 (8), pp.659-667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09553000802029928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-00177649v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03105040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation-induced increase in plasma Flt3 ligand concentration in mice: Evidence for the implication of several cell types</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N.-C. Gorin</w:t>
+                <w:t xml:space="preserve">New biological indicators to evaluate and monitor radiation-induced damage: An accident case report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Souidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benderitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 163 (4), pp.408-417. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1667/RR3340⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 169 (5), pp.543-550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1667/RR1259.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03031153v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma Flt-3 ligand concentration correlated with radiation-induced bone marrow damage during local fractionated radiotherapy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Use of Flt3 ligand to evaluate residual hematopoiesis after heterogeneous irradiation in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Demarquay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Frick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">I. Muresan-Kloos</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dudoignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0360-3016(03)00584-4⟩</w:t>
+              <w:t xml:space="preserve">Radiation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 166 (3), pp.504-511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1667/RR0568.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03051676v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Follow-Up of Stable Chromosomal Aberrations in Gamma-Ray Irradiated Non-human Primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Sorokine-Durm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Delbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">international jouurnal of radiation biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 82 (7), pp.493-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09553000600840930⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-00177649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radiation-induced increase in plasma Flt3 ligand concentration in mice: Evidence for the implication of several cell types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Demarquay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Frick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.-C. Gorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radiation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 163 (4), pp.408-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1667/RR3340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plasma Flt-3 ligand concentration correlated with radiation-induced bone marrow damage during local fractionated radiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Belkacémi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Frick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Muresan-Kloos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 57 (2), pp.508-515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0360-3016(03)00584-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mesenchymal stem cells home to injured tissues when co-infused with hematopoietic cells to treat a radiation-induced multi-organ failure syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morad Bensidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Fouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randell Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Gene Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 5 (12), pp.1028-1038. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jgm.452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03051667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3991,1838 +4393,1838 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolution of citizen participation in the work of CODIRPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gabillaud-Poillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Reuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRP 2025: The 8th International Symposium on the System of Radiological Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Commission on Radiological Protection (ICRP), Oct 2025, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OpenRadiation: a collaborative project to measure radioactivity by and for citizen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Bottollier Depois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Darley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lajouanine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Citizen Science in Radioactivity Measurement: Empowering Europeans for Better Environmental Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Autorité de Sûreté nucléaire et de Radioprotection - ASNR (France), Jun 2025, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolution of citizen participation in the work of CODIRPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gabillaud-Poillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Reuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NERIS workshop 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NERIS Platform, Sep 2025, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The measurement activities of the Non-Profit Organisation Fukushima Dialogue 13 years after the nuclear accident.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryoko Ando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daiki Sasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lheureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRP 2025: The 8th International Symposium on the System of Radiological Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Commission on Radiological Protection (ICRP), Oct 2025, Abu Dabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">18F-FDG Labelling in Cell-Tracking PET Studies: Calculation of the Precise Absorbed Dose Deposited to Cell Nucleus and Correlation to in Vitro Biological Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Truillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint AAPM/COMP meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Vancouver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04022217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface: The 12 th International Conference on Health Effects of Incorporated Radionuclides HEIR 2018</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Une approche de science participative en territoire contamine : analyse des commentaires de participants et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croüail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Mostovenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Simon Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th International Conference on Health Effects of Incorporated Radionuclides HEIR 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès National de la Société Française de Radioprotection, SFRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, LA ROCHELLE, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04728429v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Follow-up of contamination of foodstufs in a belarussian village during 25 years</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">A citizen science approach for dose rate mapping in a contaminated territory: dose rate results, analysis of participants’ comments and perstectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croüail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Mostovenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Simon Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Congress of Radiation Research - ICRR 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">RICOMET, Social Sciences and Humanities in Ionising Radiation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03586751v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche de science participative pour la mesure du debit de dose ambiant dans un village biélorusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croüail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Mostovenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Simon Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Bertho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National de la Société Française de Radioprotection, SFRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, LA ROCHELLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal exposure in post-accidental situations: a multi-pollution to take into account?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Marc Bertho</w:t>
+                <w:t xml:space="preserve">Preface: The 12 th International Conference on Health Effects of Incorporated Radionuclides HEIR 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Menetrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Congress of Radiation Research, ICRR 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 12th International Conference on Health Effects of Incorporated Radionuclides HEIR 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Fontenay-aux-Roses, France. pp.01001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bioconf/20191401001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635501v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04728429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de la contamination des produits alimentaires dans un village biélorusse sur une période de 25 ans.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Follow-up of contamination of foodstufs in a belarussian village during 25 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croüail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Shklyarova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Mostovenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National de la Société Française de Radioprotection, SFRP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, LA ROCHELLE, France</w:t>
+              <w:t xml:space="preserve">16th International Congress of Radiation Research - ICRR 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03106513v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03586751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A citizen science approach for dose rate mapping in a contaminated territory: dose rate results, analysis of participants’ comments and perstectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Internal exposure in post-accidental situations: a multi-pollution to take into account?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Bertho</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie Simon Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RICOMET, Social Sciences and Humanities in Ionising Radiation Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">16th International Congress of Radiation Research, ICRR 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, MANCHESTER, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03574596v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche de science participative en territoire contamine : analyse des commentaires de participants et perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Suivi de la contamination des produits alimentaires dans un village biélorusse sur une période de 25 ans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croüail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Shklyarova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Mostovenko</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Simon Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National de la Société Française de Radioprotection, SFRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, LA ROCHELLE, France</w:t>
+              <w:t xml:space="preserve">, Jun 2019, LA ROCHELLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716881v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle modération pour la publication des résultats de mesure citoyenne de la radioactivité ?</w:t>
+                <w:t xml:space="preserve">Is there a path for citizen radiation measurement use in environmental monitoring?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dardé-Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Darley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lajouanine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès National de Radioprotection – SFRP 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, La Baule (France), France. , 2025</w:t>
+              <w:t xml:space="preserve">European Radiation Protection Week 2025 (ERPW 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, London, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05448062v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there a path for citizen radiation measurement use in environmental monitoring?</w:t>
+                <w:t xml:space="preserve">Quelle modération pour la publication des résultats de mesure citoyenne de la radioactivité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Darley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lajouanine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiation Protection Week 2025 (ERPW 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, London, United Kingdom. </w:t>
+              <w:t xml:space="preserve">15ème Congrès National de Radioprotection – SFRP 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, La Baule (France), France. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05448093v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ces citoyens qui mesurent la radioactivité de leur environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Darley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lajouanine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.u7rhqfvfa⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5832,147 +6234,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sr internal exposure outcomes on oxydative stress and senescence in bone and bone marrow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Musilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Culeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Tack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5982,409 +6384,409 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets sanitaires induits par le changement climatique sur la santé des travailleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Adam-Poupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gauquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2013-SA-0216, Anses. 2018, 240 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition aux radiofréquences et santé des enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Dore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Letertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Moati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2012-SA-0091, Anses. 2016, 274 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des risques sanitaires liés à l’utilisation du scanner corporel à ondes «millimétriques» Eqo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Agnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Drean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Letertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ndagijimana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2012-SA-0063, Anses. 2012, 53 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId228"/>
+      <w:footerReference w:type="default" r:id="rId241"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6452,51 +6854,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BDD0EDF1"/>
+    <w:nsid w:val="0E6F4362"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6683,51 +7085,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marc-bertho" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2359-1507" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05509670v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bertho" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeniya Tomkiv" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Hendrik Kruse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Bischoff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azby Brown" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6498/ae4522" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05448374v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gabillaud-Poillion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Reuter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rivi&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2025011" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05348272v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Quelquejay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Brizais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bachelot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broggio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Elie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-22162-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05448402v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Habib Geryes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lebaron-Jacobs" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mercat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bourguignon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2025043" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04672426v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Pasquier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2024038" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508551v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M Farese" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Drouet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Herodin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla D Thrall" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HP.0000000000001442" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869303v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Bertho" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magneron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Legendre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cochard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6498/ab7b43" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129414v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Denais Lalieve" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dudoignon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23675/sjlas.v46i1.989" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02340727v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benabdallah" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sa&#239;-Maurel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Franck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Labriolle-Vaylet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Desbr&#233;e" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635751v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ma&#238;tre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cro&#252;ail" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wataru Naito" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastya Shkliarava" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2019041" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444481v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kereselidze" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Manens" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Culeux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56453-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553806v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Miloudi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Locatelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Autret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Balvay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desbree" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6498/aa6732" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546116v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Musilli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nicolas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. El Ali" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Orellana-Moreno" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41580" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546103v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourguignon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;rard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bertho" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farah" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mercat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2017006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546122v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2017007" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121953v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomolka" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haylock" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchardon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giussani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0952-4746/36/2/319" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559819v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grison" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lestaevel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrr/rrw067" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118948v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dublineau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souidi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gueguen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/181989" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421403v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marquette" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathieu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galonnier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wysoki" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2009.01.040" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C98RV6DV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985066v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benderitter" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13547500902773904" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993495v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr/49063618" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002305v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR1259.1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659041v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana&#226; Berradi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mazur" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Grandcolas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfn052" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105040v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demarquay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouiseddine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Douenat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stefani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553000802029928" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029102v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Prat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frick" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dudoignon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thierry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR0568.1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-00177649v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gregoire" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Sorokine-Durm" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jacquet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Delbos" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553000600840930" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031153v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-C. Gorin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR3340" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051676v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huchet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Belkac&#233;mi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Prat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Muresan-Kloos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0360-3016(03)00584-4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PT5SG3HW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051667v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chapel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Bensidhoum" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Fouillard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randell Young" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.452" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/11338D0DCF56E09844FDD2516017A6C0C611720A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448135v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448209v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Allain" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Bottollier Depois" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Darley" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lajouanine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448232v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Reuter" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448161v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoko Ando" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiki Sasaki" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lheureux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schneider" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lochard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022217v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jacquemin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Truillet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04728429v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Menetrier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20191401001" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586751v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Maitre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Shklyarova" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Mostovenko" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635500v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Mostovenko" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simon Cornu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635501v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106513v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574596v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716881v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448062v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Claudel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448093v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dard&#233;-Filippi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447960v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Simon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.u7rhqfvfa" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05279343v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Musilli" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815275v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Lafaye" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Adam-Poupart" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Cohen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04815651v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dore" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hours" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lelong" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Letertre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Moati" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813610v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Agnani" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dor&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Drean" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ndagijimana" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marc-bertho" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2359-1507" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05509670v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bertho" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeniya Tomkiv" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Hendrik Kruse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Bischoff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azby Brown" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6498/ae4522" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05559661v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Allain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Darley" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lajouanine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lejeune" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2026.1916" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05562105v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ando" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lochard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lheureux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sasaki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2025047" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05562103v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bertho" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourguignon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chambrette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Habib Geryes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lebaron-Jacobs" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2025049" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05448402v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Habib Geryes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lebaron-Jacobs" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mercat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bourguignon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2025043" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05448374v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gabillaud-Poillion" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Reuter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rivi&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2025011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05348272v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Quelquejay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Brizais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bachelot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broggio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Elie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-22162-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04672426v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Pasquier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2024038" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508551v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M Farese" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Drouet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Herodin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla D Thrall" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HP.0000000000001442" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129414v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Bertho" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Denais Lalieve" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dudoignon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23675/sjlas.v46i1.989" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869303v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magneron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Legendre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cochard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6498/ab7b43" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02340727v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benabdallah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sa&#239;-Maurel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Franck" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Labriolle-Vaylet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Desbr&#233;e" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635751v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ma&#238;tre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cro&#252;ail" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wataru Naito" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastya Shkliarava" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2019041" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444481v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kereselidze" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Manens" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Culeux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56453-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553806v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Miloudi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Locatelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Autret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Balvay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desbree" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6498/aa6732" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546116v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Musilli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nicolas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. El Ali" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Orellana-Moreno" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41580" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546103v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;rard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mercat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2017006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546122v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2017007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121953v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomolka" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haylock" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchardon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giussani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0952-4746/36/2/319" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559819v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grison" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lestaevel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrr/rrw067" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118948v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dublineau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souidi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gueguen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/181989" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421403v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marquette" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galonnier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wysoki" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2009.01.040" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C98RV6DV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985066v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benderitter" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bey" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13547500902773904" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993495v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr/49063618" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659041v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana&#226; Berradi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mazur" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Grandcolas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfn052" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105040v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demarquay" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouiseddine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Douenat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stefani" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553000802029928" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002305v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR1259.1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029102v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Prat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frick" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dudoignon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thierry" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR0568.1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-00177649v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gregoire" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Sorokine-Durm" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jacquet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Delbos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553000600840930" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031153v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-C. Gorin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR3340" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051676v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huchet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Belkac&#233;mi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Prat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Muresan-Kloos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0360-3016(03)00584-4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PT5SG3HW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051667v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chapel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Bensidhoum" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Fouillard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randell Young" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.452" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/11338D0DCF56E09844FDD2516017A6C0C611720A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448135v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448209v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Bottollier Depois" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448232v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Reuter" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448161v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoko Ando" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiki Sasaki" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lheureux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schneider" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022217v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jacquemin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Truillet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716881v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Maitre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Mostovenko" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simon Cornu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574596v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635500v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Mostovenko" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04728429v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Menetrier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20191401001" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586751v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Shklyarova" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635501v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106513v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448093v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dard&#233;-Filippi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448062v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Claudel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447960v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Simon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.u7rhqfvfa" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05279343v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Musilli" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815275v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Lafaye" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Adam-Poupart" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Cohen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04815651v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dore" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hours" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lelong" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Letertre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Moati" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813610v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Agnani" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dor&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Drean" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ndagijimana" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>