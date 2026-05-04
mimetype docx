--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -169,191 +169,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A workshop on citizen science in radioactivity measurements: Empowering Europeans for better environmental monitoring</w:t>
+                <w:t xml:space="preserve">The measurement activities of the non-profit organization Fukushima dialogue in Japan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">R. Ando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cornelia Bischoff</w:t>
+                <w:t xml:space="preserve">Y. Lheureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azby Brown</w:t>
+                <w:t xml:space="preserve">D. Sasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Radiological Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Radioprotection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 61 (1), pp.13-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6498/ae4522⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/radiopro/2025047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05509670v1</w:t>
+                <w:t xml:space="preserve">hal-05562105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science citoyenne et radioactivité : défis et opportunités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -437,732 +437,732 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The measurement activities of the non-profit organization Fukushima dialogue in Japan</w:t>
+                <w:t xml:space="preserve">La revue Radioprotection, 60 ans déjà !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ando</w:t>
+                <w:t xml:space="preserve">J.M. Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lochard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
+                <w:t xml:space="preserve">M. Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Lheureux</w:t>
+                <w:t xml:space="preserve">Valérie Chambrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Sasaki</w:t>
+                <w:t xml:space="preserve">B. Habib Geryes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lebaron-Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radioprotection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 61 (1), pp.13-21. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/radiopro/2025047⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 61 (1), pp.4-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/radiopro/2025049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05562105v1</w:t>
+                <w:t xml:space="preserve">hal-05562103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La revue Radioprotection, 60 ans déjà !</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.M. Bertho</w:t>
+                <w:t xml:space="preserve">A workshop on citizen science in radioactivity measurements: Empowering Europeans for better environmental monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bourguignon</w:t>
+                <w:t xml:space="preserve">Yevgeniya Tomkiv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Chambrette</w:t>
+                <w:t xml:space="preserve">Jan-Hendrik Kruse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Habib Geryes</w:t>
+                <w:t xml:space="preserve">Cornelia Bischoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lebaron-Jacobs</w:t>
+                <w:t xml:space="preserve">Azby Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radioprotection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 61 (1), pp.4-8. </w:t>
+              <w:t xml:space="preserve">Journal of Radiological Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/radiopro/2025049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6498/ae4522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05562103v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les niveaux de référence diagnostiques en imagerie médicale : des exigences pour l’optimisation de la radioprotection des patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’évolution de la consultation citoyenne dans les travaux du comité directeur pour la gestion des situations post-accidentelles (CODIRPA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouchra Habib Geryes</w:t>
+                <w:t xml:space="preserve">Florence Gabillaud-Poillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Lebaron-Jacobs</w:t>
+                <w:t xml:space="preserve">Celine Reuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Mercat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Bourguignon</w:t>
+                <w:t xml:space="preserve">Olivier Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radioprotection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 60 (4), pp.294-296. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/radiopro/2025043⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 60 (4), pp.328-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/radiopro/2025011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05448402v1</w:t>
+                <w:t xml:space="preserve">hal-05448374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution de la consultation citoyenne dans les travaux du comité directeur pour la gestion des situations post-accidentelles (CODIRPA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
+                <w:t xml:space="preserve">Sexual dimorphism in 137Cs accumulation after chronic low dose exposure in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Quelquejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Gabillaud-Poillion</w:t>
+                <w:t xml:space="preserve">Chloe Brizais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Reuter</w:t>
+                <w:t xml:space="preserve">Florence Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rivière</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Broggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radioprotection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/radiopro/2025011⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, pp.38365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-22162-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05448374v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05348272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual dimorphism in 137Cs accumulation after chronic low dose exposure in mice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les niveaux de référence diagnostiques en imagerie médicale : des exigences pour l’optimisation de la radioprotection des patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloe Brizais</w:t>
+                <w:t xml:space="preserve">Bouchra Habib Geryes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Bachelot</w:t>
+                <w:t xml:space="preserve">Laurence Lebaron-Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Broggio</w:t>
+                <w:t xml:space="preserve">Catherine Mercat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Elie</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15, pp.38365. </w:t>
+              <w:t xml:space="preserve">Radioprotection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60 (4), pp.294-296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-22162-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/radiopro/2025043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05348272v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une dialectique récurrente : des dangers aux risques des expositions aux rayonnements ionisants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radioprotection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 59 (4), pp.250 - 255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1239,51 +1239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Herodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karla D Thrall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2246,77 +2246,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What's next in Radioprotection ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2376,77 +2376,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radioprotection quel avenir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2666,51 +2666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Manens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lestaevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2826,51 +2826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lestaevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioMed Research International </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2014, pp.81989. </w:t>
@@ -2934,51 +2934,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Galonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3048,697 +3048,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00421403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial evaluation and follow-up of acute radiation syndrome in two patients from the Dakar accident</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">A rapid multiparametric method for victim triage in cases of accidental protracted irradiation or delayed analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Roy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomarkers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13547500902773904⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 82 (981), pp.764-770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1259/bjr/49063618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02985066v1</w:t>
+                <w:t xml:space="preserve">hal-02993495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rapid multiparametric method for victim triage in cases of accidental protracted irradiation or delayed analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Initial evaluation and follow-up of acute radiation syndrome in two patients from the Dakar accident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Roy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Souidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benderitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Radiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 82 (981), pp.764-770. </w:t>
+              <w:t xml:space="preserve">Biomarkers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 14 (2), pp.94-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1259/bjr/49063618⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13547500902773904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02993495v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renal anemia induced by chronic ingestion of depleted uranium in rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Line Grandcolas</w:t>
+                <w:t xml:space="preserve">New biological indicators to evaluate and monitor radiation-induced damage: An accident case report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Souidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benderitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/toxsci/kfn052⟩</w:t>
+              <w:t xml:space="preserve">Radiation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 169 (5), pp.543-550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1667/RR1259.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659041v1</w:t>
+                <w:t xml:space="preserve">hal-03002305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone marrow stromal cells spontaneously produce Flt3-ligand: Influence of ionizing radiations and cytokine stimulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Stefani</w:t>
+                <w:t xml:space="preserve">Renal anemia induced by chronic ingestion of depleted uranium in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanaâ Berradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dudoignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09553000802029928⟩</w:t>
+              <w:t xml:space="preserve">Toxicological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 103 (2), pp.397-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/toxsci/kfn052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03105040v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New biological indicators to evaluate and monitor radiation-induced damage: An accident case report</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Bone marrow stromal cells spontaneously produce Flt3-ligand: Influence of ionizing radiations and cytokine stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Y. Guéguen</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Demarquay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mouiseddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Douenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Stefani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 169 (5), pp.543-550. </w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 84 (8), pp.659-667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1667/RR1259.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09553000802029928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03002305v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03105040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Flt3 ligand to evaluate residual hematopoiesis after heterogeneous irradiation in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Demarquay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Frick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3841,51 +3841,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Sorokine-Durm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3962,51 +3962,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation-induced increase in plasma Flt3 ligand concentration in mice: Evidence for the implication of several cell types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Demarquay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Frick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4242,51 +4242,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesenchymal stem cells home to injured tissues when co-infused with hematopoietic cells to treat a radiation-induced multi-organ failure syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morad Bensidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4407,90 +4407,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolution of citizen participation in the work of CODIRPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gabillaud-Poillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Reuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRP 2025: The 8th International Symposium on the System of Radiological Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Commission on Radiological Protection (ICRP), Oct 2025, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4515,51 +4515,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OpenRadiation: a collaborative project to measure radioactivity by and for citizen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4640,90 +4640,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolution of citizen participation in the work of CODIRPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gabillaud-Poillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Reuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NERIS workshop 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NERIS Platform, Sep 2025, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4800,51 +4800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lheureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRP 2025: The 8th International Symposium on the System of Radiological Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Commission on Radiological Protection (ICRP), Oct 2025, Abu Dabi, United Arab Emirates</w:t>
@@ -4899,51 +4899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Truillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4992,804 +4992,804 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04022217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche de science participative en territoire contamine : analyse des commentaires de participants et perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une approche de science participative pour la mesure du debit de dose ambiant dans un village biélorusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croüail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Mostovenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Simon Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Bertho</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National de la Société Française de Radioprotection, SFRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, LA ROCHELLE, France</w:t>
+              <w:t xml:space="preserve">, Jun 2019, LA ROCHELLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03716881v1</w:t>
+                <w:t xml:space="preserve">hal-02635500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A citizen science approach for dose rate mapping in a contaminated territory: dose rate results, analysis of participants’ comments and perstectives</w:t>
+                <w:t xml:space="preserve">Follow-up of contamination of foodstufs in a belarussian village during 25 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croüail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Shklyarova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Mostovenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RICOMET, Social Sciences and Humanities in Ionising Radiation Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">16th International Congress of Radiation Research - ICRR 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03574596v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03586751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche de science participative pour la mesure du debit de dose ambiant dans un village biélorusse</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Marc Bertho</w:t>
+                <w:t xml:space="preserve">Preface: The 12 th International Conference on Health Effects of Incorporated Radionuclides HEIR 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Menetrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National de la Société Française de Radioprotection, SFRP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 12th International Conference on Health Effects of Incorporated Radionuclides HEIR 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Fontenay-aux-Roses, France. pp.01001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bioconf/20191401001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635500v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04728429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface: The 12 th International Conference on Health Effects of Incorporated Radionuclides HEIR 2018</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Menetrier</w:t>
+                <w:t xml:space="preserve">Internal exposure in post-accidental situations: a multi-pollution to take into account?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Bertho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th International Conference on Health Effects of Incorporated Radionuclides HEIR 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th International Congress of Radiation Research, ICRR 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, MANCHESTER, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04728429v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Follow-up of contamination of foodstufs in a belarussian village during 25 years</w:t>
+                <w:t xml:space="preserve">Suivi de la contamination des produits alimentaires dans un village biélorusse sur une période de 25 ans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croüail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Shklyarova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Mostovenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Congress of Radiation Research - ICRR 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">Congrès National de la Société Française de Radioprotection, SFRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, LA ROCHELLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03586751v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal exposure in post-accidental situations: a multi-pollution to take into account?</w:t>
+                <w:t xml:space="preserve">A citizen science approach for dose rate mapping in a contaminated territory: dose rate results, analysis of participants’ comments and perstectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croüail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Mostovenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Simon Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Congress of Radiation Research, ICRR 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, MANCHESTER, United Kingdom</w:t>
+              <w:t xml:space="preserve">RICOMET, Social Sciences and Humanities in Ionising Radiation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635501v1</w:t>
+                <w:t xml:space="preserve">hal-03574596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de la contamination des produits alimentaires dans un village biélorusse sur une période de 25 ans.</w:t>
+                <w:t xml:space="preserve">Une approche de science participative en territoire contamine : analyse des commentaires de participants et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croüail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anastasia Shklyarova</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Mostovenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Mostovenko</w:t>
+                <w:t xml:space="preserve">Marie Simon Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National de la Société Française de Radioprotection, SFRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, LA ROCHELLE, France</w:t>
+              <w:t xml:space="preserve">, 2019, LA ROCHELLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03106513v1</w:t>
+                <w:t xml:space="preserve">hal-03716881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5807,51 +5807,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there a path for citizen radiation measurement use in environmental monitoring?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5932,51 +5932,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle modération pour la publication des résultats de mesure citoyenne de la radioactivité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6102,51 +6102,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ces citoyens qui mesurent la radioactivité de leur environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6854,51 +6854,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0E6F4362"/>
+    <w:nsid w:val="C10C5185"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7085,51 +7085,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marc-bertho" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2359-1507" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05509670v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bertho" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeniya Tomkiv" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Hendrik Kruse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Bischoff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azby Brown" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6498/ae4522" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05559661v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Allain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Darley" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lajouanine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lejeune" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2026.1916" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05562105v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ando" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lochard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lheureux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sasaki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2025047" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05562103v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bertho" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourguignon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chambrette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Habib Geryes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lebaron-Jacobs" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2025049" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05448402v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Habib Geryes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lebaron-Jacobs" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mercat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bourguignon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2025043" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05448374v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gabillaud-Poillion" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Reuter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rivi&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2025011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05348272v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Quelquejay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Brizais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bachelot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broggio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Elie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-22162-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04672426v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Pasquier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2024038" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508551v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M Farese" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Drouet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Herodin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla D Thrall" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HP.0000000000001442" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129414v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Bertho" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Denais Lalieve" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dudoignon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23675/sjlas.v46i1.989" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869303v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magneron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Legendre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cochard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6498/ab7b43" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02340727v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benabdallah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sa&#239;-Maurel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Franck" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Labriolle-Vaylet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Desbr&#233;e" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635751v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ma&#238;tre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cro&#252;ail" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wataru Naito" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastya Shkliarava" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2019041" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444481v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kereselidze" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Manens" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Culeux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56453-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553806v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Miloudi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Locatelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Autret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Balvay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desbree" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6498/aa6732" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546116v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Musilli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nicolas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. El Ali" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Orellana-Moreno" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41580" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546103v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;rard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mercat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2017006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546122v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2017007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121953v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomolka" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haylock" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchardon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giussani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0952-4746/36/2/319" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559819v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grison" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lestaevel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrr/rrw067" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118948v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dublineau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souidi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gueguen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/181989" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421403v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marquette" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galonnier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wysoki" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2009.01.040" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C98RV6DV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985066v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benderitter" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bey" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13547500902773904" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993495v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr/49063618" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659041v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana&#226; Berradi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mazur" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Grandcolas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfn052" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105040v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demarquay" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouiseddine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Douenat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stefani" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553000802029928" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002305v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR1259.1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029102v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Prat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frick" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dudoignon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thierry" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR0568.1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-00177649v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gregoire" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Sorokine-Durm" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jacquet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Delbos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553000600840930" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031153v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-C. Gorin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR3340" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051676v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huchet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Belkac&#233;mi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Prat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Muresan-Kloos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0360-3016(03)00584-4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PT5SG3HW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051667v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chapel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Bensidhoum" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Fouillard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randell Young" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.452" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/11338D0DCF56E09844FDD2516017A6C0C611720A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448135v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448209v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Bottollier Depois" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448232v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Reuter" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448161v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoko Ando" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiki Sasaki" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lheureux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schneider" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022217v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jacquemin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Truillet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716881v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Maitre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Mostovenko" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simon Cornu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574596v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635500v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Mostovenko" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04728429v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Menetrier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20191401001" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586751v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Shklyarova" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635501v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106513v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448093v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dard&#233;-Filippi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448062v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Claudel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447960v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Simon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.u7rhqfvfa" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05279343v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Musilli" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815275v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Lafaye" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Adam-Poupart" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Cohen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04815651v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dore" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hours" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lelong" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Letertre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Moati" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813610v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Agnani" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dor&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Drean" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ndagijimana" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marc-bertho" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2359-1507" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05562105v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ando" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lochard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bertho" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lheureux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sasaki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2025047" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05559661v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Allain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Darley" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lajouanine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lejeune" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2026.1916" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05562103v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bertho" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourguignon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chambrette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Habib Geryes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lebaron-Jacobs" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2025049" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05509670v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeniya Tomkiv" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Hendrik Kruse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Bischoff" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azby Brown" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6498/ae4522" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05448374v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gabillaud-Poillion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Reuter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rivi&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2025011" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05348272v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Quelquejay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Brizais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bachelot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broggio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Elie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-22162-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05448402v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Habib Geryes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lebaron-Jacobs" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mercat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bourguignon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2025043" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04672426v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Pasquier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2024038" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508551v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M Farese" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Drouet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Herodin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla D Thrall" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HP.0000000000001442" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129414v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Bertho" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Denais Lalieve" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dudoignon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23675/sjlas.v46i1.989" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869303v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magneron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Legendre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cochard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6498/ab7b43" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02340727v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benabdallah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sa&#239;-Maurel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Franck" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Labriolle-Vaylet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Desbr&#233;e" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635751v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ma&#238;tre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cro&#252;ail" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wataru Naito" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastya Shkliarava" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2019041" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444481v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kereselidze" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Manens" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Culeux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56453-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553806v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Miloudi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Locatelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Autret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Balvay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desbree" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6498/aa6732" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546116v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Musilli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nicolas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. El Ali" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Orellana-Moreno" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41580" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546103v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;rard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mercat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2017006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546122v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2017007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121953v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomolka" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haylock" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchardon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giussani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0952-4746/36/2/319" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559819v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grison" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lestaevel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrr/rrw067" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118948v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dublineau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souidi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gueguen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/181989" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421403v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marquette" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galonnier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wysoki" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2009.01.040" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C98RV6DV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993495v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr/49063618" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985066v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benderitter" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bey" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13547500902773904" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002305v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR1259.1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659041v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana&#226; Berradi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mazur" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Grandcolas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfn052" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105040v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demarquay" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouiseddine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Douenat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stefani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553000802029928" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029102v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Prat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frick" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dudoignon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thierry" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR0568.1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-00177649v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gregoire" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Sorokine-Durm" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jacquet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Delbos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553000600840930" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031153v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-C. Gorin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR3340" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051676v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huchet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Belkac&#233;mi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Prat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Muresan-Kloos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0360-3016(03)00584-4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PT5SG3HW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051667v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chapel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Bensidhoum" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Fouillard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randell Young" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.452" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/11338D0DCF56E09844FDD2516017A6C0C611720A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448135v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448209v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Bottollier Depois" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448232v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Reuter" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448161v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoko Ando" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiki Sasaki" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lheureux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schneider" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022217v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jacquemin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Truillet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635500v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Mostovenko" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simon Cornu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586751v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Maitre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Shklyarova" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Mostovenko" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04728429v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Menetrier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20191401001" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635501v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106513v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574596v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716881v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448093v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dard&#233;-Filippi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448062v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Claudel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447960v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Simon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.u7rhqfvfa" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05279343v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Musilli" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815275v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Lafaye" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Adam-Poupart" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Cohen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04815651v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dore" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hours" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lelong" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Letertre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Moati" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813610v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Agnani" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dor&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Drean" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ndagijimana" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>