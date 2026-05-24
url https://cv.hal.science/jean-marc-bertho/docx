--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -303,295 +303,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05562105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science citoyenne et radioactivité : défis et opportunités</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La revue Radioprotection, 60 ans déjà !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Allain</w:t>
+                <w:t xml:space="preserve">J.M. Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain Darley</w:t>
+                <w:t xml:space="preserve">M. Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Lajouanine</w:t>
+                <w:t xml:space="preserve">Valérie Chambrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Lejeune</w:t>
+                <w:t xml:space="preserve">B. Habib Geryes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lebaron-Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ers.2026.1916⟩</w:t>
+              <w:t xml:space="preserve">Radioprotection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 61 (1), pp.4-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/radiopro/2025049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05559661v1</w:t>
+                <w:t xml:space="preserve">hal-05562103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La revue Radioprotection, 60 ans déjà !</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.M. Bertho</w:t>
+                <w:t xml:space="preserve">Science citoyenne et radioactivité : défis et opportunités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bourguignon</w:t>
+                <w:t xml:space="preserve">Evelyne Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Chambrette</w:t>
+                <w:t xml:space="preserve">Ghislain Darley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Habib Geryes</w:t>
+                <w:t xml:space="preserve">Christine Lajouanine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lebaron-Jacobs</w:t>
+                <w:t xml:space="preserve">Veronique Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radioprotection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 61 (1), pp.4-8. </w:t>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/radiopro/2025049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/ers.2026.1916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05562103v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559661v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A workshop on citizen science in radioactivity measurements: Empowering Europeans for better environmental monitoring</w:t>
               </w:r>
@@ -1328,278 +1328,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HUMANE ENDPOINTS IN SEVERE IRRADIATION EXPERIMENTS USING NON-HUMAN PRIMATES: A RETROSPECTIVE ANALYSIS.</w:t>
+                <w:t xml:space="preserve">Co-exposure to internal and external radiation alters cesium biokinetics and retention in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Ancelet</w:t>
+                <w:t xml:space="preserve">Raphael Bo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Denais Lalieve</w:t>
+                <w:t xml:space="preserve">Victor Magneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dudoignon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Audrey Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Laboratory Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23675/sjlas.v46i1.989⟩</w:t>
+              <w:t xml:space="preserve">Journal of Radiological Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40, pp.504-519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6498/ab7b43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03129414v1</w:t>
+                <w:t xml:space="preserve">hal-02869303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-exposure to internal and external radiation alters cesium biokinetics and retention in mice</w:t>
+                <w:t xml:space="preserve">HUMANE ENDPOINTS IN SEVERE IRRADIATION EXPERIMENTS USING NON-HUMAN PRIMATES: A RETROSPECTIVE ANALYSIS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Magneron</w:t>
+                <w:t xml:space="preserve">Sophie Ancelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Legendre</w:t>
+                <w:t xml:space="preserve">Delphine Denais Lalieve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Cochard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Dudoignon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Radiological Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 40, pp.504-519. </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Laboratory Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6498/ab7b43⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23675/sjlas.v46i1.989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02869303v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Dosimetry in Alpha Therapy : Microlocalisation of 223Ra in Mouse Models of Metastasis from Prostate Cancer and Renal Cell Carcinoma</w:t>
               </w:r>
@@ -1896,51 +1896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Manens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Culeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Magneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (1), pp.19919. </w:t>
@@ -2246,77 +2246,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What's next in Radioprotection ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2376,77 +2376,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radioprotection quel avenir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3054,51 +3054,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A rapid multiparametric method for victim triage in cases of accidental protracted irradiation or delayed analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3145,51 +3145,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initial evaluation and follow-up of acute radiation syndrome in two patients from the Dakar accident</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3279,51 +3279,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New biological indicators to evaluate and monitor radiation-induced damage: An accident case report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3439,51 +3439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanaâ Berradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dudoignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3547,51 +3547,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bone marrow stromal cells spontaneously produce Flt3-ligand: Influence of ionizing radiations and cytokine stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Demarquay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4367,2014 +4367,3145 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03051667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution of citizen participation in the work of CODIRPA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiation measurements by citizen: challenges and opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRP 2025: The 8th International Symposium on the System of Radiological Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Commission on Radiological Protection (ICRP), Oct 2025, Abu Dhabi, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">6th european citizen science association conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECSA, Mar 2026, Oulu, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05448135v1</w:t>
+                <w:t xml:space="preserve">hal-05624772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenRadiation: a collaborative project to measure radioactivity by and for citizen</w:t>
+                <w:t xml:space="preserve">CIThARA WP2: Citizen measurement data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Francois Bottollier Depois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Lajouanine</w:t>
+                <w:t xml:space="preserve">P Fattibene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Andenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed‐amine Benadjaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Cisbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Citizen Science in Radioactivity Measurement: Empowering Europeans for Better Environmental Monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Autorité de Sûreté nucléaire et de Radioprotection - ASNR (France), Jun 2025, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">NERIS workshop 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NERIS, Apr 2026, Fontenay aux Roses, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05448209v1</w:t>
+                <w:t xml:space="preserve">hal-05624843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution of citizen participation in the work of CODIRPA</w:t>
+                <w:t xml:space="preserve">OpenRadiation: a collaborative project to measure radioactivity by and for citizen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Bottollier Depois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Darley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lajouanine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NERIS workshop 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, NERIS Platform, Sep 2025, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Citizen Science in Radioactivity Measurement: Empowering Europeans for Better Environmental Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Autorité de Sûreté nucléaire et de Radioprotection - ASNR (France), Jun 2025, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05448232v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The measurement activities of the Non-Profit Organisation Fukushima Dialogue 13 years after the nuclear accident.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A step forward for citizen-led measurements of radioactivity ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRP 2025: The 8th International Symposium on the System of Radiological Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Commission on Radiological Protection (ICRP), Oct 2025, Abu Dabi, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">NERIS workshop 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NERIS, Apr 2026, Fontenay-aux-Roses, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05448161v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">18F-FDG Labelling in Cell-Tracking PET Studies: Calculation of the Precise Absorbed Dose Deposited to Cell Nucleus and Correlation to in Vitro Biological Effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The evolution of citizen participation in the work of codirpa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Gabillaud-Poillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Jacquemin</w:t>
+                <w:t xml:space="preserve">C Reuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Truillet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint AAPM/COMP meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Vancouver, United States</w:t>
+              <w:t xml:space="preserve">ICRP 2025 - 8th international symposium on the system of radiological protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICRP, Oct 2025, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04022217v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche de science participative pour la mesure du debit de dose ambiant dans un village biélorusse</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Maître</w:t>
+                <w:t xml:space="preserve">The evolution of citizen participation in the work of CODIRPA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gabillaud-Poillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey Mostovenko</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Marc Bertho</w:t>
+                <w:t xml:space="preserve">Céline Reuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National de la Société Française de Radioprotection, SFRP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, LA ROCHELLE, France</w:t>
+              <w:t xml:space="preserve">NERIS workshop 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NERIS Platform, Sep 2025, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635500v1</w:t>
+                <w:t xml:space="preserve">hal-05448232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Follow-up of contamination of foodstufs in a belarussian village during 25 years</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrei Mostovenko</w:t>
+                <w:t xml:space="preserve">OpenRadiation: un projet collaboratif de mesure de la radioactivité par et pour les citoyens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Bottollier Depois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Darley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lajouanine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Congress of Radiation Research - ICRR 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">Séminaire OpenRadiation et Cosmic On Air - 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Autorité de Sûreté nucléaire et de Radioprotection - ASNR (France), Mar 2025, Fontenay-aux-Roses, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03586751v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05628091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface: The 12 th International Conference on Health Effects of Incorporated Radionuclides HEIR 2018</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The measurement activities of the Non-Profit Organisation Fukushima Dialogue 13 years after the nuclear accident.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryoko Ando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daiki Sasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lheureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th International Conference on Health Effects of Incorporated Radionuclides HEIR 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICRP 2025: The 8th International Symposium on the System of Radiological Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Commission on Radiological Protection (ICRP), Oct 2025, Abu Dabi, United Arab Emirates</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04728429v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal exposure in post-accidental situations: a multi-pollution to take into account?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">OpenRadiation: a collaborative project for radioactivity measurements in the environment by the public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Bottollier Depois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Darley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lajouanine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Congress of Radiation Research, ICRR 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, MANCHESTER, United Kingdom</w:t>
+              <w:t xml:space="preserve">European Radiation protection week 2024 - ERPW 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635501v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de la contamination des produits alimentaires dans un village biélorusse sur une période de 25 ans.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Maitre</w:t>
+                <w:t xml:space="preserve">The potential usefulness of citizen radioactivity measurements to improve institutional monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croüail</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National de la Société Française de Radioprotection, SFRP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, LA ROCHELLE, France</w:t>
+              <w:t xml:space="preserve">NERIS workshop 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NERIS platform, Nov 2024, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03106513v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A citizen science approach for dose rate mapping in a contaminated territory: dose rate results, analysis of participants’ comments and perstectives</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">OpenRadiation: a collaborative project for radioactivity measurements in the environment by and for the public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Bottollier Depois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lajouanine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Darley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RICOMET, Social Sciences and Humanities in Ionising Radiation Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">6th International Conference on Radioecology &amp; Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRSN, Nov 2024, Marseiile, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03574596v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche de science participative en territoire contamine : analyse des commentaires de participants et perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">18F-FDG Labelling in Cell-Tracking PET Studies: Calculation of the Precise Absorbed Dose Deposited to Cell Nucleus and Correlation to in Vitro Biological Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Truillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Broggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Joint AAPM/COMP meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Vancouver, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04022217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preface: The 12 th International Conference on Health Effects of Incorporated Radionuclides HEIR 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Menetrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 12th International Conference on Health Effects of Incorporated Radionuclides HEIR 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Fontenay-aux-Roses, France. pp.01001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bioconf/20191401001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04728429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Follow-up of contamination of foodstufs in a belarussian village during 25 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croüail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Shklyarova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Mostovenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th International Congress of Radiation Research - ICRR 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Manchester, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03586751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une approche de science participative pour la mesure du debit de dose ambiant dans un village biélorusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croüail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Mostovenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Simon Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National de la Société Française de Radioprotection, SFRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, LA ROCHELLE, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internal exposure in post-accidental situations: a multi-pollution to take into account?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th International Congress of Radiation Research, ICRR 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, MANCHESTER, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suivi de la contamination des produits alimentaires dans un village biélorusse sur une période de 25 ans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croüail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Shklyarova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Mostovenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès National de la Société Française de Radioprotection, SFRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, LA ROCHELLE, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A citizen science approach for dose rate mapping in a contaminated territory: dose rate results, analysis of participants’ comments and perstectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croüail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Mostovenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Simon Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RICOMET, Social Sciences and Humanities in Ionising Radiation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une approche de science participative en territoire contamine : analyse des commentaires de participants et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croüail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Mostovenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Simon Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès National de la Société Française de Radioprotection, SFRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2019, LA ROCHELLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Involvement of residents living in the vicinity of the Chernobyl exclusion zone in monitoring and interpreting measurement results and the influence of individual behaviours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Crouail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wataru Naito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Bottollier Depois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ERPW 2018 - 3rd European Radiological Protection Research Week / European Radiation Protection Week 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute for Medical Research and Occupational Health (IMROH/IMI), Oct 2018, Rovinj-Rovigno, Croatia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.36512.71687⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there a path for citizen radiation measurement use in environmental monitoring?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Dardé-Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Darley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Lajouanine</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lajouanine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiation Protection Week 2025 (ERPW 2025)</w:t>
+              <w:t xml:space="preserve">European radiation protection week 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, London, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05448093v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle modération pour la publication des résultats de mesure citoyenne de la radioactivité ?</w:t>
+                <w:t xml:space="preserve">Quelle modération pour la publication des résultats de mesure citoyenne de la radioactivité?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Darley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Lajouanine</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lajouanine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès National de Radioprotection – SFRP 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, La Baule (France), France. , 2025</w:t>
+              <w:t xml:space="preserve">Congrès national de radioprotection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, La Baule, France. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05448062v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ces citoyens qui mesurent la radioactivité de leur environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Darley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lajouanine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.u7rhqfvfa⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The evolution of citizen participation in the work of CODIRPA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Gabillaud-Poillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Reuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Citizen measurement of ambient dose rate: challenges and opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La radiotoxicologie : état des lieux et enjeux actuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Beaugelin-Seiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Tichauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sr internal exposure outcomes on oxydative stress and senescence in bone and bone marrow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Musilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Culeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Tack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6384,409 +7515,409 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets sanitaires induits par le changement climatique sur la santé des travailleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Adam-Poupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gauquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2013-SA-0216, Anses. 2018, 240 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition aux radiofréquences et santé des enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Dore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Letertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Moati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2012-SA-0091, Anses. 2016, 274 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des risques sanitaires liés à l’utilisation du scanner corporel à ondes «millimétriques» Eqo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Agnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Drean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Letertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ndagijimana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2012-SA-0063, Anses. 2012, 53 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId241"/>
+      <w:footerReference w:type="default" r:id="rId265"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6854,51 +7985,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C10C5185"/>
+    <w:nsid w:val="0E82B656"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7085,51 +8216,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marc-bertho" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2359-1507" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05562105v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ando" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lochard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bertho" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lheureux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sasaki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2025047" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05559661v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Allain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Darley" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lajouanine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lejeune" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2026.1916" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05562103v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bertho" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourguignon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chambrette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Habib Geryes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lebaron-Jacobs" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2025049" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05509670v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeniya Tomkiv" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Hendrik Kruse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Bischoff" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azby Brown" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6498/ae4522" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05448374v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gabillaud-Poillion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Reuter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rivi&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2025011" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05348272v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Quelquejay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Brizais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bachelot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broggio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Elie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-22162-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05448402v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Habib Geryes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lebaron-Jacobs" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mercat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bourguignon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2025043" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04672426v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Pasquier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2024038" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508551v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M Farese" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Drouet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Herodin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla D Thrall" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HP.0000000000001442" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129414v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Bertho" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Denais Lalieve" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dudoignon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23675/sjlas.v46i1.989" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869303v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magneron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Legendre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cochard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6498/ab7b43" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02340727v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benabdallah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sa&#239;-Maurel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Franck" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Labriolle-Vaylet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Desbr&#233;e" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635751v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ma&#238;tre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cro&#252;ail" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wataru Naito" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastya Shkliarava" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2019041" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444481v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kereselidze" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Manens" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Culeux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56453-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553806v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Miloudi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Locatelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Autret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Balvay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desbree" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6498/aa6732" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546116v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Musilli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nicolas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. El Ali" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Orellana-Moreno" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41580" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546103v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;rard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mercat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2017006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546122v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2017007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121953v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomolka" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haylock" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchardon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giussani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0952-4746/36/2/319" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559819v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grison" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lestaevel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrr/rrw067" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118948v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dublineau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souidi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gueguen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/181989" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421403v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marquette" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galonnier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wysoki" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2009.01.040" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C98RV6DV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993495v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr/49063618" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985066v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benderitter" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bey" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13547500902773904" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002305v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR1259.1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659041v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana&#226; Berradi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mazur" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Grandcolas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfn052" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105040v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demarquay" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouiseddine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Douenat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stefani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553000802029928" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029102v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Prat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frick" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dudoignon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thierry" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR0568.1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-00177649v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gregoire" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Sorokine-Durm" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jacquet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Delbos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553000600840930" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031153v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-C. Gorin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR3340" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051676v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huchet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Belkac&#233;mi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Prat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Muresan-Kloos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0360-3016(03)00584-4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PT5SG3HW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051667v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chapel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Bensidhoum" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Fouillard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randell Young" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.452" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/11338D0DCF56E09844FDD2516017A6C0C611720A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448135v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448209v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Bottollier Depois" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448232v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Reuter" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448161v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoko Ando" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiki Sasaki" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lheureux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schneider" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022217v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jacquemin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Truillet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635500v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Mostovenko" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simon Cornu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586751v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Maitre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Shklyarova" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Mostovenko" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04728429v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Menetrier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20191401001" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635501v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106513v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574596v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716881v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448093v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dard&#233;-Filippi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448062v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Claudel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447960v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Simon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.u7rhqfvfa" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05279343v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Musilli" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815275v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Lafaye" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Adam-Poupart" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Cohen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04815651v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dore" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hours" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lelong" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Letertre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Moati" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813610v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Agnani" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dor&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Drean" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ndagijimana" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marc-bertho" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2359-1507" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05562105v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ando" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lochard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bertho" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lheureux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sasaki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2025047" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05562103v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bertho" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourguignon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chambrette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Habib Geryes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lebaron-Jacobs" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2025049" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05559661v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Allain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Darley" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lajouanine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lejeune" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2026.1916" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05509670v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeniya Tomkiv" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Hendrik Kruse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Bischoff" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azby Brown" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6498/ae4522" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05448374v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gabillaud-Poillion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Reuter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rivi&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2025011" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05348272v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Quelquejay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Brizais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bachelot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broggio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Elie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-22162-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05448402v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Habib Geryes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lebaron-Jacobs" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mercat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bourguignon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2025043" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04672426v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Pasquier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2024038" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508551v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M Farese" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Drouet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Herodin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla D Thrall" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HP.0000000000001442" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869303v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Bertho" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magneron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Legendre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cochard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6498/ab7b43" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129414v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Denais Lalieve" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dudoignon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23675/sjlas.v46i1.989" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02340727v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benabdallah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sa&#239;-Maurel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Franck" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Labriolle-Vaylet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Desbr&#233;e" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635751v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ma&#238;tre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cro&#252;ail" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wataru Naito" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastya Shkliarava" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2019041" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444481v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kereselidze" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Manens" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Culeux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56453-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553806v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Miloudi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Locatelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Autret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Balvay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desbree" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6498/aa6732" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546116v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Musilli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nicolas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. El Ali" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Orellana-Moreno" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41580" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546103v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;rard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mercat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2017006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546122v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2017007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121953v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomolka" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haylock" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchardon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giussani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0952-4746/36/2/319" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559819v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grison" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lestaevel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrr/rrw067" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118948v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dublineau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souidi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gueguen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/181989" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421403v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marquette" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galonnier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wysoki" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2009.01.040" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C98RV6DV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993495v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr/49063618" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985066v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benderitter" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bey" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13547500902773904" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002305v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR1259.1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659041v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana&#226; Berradi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mazur" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Grandcolas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfn052" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105040v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demarquay" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouiseddine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Douenat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stefani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553000802029928" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029102v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Prat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frick" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dudoignon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thierry" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR0568.1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-00177649v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gregoire" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Sorokine-Durm" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jacquet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Delbos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553000600840930" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031153v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-C. Gorin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR3340" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051676v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huchet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Belkac&#233;mi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Prat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Muresan-Kloos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0360-3016(03)00584-4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PT5SG3HW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051667v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chapel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Bensidhoum" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Fouillard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randell Young" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.452" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/11338D0DCF56E09844FDD2516017A6C0C611720A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05624772v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05624843v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fattibene" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Andenna" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed&#8208;amine Benadjaoud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cisbani" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448209v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Bottollier Depois" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05624808v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05622016v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gabillaud-Poillion" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Reuter" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Rivi&#232;re" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448232v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Reuter" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05628091v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448161v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoko Ando" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiki Sasaki" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lheureux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schneider" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05621799v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05621872v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05621905v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lajouanine" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022217v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jacquemin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Truillet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04728429v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Menetrier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20191401001" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586751v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Maitre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Shklyarova" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Mostovenko" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635500v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Mostovenko" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simon Cornu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635501v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106513v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574596v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716881v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05606904v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Crouail" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36512.71687" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05621986v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dard&#233;-Filippi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05621968v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Claudel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447960v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Simon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.u7rhqfvfa" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05622038v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05624876v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05624945v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaugelin-Seiller" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tichauer" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grison" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05279343v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Musilli" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815275v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Lafaye" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Adam-Poupart" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Cohen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04815651v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dore" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hours" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lelong" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Letertre" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Moati" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813610v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Agnani" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dor&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Drean" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ndagijimana" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>