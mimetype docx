--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -1899,287 +1899,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors affecting the adoption of compost use by farmers in small tropical Caribbean islands</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Causeret</w:t>
+                <w:t xml:space="preserve">A framework for designing multi-functional agricultural landscapes: Application to Guadeloupe Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Guinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Wéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.11.168⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 157, pp.316-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2016.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606267v1</w:t>
+                <w:t xml:space="preserve">hal-01506530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for designing multi-functional agricultural landscapes: Application to Guadeloupe Island</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chopin</w:t>
+                <w:t xml:space="preserve">Factors affecting the adoption of compost use by farmers in small tropical Caribbean islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Sierra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Causeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Guinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 157, pp.316-329. </w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 142, pp.1387-1396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2016.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.11.168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506530v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel approach for assessing the contribution of agricultural systems to the sustainable development of regions with multi-scale indicators: Application to Guadeloupe</w:t>
               </w:r>
@@ -2217,51 +2217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Guindé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Land Use Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 62, pp.132 - 142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2423,248 +2423,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Biomass and Compost Management to Sustain Soil Organic Matter in Energy Cane Cropping Systems in a Tropical Polluted Soil: a Modelling Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ex-ante sustainability assessment of cleaner banana production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge J. Sierra</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Loic Guinde</w:t>
+                <w:t xml:space="preserve">Jérôme Tirolien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEnergy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12155-016-9729-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 139, pp.15-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.08.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630651v1</w:t>
+                <w:t xml:space="preserve">hal-01602356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex-ante sustainability assessment of cleaner banana production systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chopin</w:t>
+                <w:t xml:space="preserve">Optimization of Biomass and Compost Management to Sustain Soil Organic Matter in Energy Cane Cropping Systems in a Tropical Polluted Soil: a Modelling Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge J. Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Tirolien</w:t>
+                <w:t xml:space="preserve">J. L. Chopart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Guinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 139, pp.15-24. </w:t>
+              <w:t xml:space="preserve">BioEnergy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (3), pp.798-808. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.08.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12155-016-9729-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602356v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disease risk perception and diversity of management strategies by farmers: The case of anthracnose caused by &amp;lt;em&amp;gt;Colletotrichum gloeosporioides&amp;lt;/em&amp;gt; on water yams (&amp;lt;em&amp;gt;Dioscorea alata&amp;lt;/em&amp;gt;) in Guadeloupe</w:t>
               </w:r>
@@ -3336,51 +3336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Guinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 140, pp.26-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3440,51 +3440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 35 (1), pp.325-337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4105,77 +4105,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 101 (1-2), pp.30-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4273,51 +4273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Ozier Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 31 (1), pp.10-19. </w:t>
@@ -5042,51 +5042,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farm-centered integrated modelling for the design of sustainable agricultural systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Affholder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5161,277 +5161,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varietal dynamics in yam producers from Guadeloupe: cultivation trajectories for two commonly grown cutivars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production of electricity from energy cane in small tropical islands: an ex ante agro-environmental, economic and industrial analysis in Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Pavis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
+                <w:t xml:space="preserve">Jean-Louis Chopart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bussière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Guyader</w:t>
+                <w:t xml:space="preserve">Anna Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Causeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Chary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52. Annual meeting CFCS</w:t>
+              <w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743955v1</w:t>
+                <w:t xml:space="preserve">hal-02739453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of electricity from energy cane in small tropical islands: an ex ante agro-environmental, economic and industrial analysis in Guadeloupe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Varietal dynamics in yam producers from Guadeloupe: cultivation trajectories for two commonly grown cutivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pavis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Penet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Laffont</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Killian Chary</w:t>
+                <w:t xml:space="preserve">François Bussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t>
+              <w:t xml:space="preserve">52. Annual meeting CFCS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739453v1</w:t>
+                <w:t xml:space="preserve">hal-02743955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTEGRATED EX-ANTE EMERGY EVALUATION OF PRODUCING BIOELECTRICITY FROM ENERGY CANE IN A SMALL ISLAND (GUADELOUPE)</w:t>
               </w:r>
@@ -5686,64 +5686,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc J.-M. Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Symposium for Farming Systems Design “Multi-functional farming systems in a changing world”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Montpellier, France. 538 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5807,51 +5807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Guinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st West Indies Agricultural economics conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Christiansted, U.S. Virgin Islands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6165,51 +6165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Guinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51st conference of the Caribbean Food Crop Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paramaribo, Suriname</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6228,243 +6228,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOSAICA - A spatially-explicit multi-scale bioeconomic model to design and assess agricultural landscapes.</w:t>
+                <w:t xml:space="preserve">A spatially explicit multi-scale bioeconomic model to design and assess agricultural landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc J.-M. Blazy</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Guinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th International Symposium for Farming Systems Design “Multi-functional farming systems in a changing world”</w:t>
+              <w:t xml:space="preserve">The 5th International Symposium for Farming Systems Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357191v1</w:t>
+                <w:t xml:space="preserve">hal-02742669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatially explicit multi-scale bioeconomic model to design and assess agricultural landscapes</w:t>
+                <w:t xml:space="preserve">MOSAICA - A spatially-explicit multi-scale bioeconomic model to design and assess agricultural landscapes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc J.-M. Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Guinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th International Symposium for Farming Systems Design</w:t>
+              <w:t xml:space="preserve">The 5th International Symposium for Farming Systems Design “Multi-functional farming systems in a changing world”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742669v1</w:t>
+                <w:t xml:space="preserve">hal-01357191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building sustainable biomass-based energy system for Caribbean islands</w:t>
               </w:r>
@@ -6893,256 +6893,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to increase the demand to ensure the sustainability of a tropical sector?</w:t>
+                <w:t xml:space="preserve">Characterization of yam business diversity in Guadeloupe (French Antilles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Barlagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Bazoche</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Diman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Ozier Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">134.EAAE Seminar Labels on sustainability: an issue for consumers, producers, policy makers, and NGOs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Paris, France. 22 p</w:t>
+              <w:t xml:space="preserve">30. West Indies Agricultural Economics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caribbean Agro-Economic Society (CAES). Saint Augustine, TTO., Jun 2013, Port of Spain, Trinidad and Tobago</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02809643v1</w:t>
+                <w:t xml:space="preserve">hal-02810013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of yam business diversity in Guadeloupe (French Antilles)</w:t>
+                <w:t xml:space="preserve">How to increase the demand to ensure the sustainability of a tropical sector?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Barlagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bazoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Diman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Harry Ozier Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30. West Indies Agricultural Economics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Caribbean Agro-Economic Society (CAES). Saint Augustine, TTO., Jun 2013, Port of Spain, Trinidad and Tobago</w:t>
+              <w:t xml:space="preserve">134.EAAE Seminar Labels on sustainability: an issue for consumers, producers, policy makers, and NGOs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Paris, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02810013v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strengths and weaknesses of yam sector and prospects for improvement</w:t>
               </w:r>
@@ -7499,51 +7499,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strengths and weaknesses of the different yam marketing chains in Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Barlagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Diman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7633,51 +7633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Guinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. International Conference on Global Food Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Noordwijkerhout, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8138,51 +8138,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commercialisation de l’igname en Guadeloupe : atouts et contraintes des différents circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Barlagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Diman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8669,51 +8669,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation multicritère de la durabilité de systèmes de culture bananiers innovants en Guadeloupe : Adaptation et utilisation de l’outil MASC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tirolien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8885,51 +8885,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation et utilisation de l’outil MASC pour l’évaluation ex ante de systèmes de culture bananiers innovants en Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tirolien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le modèle MASC et ses utilisations pour l’évaluation de la durabilité des systèmes de cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Mixte Technologique "Systèmes de Cultures Innovants". FRA., Mar 2010, Paris, France. pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9315,243 +9315,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental damages versus economic performance, sustainability of guadeloupean banana cropping systems in question: an emergetic approach</w:t>
+                <w:t xml:space="preserve">Assessment of banana farmers' flexibility for adopting agro-ecological innovations in Guadeloupe: a typological approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geraldo S. Rodrigues</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Harry Ozier Lafontaine</w:t>
+                <w:t xml:space="preserve">Daniel Peregrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Diman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Causeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Miami, Floride, United States. 178 p. (vol. 1) ; 355 p. (vol. 2)</w:t>
+              <w:t xml:space="preserve">8. European IFSA Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752790v1</w:t>
+                <w:t xml:space="preserve">hal-02755302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of banana farmers' flexibility for adopting agro-ecological innovations in Guadeloupe: a typological approach</w:t>
+                <w:t xml:space="preserve">Environmental damages versus economic performance, sustainability of guadeloupean banana cropping systems in question: an emergetic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inacio de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Peregrine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Causeret</w:t>
+                <w:t xml:space="preserve">Geraldo S. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Ozier Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. European IFSA Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">44. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Miami, Floride, United States. 178 p. (vol. 1) ; 355 p. (vol. 2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755302v1</w:t>
+                <w:t xml:space="preserve">hal-02752790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated ex ante assessment of agro-management innovations by combining crop, farm and adoption models</w:t>
               </w:r>
@@ -10065,51 +10065,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Barlagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge J. Sierra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iCROPM2016 International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Berlin, Germany. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10147,51 +10147,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors affecting compost adoption by farmers in small tropical islands in the Caribbean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge J. Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Causeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10281,51 +10281,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Guinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10419,64 +10419,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Guinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Montpellier, France. 553 p., 2015, Proceedings of the 5th International Symposium for farming systems design "Multi-functionnal farming systems in a changing world"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10920,51 +10920,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kompostaj, une technique pour réduire vos déchets et fertiliser vos plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge J. Sierra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12271,51 +12271,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet CAVALBIO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pavis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Umber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13458,51 +13458,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05501385v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Gumbau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Kupka" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Penet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Causeret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104535" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119008v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'hand Fares" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Joseph Minviel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10438599.2025.2514572" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05008165v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hand Fares" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/age.2025.9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769180v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dentika" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Poliph&#232;me" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guyader" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijpb15030053" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145015v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Alleyne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Petro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Eversley" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9060619" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728189v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2022.2103074" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04019676v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Selbonne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guind&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bajazet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Desfontaines" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture13010159" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144241v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chopin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sierra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture13020297" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372223v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dupr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michels" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2020.105128" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210310v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103106" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340601v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Subervie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Paul" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guind&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107213" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624256v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guinde" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Bergkvist" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.06.031" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826724v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Chary" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2018.01.009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622383v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Barlagne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.364" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606267v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.11.168" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506530v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2016.10.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430134v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Tournebize" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2016.12.021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608280v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Simone Barthe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01962" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630651v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge J. Sierra" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Chopart" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-016-9729-z" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602356v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tirolien" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.08.036" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641263v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barthe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2016.05.005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341046v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rapidel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ripoche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Allinne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deheuvels" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0317-y" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213148v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2015.08.009" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633369v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bazoche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2015.09.003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PM5XGN5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054003v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216256v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2015.08.006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284267v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0250-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650381v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.09.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642881v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/68q1-sm65" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462636v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2011.09.021" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6R79KC83-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658635v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tixier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Salmon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2010.01.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6KVHGQW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665390v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inacio de Barros" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldo Stachetti Rodrigues" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Tournebize" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cinna" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2008.10.015" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173168v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2009.02.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5TWHG1G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659652v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dorel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2009.02.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDNM369D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419764v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301057v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Guillemaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Ameller Pavez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769129v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Penet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269609v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gautier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Violette Lavoir" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769106v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790723v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Guillot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duval" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735450v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Affholder" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743955v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pavis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bussi&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739453v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chopart" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Laffont" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146948v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimrith, Stan Selbonne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ginde" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947614v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle P&#233;tro" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357188v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Blazy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739286v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947610v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947609v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739925v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357191v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742669v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743507v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Denon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750012v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745217v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964668v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore E. Mira" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile V. Schemla" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy M. Dulormne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809643v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810013v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Roux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748721v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Osseux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019574v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198251v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745155v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019575v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805169v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748916v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lejars" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Fusillier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Merle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748954v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749531v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750227v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750074v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805933v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811233v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745313v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809322v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811482v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753021v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754815v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752271v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Barbier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rio" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750939v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756114v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752790v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldo S. Rodrigues" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755302v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Peregrine" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754869v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763215v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Z&#233;bus" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clermont-Dauphin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05250920v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554424v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797457v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740127v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173354v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740901v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750314v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Rodrigues, Geraldo Stachetti" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04815230v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auzoux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gardarin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mailleret" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03886260v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800379v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816986v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472031v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzon Garnier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Guillou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837246v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Kernevez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837232v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236272v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhand Fares" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02748634v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179543v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arma" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023464v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gueringer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790277v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790565v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Moulla" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790209v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947450v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Umber" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gros" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947476v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811057v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811584v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815189v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820575v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Manceron" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02822298v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00547627v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02790660v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820845v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirza Publicol" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Melfort" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05501385v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Gumbau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Kupka" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Penet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Causeret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104535" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119008v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'hand Fares" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Joseph Minviel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10438599.2025.2514572" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05008165v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hand Fares" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/age.2025.9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769180v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dentika" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Poliph&#232;me" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guyader" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijpb15030053" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145015v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Alleyne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Petro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Eversley" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9060619" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728189v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2022.2103074" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04019676v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Selbonne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guind&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bajazet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Desfontaines" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture13010159" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144241v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chopin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sierra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture13020297" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372223v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dupr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michels" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2020.105128" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210310v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103106" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340601v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Subervie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Paul" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guind&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107213" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624256v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guinde" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Bergkvist" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.06.031" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826724v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Chary" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2018.01.009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622383v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Barlagne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.364" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506530v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2016.10.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606267v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.11.168" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430134v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Tournebize" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2016.12.021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608280v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Simone Barthe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01962" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602356v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tirolien" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.08.036" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630651v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge J. Sierra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Chopart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-016-9729-z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641263v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barthe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2016.05.005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341046v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rapidel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ripoche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Allinne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deheuvels" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0317-y" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213148v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2015.08.009" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633369v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bazoche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2015.09.003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PM5XGN5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054003v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216256v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2015.08.006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284267v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0250-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650381v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.09.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642881v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/68q1-sm65" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462636v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2011.09.021" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6R79KC83-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658635v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tixier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Salmon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2010.01.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6KVHGQW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665390v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inacio de Barros" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldo Stachetti Rodrigues" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Tournebize" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cinna" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2008.10.015" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173168v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2009.02.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5TWHG1G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659652v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dorel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2009.02.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDNM369D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419764v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301057v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Guillemaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Ameller Pavez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769129v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Penet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269609v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gautier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Violette Lavoir" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769106v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790723v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Guillot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duval" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735450v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Affholder" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739453v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chopart" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Laffont" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743955v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pavis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bussi&#232;re" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146948v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimrith, Stan Selbonne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ginde" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947614v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle P&#233;tro" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357188v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Blazy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739286v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947610v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947609v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739925v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742669v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357191v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743507v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Denon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750012v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745217v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964668v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore E. Mira" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile V. Schemla" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy M. Dulormne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810013v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Roux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809643v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748721v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Osseux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019574v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198251v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745155v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019575v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805169v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748916v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lejars" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Fusillier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Merle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748954v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749531v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750227v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750074v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805933v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811233v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745313v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809322v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811482v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753021v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754815v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752271v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Barbier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rio" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750939v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756114v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755302v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Peregrine" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752790v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldo S. Rodrigues" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754869v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763215v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Z&#233;bus" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clermont-Dauphin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05250920v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554424v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797457v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740127v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173354v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740901v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750314v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Rodrigues, Geraldo Stachetti" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04815230v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auzoux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gardarin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mailleret" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03886260v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800379v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816986v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472031v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzon Garnier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Guillou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837246v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Kernevez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837232v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236272v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhand Fares" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02748634v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179543v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arma" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023464v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gueringer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790277v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790565v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Moulla" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790209v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947450v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Umber" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gros" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947476v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811057v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811584v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815189v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820575v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Manceron" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02822298v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00547627v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02790660v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820845v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirza Publicol" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Melfort" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>