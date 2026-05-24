--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -635,546 +635,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Genetic Diversity and Structure of Colletotrichum gloeosporioides s.l. in the Archipelago of Lesser Antilles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to Measure the Performance of Farms with Regard to Climate-Smart Agriculture Goals? A Set of Indicators and Its Application in Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Alleyne</w:t>
+                <w:t xml:space="preserve">Stan Selbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalila Petro</w:t>
+                <w:t xml:space="preserve">Loïc Guindé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Causeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderson Eversley</w:t>
+                <w:t xml:space="preserve">Pierre Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof9060619⟩</w:t>
+              <w:t xml:space="preserve">Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (2), pp.297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agriculture13020297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04145015v1</w:t>
+                <w:t xml:space="preserve">hal-04144241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical Efficiency and Complementarity of Agroecological Innovations in French West Indies Banana Production</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M’hand Fares</w:t>
+                <w:t xml:space="preserve">High Genetic Diversity and Structure of Colletotrichum gloeosporioides s.l. in the Archipelago of Lesser Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Dentika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Alleyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Petro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Eversley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (6), pp.619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jof9060619⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13504851.2022.2103074⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03728189v1</w:t>
+                <w:t xml:space="preserve">hal-04145015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-Design and Experimentation of a Prototype of Agroecological Micro-Farm Meeting the Objectives Set by Climate-Smart Agriculture</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Technical Efficiency and Complementarity of Agroecological Innovations in French West Indies Banana Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Joseph Minviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hand Fares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.159. </w:t>
+              <w:t xml:space="preserve">Applied Economics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (18), pp.2652-2656. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/agriculture13010159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13504851.2022.2103074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04019676v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03728189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Measure the Performance of Farms with Regard to Climate-Smart Agriculture Goals? A Set of Indicators and Its Application in Guadeloupe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Co-Design and Experimentation of a Prototype of Agroecological Micro-Farm Meeting the Objectives Set by Climate-Smart Agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stan Selbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Guindé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Causeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Chopin</w:t>
+                <w:t xml:space="preserve">Thierry Bajazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Sierra</w:t>
+                <w:t xml:space="preserve">Lucienne Desfontaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 13 (2), pp.297. </w:t>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/agriculture13020297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/agriculture13010159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04144241v1</w:t>
+                <w:t xml:space="preserve">hal-04019676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting policymakers in designing agricultural policy instruments: A participatory approach with a regional bioeconomic model in La Réunion (France)</w:t>
               </w:r>
@@ -1515,51 +1515,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating stakeholder preferences into assessment of scenarios for electricity production from locally produced biomass on a small island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Guinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1684,51 +1684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Guinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1769,330 +1769,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumers' preferences for fresh yam: a focus group study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A framework for designing multi-functional agricultural landscapes: Application to Guadeloupe Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Guinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Barlagne</w:t>
+                <w:t xml:space="preserve">Jacques Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Cornet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t>
+                <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fsn3.364⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 157, pp.316-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2016.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622383v1</w:t>
+                <w:t xml:space="preserve">hal-01506530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for designing multi-functional agricultural landscapes: Application to Guadeloupe Island</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chopin</w:t>
+                <w:t xml:space="preserve">Consumers' preferences for fresh yam: a focus group study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Barlagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Wéry</w:t>
+                <w:t xml:space="preserve">Jean-Louis Diman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Doré</w:t>
+                <w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 157, pp.316-329. </w:t>
+              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (1), pp.54-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2016.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/fsn3.364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506530v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors affecting the adoption of compost use by farmers in small tropical Caribbean islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Causeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2165,103 +2165,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel approach for assessing the contribution of agricultural systems to the sustainable development of regions with multi-scale indicators: Application to Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Guindé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Land Use Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 62, pp.132 - 142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2289,191 +2289,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01430134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varietal Dynamics and Yam Agro-Diversity Demonstrate Complex Trajectories Intersecting Farmers’ Strategies, Networks, and Disease Experience</w:t>
+                <w:t xml:space="preserve">Disease risk perception and diversity of management strategies by farmers: The case of anthracnose caused by &amp;lt;em&amp;gt;Colletotrichum gloeosporioides&amp;lt;/em&amp;gt; on water yams (&amp;lt;em&amp;gt;Dioscorea alata&amp;lt;/em&amp;gt;) in Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Penet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Cornet</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Alleyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, </w:t>
+              <w:t xml:space="preserve">Crop Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 88, pp.7-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.01962⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cropro.2016.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608280v1</w:t>
+                <w:t xml:space="preserve">hal-02641263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ex-ante sustainability assessment of cleaner banana production systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tirolien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2527,1042 +2510,1059 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Biomass and Compost Management to Sustain Soil Organic Matter in Energy Cane Cropping Systems in a Tropical Polluted Soil: a Modelling Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Varietal Dynamics and Yam Agro-Diversity Demonstrate Complex Trajectories Intersecting Farmers’ Strategies, Networks, and Disease Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Penet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Alleyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge J. Sierra</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emilie Simone Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEnergy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12155-016-9729-z⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.01962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630651v1</w:t>
+                <w:t xml:space="preserve">hal-01608280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disease risk perception and diversity of management strategies by farmers: The case of anthracnose caused by &amp;lt;em&amp;gt;Colletotrichum gloeosporioides&amp;lt;/em&amp;gt; on water yams (&amp;lt;em&amp;gt;Dioscorea alata&amp;lt;/em&amp;gt;) in Guadeloupe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Penet</w:t>
+                <w:t xml:space="preserve">Optimization of Biomass and Compost Management to Sustain Soil Organic Matter in Energy Cane Cropping Systems in a Tropical Polluted Soil: a Modelling Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge J. Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Barthe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angela Alleyne</w:t>
+                <w:t xml:space="preserve">J. L. Chopart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Guinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 88, pp.7-17. </w:t>
+              <w:t xml:space="preserve">BioEnergy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (3), pp.798-808. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cropro.2016.05.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12155-016-9729-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641263v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of ecosystem services trade-offs to design agroecosystems with perennial crops</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new method to assess farming system evolution at the landscape scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 35 (4), pp.0. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-015-0317-y⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 35 (1), pp.325-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-014-0250-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01341046v1</w:t>
+                <w:t xml:space="preserve">hal-01284267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental and economic impacts of agri-environmental schemes designed in French West Indies to enhance soil C sequestration and reduce pollution risks. A modelling approach</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analysis of ecosystem services trade-offs to design agroecosystems with perennial crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Rapidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ripoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Allinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Metay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deheuvels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 140, pp.11-18. </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (4), pp.0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2015.08.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-015-0317-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01213148v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting local foods in small island states: The role of information policies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Environmental and economic impacts of agri-environmental schemes designed in French West Indies to enhance soil C sequestration and reduce pollution risks. A modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Barlagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Sierra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodpol.2015.09.003⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 140, pp.11-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2015.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633369v1</w:t>
+                <w:t xml:space="preserve">hal-01213148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting local foods in small island states: The role of information policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Barlagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bazoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Causeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 57, pp.62-72. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodpol.2015.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodpol.2015.09.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04054003v1</w:t>
+                <w:t xml:space="preserve">hal-02633369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOSAICA: A multi-scale bioeconomic model for the design and ex ante assessment of cropping system mosaics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
+                <w:t xml:space="preserve">Promoting local foods in small island states: The role of information policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Barlagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bazoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Doré</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Causeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 57, pp.62-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodpol.2015.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2015.08.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01216256v1</w:t>
+                <w:t xml:space="preserve">hal-04054003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method to assess farming system evolution at the landscape scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">MOSAICA: A multi-scale bioeconomic model for the design and ex ante assessment of cropping system mosaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Guinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 35 (1), pp.325-337. </w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 140, pp.26-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-014-0250-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2015.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01284267v1</w:t>
+                <w:t xml:space="preserve">hal-01216256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of regional variability in crop yields with spatial autocorrelation: Banana farms and policy implications in Martinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4092,90 +4092,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodological framework that accounts for farm diversity in the prototyping of crop management systems. Application to banana-based systems in Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 101 (1-2), pp.30-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4273,51 +4273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Ozier Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 31 (1), pp.10-19. </w:t>
@@ -4399,51 +4399,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travaux de recherche de l'unité ASTRO: données mobilisées et produites, besoins en matière de données, pistes de réflexion pour une mutualisation des données produites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Barlagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4507,51 +4507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Guillemaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Guindé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4649,289 +4649,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">L. Penet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d’Écologie et Évolution (SFE²), Oct 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Third International Congress of Biological Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inter-American Institute for Cooperation on Agriculture (IICA); Ministry of Agriculture and Livestock of Costa Rica; University of Costa Rica (UCR); CAB International (CABI); International Organisation for Biological Control (IOBC), Jun 2024, San José, Costa Rica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04769129v1</w:t>
+                <w:t xml:space="preserve">hal-04769106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collectif interdisciplinaire sur l’utilisation des plantes de service pour la régulation des bioagresseurs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Violette Lavoir</w:t>
+                <w:t xml:space="preserve">Recruitment of parasitoid wasps by service plants for the natural regulation of Diaphania hyalinata in cucumber cropping systems in Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Gumbau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Penet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Marie Cortesero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée annuelle des métaprogrammes INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">International Congress in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d’Écologie et Évolution (SFE²), Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269609v1</w:t>
+                <w:t xml:space="preserve">hal-04769129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recruitment of parasitoid wasps by service plants for the natural regulation of Diaphania hyalinata in cucumber cropping systems in Guadeloupe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Penet</w:t>
+                <w:t xml:space="preserve">Collectif interdisciplinaire sur l’utilisation des plantes de service pour la régulation des bioagresseurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Violette Lavoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Cortesero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Congress of Biological Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inter-American Institute for Cooperation on Agriculture (IICA); Ministry of Agriculture and Livestock of Costa Rica; University of Costa Rica (UCR); CAB International (CABI); International Organisation for Biological Control (IOBC), Jun 2024, San José, Costa Rica</w:t>
+              <w:t xml:space="preserve">Journée annuelle des métaprogrammes INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04769106v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated modeling of transition scenarios towards climate-smart agriculture based on agro-ecology and territorial bio-economy</w:t>
               </w:r>
@@ -5042,51 +5042,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farm-centered integrated modelling for the design of sustainable agricultural systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Affholder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5469,51 +5469,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Ginde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennal Emergy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Florida, Feb 2016, Gainsville, United States</w:t>
@@ -5536,935 +5536,935 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeography of a fungal crop pathogen in the Antilles: diversity, structuration and landscape and agronomic correlates of epidemics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Guyader</w:t>
+                <w:t xml:space="preserve">MOSAICA - A spatially-explicit multi-scale bioeconomic model to design and assess agricultural landscapes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Pétro</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Université of Santarem (UFOPA). Santarem, BRA.; Brazilian Agricultural Research Corporation (EMBRAPA). Belem, BRA., 2015</w:t>
+                <w:t xml:space="preserve">Jean-Marc J.-M. Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Guinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 5th International Symposium for Farming Systems Design “Multi-functional farming systems in a changing world”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947614v1</w:t>
+                <w:t xml:space="preserve">hal-01357191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating field, farm and territory scales in the design of agricultural systems.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">A spatially explicit multi-scale bioeconomic model to design and assess agricultural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Guinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Symposium for Farming Systems Design “Multi-functional farming systems in a changing world”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Montpellier, France. 538 p</w:t>
+              <w:t xml:space="preserve">The 5th International Symposium for Farming Systems Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357188v1</w:t>
+                <w:t xml:space="preserve">hal-02742669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modeling framework for designing innovative sustainable agricultural land systems: application to Guadeloupe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chopin</w:t>
+                <w:t xml:space="preserve">Biogeography of a fungal crop pathogen in the Antilles: diversity, structuration and landscape and agronomic correlates of epidemics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Penet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Christiansted, U.S. Virgin Islands</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Alleyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Pétro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université of Santarem (UFOPA). Santarem, BRA.; Brazilian Agricultural Research Corporation (EMBRAPA). Belem, BRA., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739286v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthracnose disease on Water Yams in the Lesser Antilles: prevalence and severity contrasts in three Caribbean Islands</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrating field, farm and territory scales in the design of agricultural systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Pétro</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marc J.-M. Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Wéry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51. Caribbean Food Crops Society (CFCS) Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paramaribo, Suriname</w:t>
+              <w:t xml:space="preserve">5. International Symposium for Farming Systems Design “Multi-functional farming systems in a changing world”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Montpellier, France. 538 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947610v1</w:t>
+                <w:t xml:space="preserve">hal-01357188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeography, landscape and agronomic correlates of a fungal crop pathogen in the Caribbean: can we infer a way to sustainable disease management?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Penet</w:t>
+                <w:t xml:space="preserve">A modeling framework for designing innovative sustainable agricultural land systems: application to Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Guinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Guaruja, Brazil</w:t>
+              <w:t xml:space="preserve">31st West Indies Agricultural economics conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Christiansted, U.S. Virgin Islands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947609v1</w:t>
+                <w:t xml:space="preserve">hal-02739286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing innovative agricultural land systems in the Caribbean: application to Guadeloupe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chopin</w:t>
+                <w:t xml:space="preserve">Anthracnose disease on Water Yams in the Lesser Antilles: prevalence and severity contrasts in three Caribbean Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Penet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Alleyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Pétro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51st conference of the Caribbean Food Crop Society</w:t>
+              <w:t xml:space="preserve">51. Caribbean Food Crops Society (CFCS) Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paramaribo, Suriname</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739925v1</w:t>
+                <w:t xml:space="preserve">hal-02947610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatially explicit multi-scale bioeconomic model to design and assess agricultural landscapes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chopin</w:t>
+                <w:t xml:space="preserve">Biogeography, landscape and agronomic correlates of a fungal crop pathogen in the Caribbean: can we infer a way to sustainable disease management?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Penet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Alleyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Pétro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th International Symposium for Farming Systems Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Evolution 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Guaruja, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742669v1</w:t>
+                <w:t xml:space="preserve">hal-02947609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOSAICA - A spatially-explicit multi-scale bioeconomic model to design and assess agricultural landscapes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Designing innovative agricultural land systems in the Caribbean: application to Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc J.-M. Blazy</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Guinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th International Symposium for Farming Systems Design “Multi-functional farming systems in a changing world”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">51st conference of the Caribbean Food Crop Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paramaribo, Suriname</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357191v1</w:t>
+                <w:t xml:space="preserve">hal-02739925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building sustainable biomass-based energy system for Caribbean islands</w:t>
               </w:r>
@@ -6476,51 +6476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Causeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Denon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6569,1154 +6569,1154 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignamarge: a technical and economic evaluation tool of yam production</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Colette Bertrand</w:t>
+                <w:t xml:space="preserve">Multi-scale bio-economic modeling for the generation of innovative cropping system mosaics increasing food self-sufficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Guinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journ'iames 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321).; Chambre Départementale d'Agriculture de Guadeloupe. Baie-Mahault (Guadeloupe), FRA., Sep 2012, Petit-Bourg ; Petit-Canal (Guadeloupe), France. pp.27</w:t>
+              <w:t xml:space="preserve">1. International Conference on Global Food Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Noordwijkerhout, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750012v1</w:t>
+                <w:t xml:space="preserve">hal-01019575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growing yam in Guadeloupe : How much does it cost and how much does it pay?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Ignamarge: a technical and economic evaluation tool of yam production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Causeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Barlagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Causeret</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journ'iames 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321).; Chambre Départementale d'Agriculture de Guadeloupe. Baie-Mahault (Guadeloupe), FRA., Sep 2012, Petit-Bourg ; Petit-Canal (Guadeloupe), France. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745217v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking morphological traits and functional strategies: a typological approach of tropical forests species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maguy M. Dulormne</w:t>
+                <w:t xml:space="preserve">Growing yam in Guadeloupe : How much does it cost and how much does it pay?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Barlagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Causeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Biennial ISEM Conference - Ecological Modelling for Ecosystem Sustainability in the context of Global Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Toulouse, France. pp.223</w:t>
+              <w:t xml:space="preserve">Journ'iames 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321).; Chambre Départementale d'Agriculture de Guadeloupe. Baie-Mahault (Guadeloupe), FRA., Sep 2012, Petit-Bourg ; Petit-Canal (Guadeloupe), France. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964668v1</w:t>
+                <w:t xml:space="preserve">hal-02745217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of yam business diversity in Guadeloupe (French Antilles)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Harry Ozier Lafontaine</w:t>
+                <w:t xml:space="preserve">Linking morphological traits and functional strategies: a typological approach of tropical forests species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore E. Mira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc J.-M. Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile V. Schemla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy M. Dulormne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30. West Indies Agricultural Economics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Caribbean Agro-Economic Society (CAES). Saint Augustine, TTO., Jun 2013, Port of Spain, Trinidad and Tobago</w:t>
+              <w:t xml:space="preserve">19. Biennial ISEM Conference - Ecological Modelling for Ecosystem Sustainability in the context of Global Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Toulouse, France. pp.223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02810013v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to increase the demand to ensure the sustainability of a tropical sector?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Characterization of yam business diversity in Guadeloupe (French Antilles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Barlagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Diman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Ozier Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">134.EAAE Seminar Labels on sustainability: an issue for consumers, producers, policy makers, and NGOs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Paris, France. 22 p</w:t>
+              <w:t xml:space="preserve">30. West Indies Agricultural Economics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caribbean Agro-Economic Society (CAES). Saint Augustine, TTO., Jun 2013, Port of Spain, Trinidad and Tobago</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809643v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strengths and weaknesses of yam sector and prospects for improvement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">How to increase the demand to ensure the sustainability of a tropical sector?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Barlagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bazoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Diman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Harry Ozier Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journ'iames 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321).; Chambre d'Agriculture de la Guadeloupe. Baie-Mahault (Guadeloupe), FRA., Sep 2012, Petit-Bourg ; Petit-Canal (Guadeloupe), France. pp.27</w:t>
+              <w:t xml:space="preserve">134.EAAE Seminar Labels on sustainability: an issue for consumers, producers, policy makers, and NGOs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Paris, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748721v1</w:t>
+                <w:t xml:space="preserve">hal-02809643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecting the supply and demand via labelling options for the sustainability of a food sector. The example of the yam sector in Guadeloupe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Strengths and weaknesses of yam sector and prospects for improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Barlagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Osseux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Ozier Lafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Conference on Global Food Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Noordwijkerhout, Netherlands</w:t>
+              <w:t xml:space="preserve">Journ'iames 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321).; Chambre d'Agriculture de la Guadeloupe. Baie-Mahault (Guadeloupe), FRA., Sep 2012, Petit-Bourg ; Petit-Canal (Guadeloupe), France. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019574v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local market food sector analysis and design: the example of the yam sector in Guadeloupe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Connecting the supply and demand via labelling options for the sustainability of a food sector. The example of the yam sector in Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Barlagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Causeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Global Conference on Yam</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Institute of Tropical Agriculture, CGIAR (IITA). NGA., Oct 2013, Accra, Ghana. 136 p</w:t>
+              <w:t xml:space="preserve">1. International Conference on Global Food Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Noordwijkerhout, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198251v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strengths and weaknesses of the different yam marketing chains in Guadeloupe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Local market food sector analysis and design: the example of the yam sector in Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Barlagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journ'iames 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321).; Chambre Départementale d'Agriculture de Guadeloupe. Baie-Mahault (Guadeloupe), FRA., Sep 2012, Petit-Bourg ; Petit-Canal (Guadeloupe), France. pp.27</w:t>
+              <w:t xml:space="preserve">1. Global Conference on Yam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Institute of Tropical Agriculture, CGIAR (IITA). NGA., Oct 2013, Accra, Ghana. 136 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745155v1</w:t>
+                <w:t xml:space="preserve">hal-01198251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale bio-economic modeling for the generation of innovative cropping system mosaics increasing food self-sufficiency</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chopin</w:t>
+                <w:t xml:space="preserve">Strengths and weaknesses of the different yam marketing chains in Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Barlagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Diman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Conference on Global Food Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Noordwijkerhout, Netherlands</w:t>
+              <w:t xml:space="preserve">Journ'iames 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321).; Chambre Départementale d'Agriculture de Guadeloupe. Baie-Mahault (Guadeloupe), FRA., Sep 2012, Petit-Bourg ; Petit-Canal (Guadeloupe), France. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019575v1</w:t>
+                <w:t xml:space="preserve">hal-02745155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mauvaises herbes sont-elles si mauvaises ?</w:t>
               </w:r>
@@ -7778,316 +7778,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une filière canne dédiée à la production électrique peut-elle avoir un intérêt économique et environnemental ? Méthodes et premiers éléments d’analyse en Guadeloupe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Louis Fusillier</w:t>
+                <w:t xml:space="preserve">Forces et faiblesses de la filière igname et pistes d’amélioration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Barlagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Osseux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Ozier Lafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès sucrier ARTAS / AFCAS 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Réunionnaise pour le développement de la Technologie Agricole et Sucrière (ARTAS). FRA.; Association Française de la Canne à Sucre (AFCAS). FRA., Sep 2012, Saint-Gilles, France. 93 p</w:t>
+              <w:t xml:space="preserve">Journ'iames 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321).; Chambre d'Agriculture de la Guadeloupe. Baie-Mahault (Guadeloupe), FRA., Sep 2012, Petit-Bourg ; Petit-Canal (Guadeloupe), France. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748916v1</w:t>
+                <w:t xml:space="preserve">hal-02748954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forces et faiblesses de la filière igname et pistes d’amélioration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carla Barlagne</w:t>
+                <w:t xml:space="preserve">Une filière canne dédiée à la production électrique peut-elle avoir un intérêt économique et environnemental ? Méthodes et premiers éléments d’analyse en Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lejars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Fusillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Guinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journ'iames 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321).; Chambre d'Agriculture de la Guadeloupe. Baie-Mahault (Guadeloupe), FRA., Sep 2012, Petit-Bourg ; Petit-Canal (Guadeloupe), France. pp.27</w:t>
+              <w:t xml:space="preserve">Congrès sucrier ARTAS / AFCAS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Réunionnaise pour le développement de la Technologie Agricole et Sucrière (ARTAS). FRA.; Association Française de la Canne à Sucre (AFCAS). FRA., Sep 2012, Saint-Gilles, France. 93 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748954v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignamarge : Outil d’évaluation technico-économique de la production d’igname</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Causeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Barlagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8125,77 +8125,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commercialisation de l’igname en Guadeloupe : atouts et contraintes des différents circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Barlagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Diman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8233,51 +8233,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire de l’igname en Guadeloupe : combien ça coûte, combien ça rapporte ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Barlagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Causeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8322,273 +8322,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’innovation à l’adoption de nouvelles pratiques de production dans la filière banane</w:t>
+                <w:t xml:space="preserve">De l’innovation à l’adoption de nouvelles pratiques dans la filière banane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles pratiques à haute performance économique et environnementale en Outre-mer. Rencontre Inra-Cirad au Salon International de l'Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Carrefours de l’innovation agronomique "Systèmes durables de production et de transformation agricoles aux Antilles et en Guyane"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Le Lamentin (Guadeloupe); Fort-de-France (Martinique), France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805933v1</w:t>
+                <w:t xml:space="preserve">hal-02745313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des systèmes de production d’igname en Guadeloupe et étude des déterminants des choix variétaux des agriculteurs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l’innovation à l’adoption de nouvelles pratiques de production dans la filière banane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48. Colloque annuel de l’ASRDLF (Association de Science Régionale de Langue Française) : Migrations et Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université des Antilles et de la Guyane (UAG). Ceregmia (Centre d'Etude et de Recherche en Economie Gestion Modélisation et Informatique Appliquée), Schoelcher, FRA.; Université des Antilles et de la Guyane (UAG). Schoelcher, FRA.; Association de Science Régionale de Langue Française (ASRDLF). Paris, FRA., Jul 2011, Schoelcher, France. 14 p</w:t>
+              <w:t xml:space="preserve">Nouvelles pratiques à haute performance économique et environnementale en Outre-mer. Rencontre Inra-Cirad au Salon International de l'Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02811233v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’innovation à l’adoption de nouvelles pratiques dans la filière banane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation des systèmes de production d’igname en Guadeloupe et étude des déterminants des choix variétaux des agriculteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Barlagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l’innovation agronomique "Systèmes durables de production et de transformation agricoles aux Antilles et en Guyane"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Le Lamentin (Guadeloupe); Fort-de-France (Martinique), France. 13 p</w:t>
+              <w:t xml:space="preserve">48. Colloque annuel de l’ASRDLF (Association de Science Régionale de Langue Française) : Migrations et Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université des Antilles et de la Guyane (UAG). Ceregmia (Centre d'Etude et de Recherche en Economie Gestion Modélisation et Informatique Appliquée), Schoelcher, FRA.; Université des Antilles et de la Guyane (UAG). Schoelcher, FRA.; Association de Science Régionale de Langue Française (ASRDLF). Paris, FRA., Jul 2011, Schoelcher, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745313v1</w:t>
+                <w:t xml:space="preserve">hal-02811233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions d’adoption de plantes de services agro-écologiques en rotation avec la banane aux Antilles</w:t>
               </w:r>
@@ -8600,51 +8600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Causeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Diman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48. Colloque annuel de l’ASRDLF (Association de Science Régionale de Langue Française) : Migrations et Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université des Antilles et de la Guyane (UAG). Centre d'Etude et de Recherche en Economie, Gestion, Modélisation et Informatique Appliquée - Faculté de droit et d'économie, Schoelcher, FRA.; Université des Antilles et de la Guyane (UAG). Schoelcher, FRA.; Association de Science Régionale de Langue Française (ASRDLF). Paris, FRA., Aug 2011, Schoelcher, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9347,51 +9347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Peregrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Diman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Causeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9783,333 +9783,333 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la Multiperformance des Agroécosystèmes bio de Karukéra en fonction de l’Intégration culture/élevage et de leur Biodiversité</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
+                <w:t xml:space="preserve">Can local agriculture improve the nutritional quality of diet while reducing the environmental impact in Guadeloupe ? A system model approach from fork to farm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Ameller Pavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Guindé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Guillemaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel Metabio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">IUNS-ICN 2025 International Congress of Nutrition - Sustainable Food for Global Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05250920v1</w:t>
+                <w:t xml:space="preserve">hal-05554424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can local agriculture improve the nutritional quality of diet while reducing the environmental impact in Guadeloupe ? A system model approach from fork to farm</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gabin Guillemaud</w:t>
+                <w:t xml:space="preserve">Evaluation de la Multiperformance des Agroécosystèmes bio de Karukéra en fonction de l’Intégration culture/élevage et de leur Biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fanchone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUNS-ICN 2025 International Congress of Nutrition - Sustainable Food for Global Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Paris, France. </w:t>
+              <w:t xml:space="preserve">Séminaire annuel Metabio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05554424v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A modelling approach for assessing environmental and economic impacts of agri-environmental schemes (AES) to enhance soil C sequestration and reduce pollution risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Barlagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge J. Sierra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iCROPM2016 International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Berlin, Germany. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10147,51 +10147,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors affecting compost adoption by farmers in small tropical islands in the Caribbean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge J. Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Causeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10268,64 +10268,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prototyping climate-smart agricultural landscapes: a generic modelling framework and application in a tropical island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Guinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10380,103 +10380,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A modeling framework for designing and assessing multi-functional agricultural landscapes with scenario analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Guinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Montpellier, France. 553 p., 2015, Proceedings of the 5th International Symposium for farming systems design "Multi-functionnal farming systems in a changing world"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10920,51 +10920,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kompostaj, une technique pour réduire vos déchets et fertiliser vos plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge J. Sierra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11128,51 +11128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Causeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Barlagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -11188,255 +11188,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des biodéchets dans les foyers Guadeloupéens : une enquête exploratoire</w:t>
+                <w:t xml:space="preserve">Les biomasses résiduelles du territoire Diagnostic de la situation actuelle en Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzon Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Kernevez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Barlagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Causeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04837246v1</w:t>
+                <w:t xml:space="preserve">hal-04837232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les biomasses résiduelles du territoire Diagnostic de la situation actuelle en Guadeloupe</w:t>
+                <w:t xml:space="preserve">Gestion des biodéchets dans les foyers Guadeloupéens : une enquête exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzon Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Kernevez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Causeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Barlagne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04837232v1</w:t>
+                <w:t xml:space="preserve">hal-04837246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farmer’s innovativeness, adoption capacity of complementary innovations and Farm Performance</w:t>
               </w:r>
@@ -11673,51 +11673,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisations économiques des innovations et de la diversité variétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Barlagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Arma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11725,51 +11725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Causeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Guindé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UR 1321 Unité de Recherche Agrosystèmes Tropicaux [ASTRO] - INRAE. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -11907,385 +11907,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le compostage et la fertilisation organique à l’échelle du territoire en Guadeloupe : conditions d’émergence d’une filière de recyclage des déchets en agriculture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Déterminants de l’adoption du compost en Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Causeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Guinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] 2018</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790277v1</w:t>
+                <w:t xml:space="preserve">hal-02790209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception des agriculteurs sur les composts à base de boues de station d’épuration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Moulla</w:t>
+                <w:t xml:space="preserve">Le compostage et la fertilisation organique à l’échelle du territoire en Guadeloupe : conditions d’émergence d’une filière de recyclage des déchets en agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Sierra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Causeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Guinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] INRAE. 2018, 11 p</w:t>
+              <w:t xml:space="preserve">[Contrat] 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790565v1</w:t>
+                <w:t xml:space="preserve">hal-02790277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants de l’adoption du compost en Guadeloupe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perception des agriculteurs sur les composts à base de boues de station d’épuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Moulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Causeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Guinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] 2018</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRAE. 2018, 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02790209v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet CAVALBIO</w:t>
               </w:r>
@@ -12297,51 +12297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pavis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Umber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Pétro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12428,51 +12428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Causeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killian Chary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Denon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12537,64 +12537,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Causeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Diman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Guinde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12638,51 +12638,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Économie de l’innovation : conditions d’adoption de systèmes de cultures innovants en substitution d’intrants chimiques dans les exploitations bananières en Guadeloupe. Rapport final du programme de recherche financé par le Ministère de l’Outre Mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Diman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -12704,51 +12704,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation ex-ante des conditions d’adoption de systèmes de culture innovants à bas niveau de pesticides en production bananière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Diman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13188,51 +13188,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIMSERV - Expert system of selection assistance of service plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13458,51 +13458,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05501385v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Gumbau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Kupka" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Penet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Causeret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104535" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119008v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'hand Fares" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Joseph Minviel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10438599.2025.2514572" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05008165v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hand Fares" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/age.2025.9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769180v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dentika" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Poliph&#232;me" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guyader" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijpb15030053" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145015v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Alleyne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Petro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Eversley" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9060619" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728189v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2022.2103074" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04019676v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Selbonne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guind&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bajazet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Desfontaines" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture13010159" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144241v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chopin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sierra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture13020297" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372223v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dupr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michels" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2020.105128" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210310v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103106" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340601v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Subervie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Paul" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guind&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107213" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624256v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guinde" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Bergkvist" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.06.031" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826724v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Chary" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2018.01.009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622383v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Barlagne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.364" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506530v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2016.10.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606267v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.11.168" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430134v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Tournebize" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2016.12.021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608280v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Simone Barthe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01962" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602356v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tirolien" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.08.036" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630651v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge J. Sierra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Chopart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-016-9729-z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641263v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barthe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2016.05.005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341046v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rapidel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ripoche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Allinne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deheuvels" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0317-y" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213148v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2015.08.009" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633369v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bazoche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2015.09.003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PM5XGN5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054003v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216256v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2015.08.006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284267v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0250-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650381v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.09.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642881v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/68q1-sm65" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462636v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2011.09.021" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6R79KC83-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658635v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tixier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Salmon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2010.01.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6KVHGQW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665390v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inacio de Barros" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldo Stachetti Rodrigues" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Tournebize" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cinna" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2008.10.015" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173168v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2009.02.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5TWHG1G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659652v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dorel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2009.02.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDNM369D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419764v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301057v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Guillemaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Ameller Pavez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769129v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Penet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269609v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gautier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Violette Lavoir" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769106v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790723v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Guillot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duval" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735450v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Affholder" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739453v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chopart" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Laffont" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743955v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pavis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bussi&#232;re" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146948v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimrith, Stan Selbonne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ginde" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947614v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle P&#233;tro" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357188v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Blazy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739286v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947610v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947609v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739925v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742669v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357191v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743507v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Denon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750012v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745217v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964668v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore E. Mira" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile V. Schemla" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy M. Dulormne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810013v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Roux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809643v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748721v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Osseux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019574v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198251v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745155v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019575v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805169v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748916v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lejars" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Fusillier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Merle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748954v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749531v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750227v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750074v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805933v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811233v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745313v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809322v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811482v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753021v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754815v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752271v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Barbier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rio" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750939v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756114v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755302v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Peregrine" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752790v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldo S. Rodrigues" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754869v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763215v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Z&#233;bus" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clermont-Dauphin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05250920v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554424v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797457v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740127v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173354v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740901v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750314v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Rodrigues, Geraldo Stachetti" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04815230v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auzoux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gardarin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mailleret" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03886260v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800379v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816986v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472031v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzon Garnier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Guillou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837246v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Kernevez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837232v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236272v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhand Fares" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02748634v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179543v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arma" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023464v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gueringer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790277v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790565v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Moulla" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790209v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947450v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Umber" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gros" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947476v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811057v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811584v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815189v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820575v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Manceron" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02822298v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00547627v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02790660v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820845v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirza Publicol" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Melfort" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05501385v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Gumbau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Kupka" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Penet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Causeret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104535" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119008v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'hand Fares" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Joseph Minviel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10438599.2025.2514572" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05008165v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hand Fares" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/age.2025.9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769180v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dentika" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Poliph&#232;me" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guyader" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijpb15030053" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144241v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Selbonne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guind&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chopin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sierra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture13020297" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145015v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Alleyne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Petro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Eversley" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9060619" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728189v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2022.2103074" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04019676v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bajazet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Desfontaines" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture13010159" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372223v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dupr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michels" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2020.105128" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210310v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103106" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340601v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Subervie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Paul" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guind&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107213" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624256v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guinde" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Bergkvist" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.06.031" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826724v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Chary" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2018.01.009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506530v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2016.10.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622383v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Barlagne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.364" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606267v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.11.168" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430134v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Tournebize" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2016.12.021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641263v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barthe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2016.05.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602356v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tirolien" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.08.036" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608280v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Simone Barthe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01962" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630651v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge J. Sierra" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Chopart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-016-9729-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284267v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0250-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341046v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rapidel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ripoche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Allinne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deheuvels" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0317-y" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213148v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2015.08.009" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633369v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bazoche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2015.09.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PM5XGN5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054003v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216256v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2015.08.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650381v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.09.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642881v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/68q1-sm65" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462636v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2011.09.021" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6R79KC83-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658635v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tixier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Salmon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2010.01.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6KVHGQW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665390v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inacio de Barros" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldo Stachetti Rodrigues" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Tournebize" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cinna" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2008.10.015" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173168v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2009.02.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5TWHG1G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659652v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dorel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2009.02.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDNM369D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419764v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301057v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Guillemaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Ameller Pavez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769106v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Penet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769129v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269609v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gautier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Violette Lavoir" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790723v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Guillot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duval" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735450v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Affholder" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739453v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chopart" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Laffont" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743955v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pavis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bussi&#232;re" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146948v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimrith, Stan Selbonne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ginde" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357191v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Blazy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742669v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947614v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle P&#233;tro" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357188v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739286v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947610v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947609v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739925v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743507v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Denon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019575v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750012v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745217v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964668v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore E. Mira" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile V. Schemla" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy M. Dulormne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810013v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Roux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809643v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748721v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Osseux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019574v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198251v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745155v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805169v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748954v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748916v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lejars" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Fusillier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Merle" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749531v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750227v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750074v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745313v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805933v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811233v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809322v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811482v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753021v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754815v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752271v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Barbier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rio" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750939v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756114v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755302v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Peregrine" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752790v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldo S. Rodrigues" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754869v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763215v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Z&#233;bus" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clermont-Dauphin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554424v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05250920v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797457v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740127v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173354v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740901v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750314v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Rodrigues, Geraldo Stachetti" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04815230v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auzoux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gardarin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mailleret" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03886260v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800379v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816986v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472031v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzon Garnier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Guillou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837232v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Kernevez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837246v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236272v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhand Fares" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02748634v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179543v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arma" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023464v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gueringer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790209v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790277v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790565v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Moulla" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947450v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Umber" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gros" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947476v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811057v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811584v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815189v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820575v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Manceron" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02822298v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00547627v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02790660v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820845v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirza Publicol" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Melfort" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>