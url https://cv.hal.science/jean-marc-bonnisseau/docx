--- v0 (2026-03-18)
+++ v1 (2026-05-05)
@@ -909,235 +909,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01859163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal sharing with an infinite number of commodities in the presence of optimistic and pessimistic agents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Existence of equilibrium in OLG economies with increasing returns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bonnisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aloisio Araujo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Novinski</w:t>
+                <w:t xml:space="preserve">Lalaina Rakotonindrainy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 63 (1), pp.131-157. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00199-016-0985-0⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 63, pp.111-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00199-016-0955-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01336882v1</w:t>
+                <w:t xml:space="preserve">hal-01275234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence of equilibrium in OLG economies with increasing returns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal sharing with an infinite number of commodities in the presence of optimistic and pessimistic agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aloisio Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonnisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chateauneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lalaina Rakotonindrainy</w:t>
+                <w:t xml:space="preserve">Rodrigo Novinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 63, pp.111-129. </w:t>
+              <w:t xml:space="preserve">, 2017, 63 (1), pp.131-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00199-016-0955-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00199-016-0985-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275234v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01336882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the equivalence of financial structures with long-term assets</w:t>
               </w:r>
@@ -1435,51 +1435,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Note on the Characterization of Optimal Allocations in OLG Models with Multiple Goods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonnisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lalaina Rakotonindrainy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Set-Valued and Variational Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.10.1007/s11228-015-0342-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2325,233 +2325,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00626718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibria with Increasing Returns: Sufficient Conditions on Bounded Allocations</w:t>
+                <w:t xml:space="preserve">Existence of equilibria with a tight marginal pricing rule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonnisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandrine Jamin</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Public Economic Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1467-9779.2008.00395.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44 (7-8, Special Issue in Economic Theory in honor of Charalambos D. Aliprantis), pp.613-624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmateco.2007.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00309536v1</w:t>
+                <w:t xml:space="preserve">hal-00187216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence of equilibria with a tight marginal pricing rule</w:t>
+                <w:t xml:space="preserve">Equilibria with Increasing Returns: Sufficient Conditions on Bounded Allocations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonnisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cornet</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Jamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 44 (7-8, Special Issue in Economic Theory in honor of Charalambos D. Aliprantis), pp.613-624. </w:t>
+              <w:t xml:space="preserve">Journal of Public Economic Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (6), pp.1033-1068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmateco.2007.03.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9779.2008.00395.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00187216v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00309536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General consumption constraints and regular economies</w:t>
               </w:r>
@@ -2634,130 +2634,130 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00309539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Characterization of Efficient Production Vectors</w:t>
+                <w:t xml:space="preserve">Vertical differentiation with non-uniform consumers' distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonnisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Crettez</w:t>
+                <w:t xml:space="preserve">Rim Lahmandi-Ayed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 31 (2), pp.213-223. </w:t>
+              <w:t xml:space="preserve">International Journal of Economic Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (3), pp.179-190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00199-006-0096-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1742-7363.2007.00054.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00265699v1</w:t>
+                <w:t xml:space="preserve">halshs-00265701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Payoff-dependent balancedness and cores</w:t>
               </w:r>
@@ -2828,130 +2828,130 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00176203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical differentiation with non-uniform consumers' distribution</w:t>
+                <w:t xml:space="preserve">On the Characterization of Efficient Production Vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonnisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rim Lahmandi-Ayed</w:t>
+                <w:t xml:space="preserve">Bertrand Crettez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Economic Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 3 (3), pp.179-190. </w:t>
+              <w:t xml:space="preserve">Economic Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 31 (2), pp.213-223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1742-7363.2007.00054.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00199-006-0096-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00265701v1</w:t>
+                <w:t xml:space="preserve">halshs-00265699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About the second theorem of Welfare economics with stock markets</w:t>
               </w:r>
@@ -3135,51 +3135,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical Differentiation: Multiproduct Strategy to Face Entry?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonnisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Lahmandi-Ayed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The B.E. Journal of Theoretical Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 6 (1), pp.Article 15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3679,246 +3679,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00265698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuity and Uniqueness of Equilibria for Linear Exchange Economies</w:t>
+                <w:t xml:space="preserve">Existence of marginal pricing equilibria in economies with externalities and non-convexities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonnisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Jofré</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Medecin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 109 (2), pp.237-263. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 36 (4), pp.271-294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/A:1017517020329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0304-4068(01)00077-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00265684v1</w:t>
+                <w:t xml:space="preserve">hal-00187219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence of marginal pricing equilibria in economies with externalities and non-convexities</w:t>
+                <w:t xml:space="preserve">Continuity and Uniqueness of Equilibria for Linear Exchange Economies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonnisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Florig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Medecin</w:t>
+                <w:t xml:space="preserve">Alejandro Jofré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 36 (4), pp.271-294. </w:t>
+              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 109 (2), pp.237-263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0304-4068(01)00077-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1023/A:1017517020329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00187219v1</w:t>
+                <w:t xml:space="preserve">halshs-00265684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiability of Equilibria for Linear Exchange Economies</w:t>
               </w:r>
@@ -3930,51 +3930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonnisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Florig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Jofré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 109 (2), pp.265-288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4538,403 +4538,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00623272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence of marginal cost pricing equilibria : the nonsmooth case</w:t>
+                <w:t xml:space="preserve">Fixed-Point Theorems and Morse's Lemma for Lipschitzian Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonnisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Economic Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 146 (2), pp.318-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0022-247X(90)90305-Y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00623271v1</w:t>
+                <w:t xml:space="preserve">hal-00521573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence of Marginal Cost Pricing Equiibria in Economies with Several Nonconvex Firms</w:t>
+                <w:t xml:space="preserve">Equilibrium with Quantity Targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonnisseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Econometrica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 151 (2), pp.532-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0022-247X(90)90164-B⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00521574v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00521572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed-Point Theorems and Morse's Lemma for Lipschitzian Functions</w:t>
+                <w:t xml:space="preserve">Existence of Marginal Cost Pricing Equiibria in Economies with Several Nonconvex Firms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonnisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Econometrica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 58 (3), pp.661-682</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00521573v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00521574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibrium with Quantity Targets</w:t>
+                <w:t xml:space="preserve">Existence of marginal cost pricing equilibria : the nonsmooth case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonnisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Economic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 31 (3), pp.685-708</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0022-247X(90)90164-B⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00521572v1</w:t>
+                <w:t xml:space="preserve">hal-00623271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valuation equilibrium and pareto optimum in non-convex economies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonnisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 17 (2-3), pp.293-308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5083,51 +5083,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existence of equilibria when firms follow bounded losses pricing rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonnisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 17 (2-3), pp.119-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5752,51 +5752,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mackey compactness in B(S)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aloisio Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonnisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6016,51 +6016,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on the characterization of optimal allocations in OLG models with multiple goods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonnisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lalaina Rakotonindrainy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6078,90 +6078,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Risk Sharing with Optimistic and Pessimistic Decision Makers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aloisio Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonnisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chateauneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Novinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6642,51 +6642,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existence of equilibrium in OLG economies with increasing returns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonnisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lalaina Rakotonindrainy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7268,51 +7268,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existence of Equilibria with a Tight Marginal Pricing Rule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonnisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7324,252 +7324,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00113335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competitive equilibria with consumption possibility depending on endowments: a global analysis</w:t>
+                <w:t xml:space="preserve">Equilibria with increasing returns: sufficient conditions on bounded production allocations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonnisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elena L. del Mercato</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Jamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00197474v1</w:t>
+                <w:t xml:space="preserve">halshs-00194881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibria with increasing returns: sufficient conditions on bounded production allocations</w:t>
+                <w:t xml:space="preserve">Monopole, stratégies multiproduit et incitation à la recherche et développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonnisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandrine Jamin</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hend Ghazzai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00194881v1</w:t>
+                <w:t xml:space="preserve">halshs-00193974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monopole, stratégies multiproduit et incitation à la recherche et développement</w:t>
+                <w:t xml:space="preserve">Competitive equilibria with consumption possibility depending on endowments: a global analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonnisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena L. del Mercato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hend Ghazzai</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">halshs-00193974v1</w:t>
+                <w:t xml:space="preserve">halshs-00197474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existence d'un équilibre de Nash dans un jeu discontinu</w:t>
               </w:r>
@@ -7656,51 +7656,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The marginal pricing rule revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonnisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Olivier Czarnecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7941,51 +7941,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ECDA3DA6"/>
+    <w:nsid w:val="FC3173D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8172,51 +8172,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marc-bonnisseau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8156-2229" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033522448" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000068442789" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366165v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnisseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Le Van" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong TRAN VIET" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/48839154" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05340624v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Bonnisseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chateauneuf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Drugeon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.70053" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03523222v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achis Chery" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-021-01404-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04205853v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena del Mercato" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Siconolfi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2023.105638" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04214107v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Fuentes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-023-01524-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344270v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-019-01593-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01859163v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senda Ounaies" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Chebbi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/anona-2017-0234" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01336882v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloisio Araujo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Novinski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-016-0985-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275234v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalaina Rakotonindrainy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-016-0955-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297918v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11579-016-0169-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395604v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mete H. Soner" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jimo.2016.12.1323" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185486v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Biheng" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2015.04.004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01199162v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11228-015-0342-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01056203v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10436-014-0251-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093837v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445044" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638196v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orntangar Nguenamadji" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-011-0682-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C00DNRKK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626722v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Jamin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1935-1704.1781" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-9FZ86SCQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626720v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381637v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena L. del Mercato" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-009-0464-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-08V2MT44-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639803v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gourdel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hammami" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2010.06.076" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JH45PLGD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626718v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2009.03.024" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PG8973M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00309536v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9779.2008.00395.x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8V7R2J10-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187216v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cornet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2007.03.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZT8PS52-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00309539v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2008.07.007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3WL3XMB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265699v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Crettez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-006-0096-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3D9MBPDN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176203v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Iehl&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2007.01.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265701v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Lahmandi-Ayed" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-7363.2007.00054.x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DDW1LJ78-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265691v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Lachiri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265683v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Rivera-Cayupi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-006-9147-z" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VLGBLWT9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310490v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265681v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Florig" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265682v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00712-005-0119-9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BBXF3RKV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187217v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2003.11.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7X7DF2Q-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187218v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4068(03)00046-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZRHVXLW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265698v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-003-0363-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H849J2BH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265684v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Jofr&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1017517020329" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P3S4FLM5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187219v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Medecin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4068(01)00077-5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78KKR053-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265685v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1017558204399" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V2TVVRW5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187220v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Meddeb" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4068(97)00064-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBFQZCX3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176205v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008658403530" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X38FTPS2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187221v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-4068(95)00717-2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRCMC8PJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623273v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187222v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-4068(92)90033-4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T648M1XL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623272v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623271v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521574v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521573v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-247X(90)90305-Y" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521572v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-247X(90)90164-B" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187225v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-4068(88)90012-2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPQ7NVD4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187224v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-4068(88)90006-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17BF35LL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187223v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-4068(88)90003-1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTMFBRS8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496167v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mandel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Toma" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Guy Tr&#233;bulle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04612853v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Quy Nguyen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960874v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013245v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606349v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908326v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03461538v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896592v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382539v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158117v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224491v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130785v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922782v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821094v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00917644v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00917638v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659183v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654013v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435256v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442865v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349204v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257731v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159638v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204615v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118822v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113335v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197474v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194881v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193974v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hend Ghazzai" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173781v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794924v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Czarnecki" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982842v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marc-bonnisseau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8156-2229" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033522448" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000068442789" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366165v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnisseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Le Van" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong TRAN VIET" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/48839154" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05340624v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Bonnisseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chateauneuf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Drugeon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.70053" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03523222v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achis Chery" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-021-01404-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04205853v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena del Mercato" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Siconolfi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2023.105638" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04214107v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Fuentes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-023-01524-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344270v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-019-01593-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01859163v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senda Ounaies" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Chebbi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/anona-2017-0234" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275234v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalaina Rakotonindrainy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-016-0955-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01336882v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloisio Araujo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Novinski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-016-0985-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297918v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11579-016-0169-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395604v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mete H. Soner" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jimo.2016.12.1323" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185486v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Biheng" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2015.04.004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01199162v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11228-015-0342-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01056203v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10436-014-0251-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093837v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445044" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638196v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orntangar Nguenamadji" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-011-0682-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C00DNRKK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626722v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Jamin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1935-1704.1781" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-9FZ86SCQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626720v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381637v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena L. del Mercato" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-009-0464-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-08V2MT44-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639803v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gourdel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hammami" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2010.06.076" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JH45PLGD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626718v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2009.03.024" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PG8973M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187216v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cornet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2007.03.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZT8PS52-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00309536v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9779.2008.00395.x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8V7R2J10-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00309539v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2008.07.007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3WL3XMB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265701v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Lahmandi-Ayed" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-7363.2007.00054.x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DDW1LJ78-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176203v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Iehl&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2007.01.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265699v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Crettez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-006-0096-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3D9MBPDN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265691v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Lachiri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265683v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Rivera-Cayupi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-006-9147-z" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VLGBLWT9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310490v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265681v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Florig" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265682v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00712-005-0119-9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BBXF3RKV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187217v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2003.11.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7X7DF2Q-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187218v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4068(03)00046-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZRHVXLW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265698v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-003-0363-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H849J2BH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187219v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Medecin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4068(01)00077-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78KKR053-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265684v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Jofr&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1017517020329" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P3S4FLM5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265685v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1017558204399" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V2TVVRW5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187220v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Meddeb" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4068(97)00064-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBFQZCX3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176205v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008658403530" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X38FTPS2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187221v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-4068(95)00717-2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRCMC8PJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623273v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187222v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-4068(92)90033-4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T648M1XL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623272v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521573v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-247X(90)90305-Y" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521572v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-247X(90)90164-B" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521574v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623271v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187225v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-4068(88)90012-2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPQ7NVD4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187224v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-4068(88)90006-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17BF35LL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187223v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-4068(88)90003-1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTMFBRS8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496167v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mandel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Toma" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Guy Tr&#233;bulle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04612853v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Quy Nguyen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960874v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013245v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606349v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908326v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03461538v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896592v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382539v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158117v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224491v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130785v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922782v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821094v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00917644v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00917638v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659183v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654013v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435256v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442865v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349204v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257731v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159638v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204615v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118822v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113335v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194881v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193974v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hend Ghazzai" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197474v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173781v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794924v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Czarnecki" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982842v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>