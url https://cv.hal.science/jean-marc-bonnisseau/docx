--- v1 (2026-05-05)
+++ v2 (2026-05-27)
@@ -1507,209 +1507,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01199162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of marketable payoffs with long-term assets</w:t>
+                <w:t xml:space="preserve">On the equivalence of financial structures with short-term assets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonnisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achis Chery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10 (4), pp.523-552. </w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45, pp.429-436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10436-014-0251-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/proc/201445044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01056203v1</w:t>
+                <w:t xml:space="preserve">halshs-01093837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the equivalence of financial structures with short-term assets</w:t>
+                <w:t xml:space="preserve">Stability of marketable payoffs with long-term assets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonnisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achis Chery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 45, pp.429-436. </w:t>
+              <w:t xml:space="preserve">Annals of Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (4), pp.523-552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/proc/201445044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10436-014-0251-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01093837v1</w:t>
+                <w:t xml:space="preserve">halshs-01056203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete Walrasian Exchange Process</w:t>
               </w:r>
@@ -3486,220 +3486,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00187217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regular economies with non-ordered preferences</w:t>
+                <w:t xml:space="preserve">Existence and optimality of oligopoly equilibria in linear exchange economies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonnisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Florig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 39 (3-4), pp.153-174. </w:t>
+              <w:t xml:space="preserve">Economic Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 22 (4), pp.727-741. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0304-4068(03)00046-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00199-003-0363-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00187218v1</w:t>
+                <w:t xml:space="preserve">halshs-00265698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence and optimality of oligopoly equilibria in linear exchange economies</w:t>
+                <w:t xml:space="preserve">Regular economies with non-ordered preferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonnisseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Florig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 22 (4), pp.727-741. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 39 (3-4), pp.153-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00199-003-0363-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0304-4068(03)00046-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00265698v1</w:t>
+                <w:t xml:space="preserve">hal-00187218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existence of marginal pricing equilibria in economies with externalities and non-convexities</w:t>
               </w:r>
@@ -6248,327 +6248,327 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01130785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regular economies with ambiguity aversion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stability of marketable payoffs with long-term assets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonnisseau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achis Chery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00922782v1</w:t>
+                <w:t xml:space="preserve">halshs-00917638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of marketable payoffs with long-term assets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regular economies with ambiguity aversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Biheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonnisseau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00821094v1</w:t>
+                <w:t xml:space="preserve">halshs-00922782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the equivalence of financial structures with short-term assets</w:t>
+                <w:t xml:space="preserve">Sensitivity of marketable payoffs with long-term assets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonnisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achis Chery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00917644v1</w:t>
+                <w:t xml:space="preserve">halshs-00821094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of marketable payoffs with long-term assets</w:t>
+                <w:t xml:space="preserve">On the equivalence of financial structures with short-term assets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonnisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achis Chery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00917638v1</w:t>
+                <w:t xml:space="preserve">halshs-00917644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the rank of payoff matrices with long-term assets</w:t>
               </w:r>
@@ -7324,428 +7324,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00113335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibria with increasing returns: sufficient conditions on bounded production allocations</w:t>
+                <w:t xml:space="preserve">The marginal pricing rule revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonnisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandrine Jamin</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Olivier Czarnecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00194881v1</w:t>
+                <w:t xml:space="preserve">halshs-00794924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monopole, stratégies multiproduit et incitation à la recherche et développement</w:t>
+                <w:t xml:space="preserve">Equilibria with increasing returns: sufficient conditions on bounded production allocations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonnisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hend Ghazzai</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">halshs-00193974v1</w:t>
+                <w:t xml:space="preserve">halshs-00194881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competitive equilibria with consumption possibility depending on endowments: a global analysis</w:t>
+                <w:t xml:space="preserve">Monopole, stratégies multiproduit et incitation à la recherche et développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonnisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elena L. del Mercato</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hend Ghazzai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00197474v1</w:t>
+                <w:t xml:space="preserve">halshs-00193974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence d'un équilibre de Nash dans un jeu discontinu</w:t>
+                <w:t xml:space="preserve">Competitive equilibria with consumption possibility depending on endowments: a global analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonnisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hakim Hammami</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena L. del Mercato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00173781v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00197474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The marginal pricing rule revisited</w:t>
+                <w:t xml:space="preserve">Existence d'un équilibre de Nash dans un jeu discontinu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonnisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Olivier Czarnecki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">halshs-00794924v1</w:t>
+                <w:t xml:space="preserve">halshs-00173781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7941,51 +7941,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FC3173D0"/>
+    <w:nsid w:val="2E9B30E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8172,51 +8172,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marc-bonnisseau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8156-2229" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033522448" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000068442789" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366165v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnisseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Le Van" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong TRAN VIET" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/48839154" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05340624v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Bonnisseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chateauneuf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Drugeon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.70053" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03523222v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achis Chery" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-021-01404-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04205853v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena del Mercato" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Siconolfi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2023.105638" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04214107v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Fuentes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-023-01524-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344270v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-019-01593-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01859163v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senda Ounaies" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Chebbi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/anona-2017-0234" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275234v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalaina Rakotonindrainy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-016-0955-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01336882v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloisio Araujo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Novinski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-016-0985-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297918v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11579-016-0169-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395604v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mete H. Soner" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jimo.2016.12.1323" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185486v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Biheng" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2015.04.004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01199162v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11228-015-0342-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01056203v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10436-014-0251-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093837v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445044" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638196v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orntangar Nguenamadji" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-011-0682-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C00DNRKK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626722v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Jamin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1935-1704.1781" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-9FZ86SCQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626720v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381637v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena L. del Mercato" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-009-0464-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-08V2MT44-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639803v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gourdel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hammami" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2010.06.076" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JH45PLGD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626718v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2009.03.024" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PG8973M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187216v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cornet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2007.03.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZT8PS52-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00309536v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9779.2008.00395.x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8V7R2J10-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00309539v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2008.07.007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3WL3XMB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265701v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Lahmandi-Ayed" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-7363.2007.00054.x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DDW1LJ78-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176203v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Iehl&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2007.01.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265699v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Crettez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-006-0096-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3D9MBPDN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265691v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Lachiri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265683v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Rivera-Cayupi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-006-9147-z" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VLGBLWT9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310490v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265681v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Florig" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265682v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00712-005-0119-9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BBXF3RKV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187217v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2003.11.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7X7DF2Q-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187218v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4068(03)00046-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZRHVXLW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265698v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-003-0363-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H849J2BH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187219v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Medecin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4068(01)00077-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78KKR053-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265684v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Jofr&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1017517020329" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P3S4FLM5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265685v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1017558204399" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V2TVVRW5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187220v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Meddeb" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4068(97)00064-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBFQZCX3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176205v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008658403530" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X38FTPS2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187221v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-4068(95)00717-2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRCMC8PJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623273v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187222v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-4068(92)90033-4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T648M1XL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623272v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521573v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-247X(90)90305-Y" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521572v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-247X(90)90164-B" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521574v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623271v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187225v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-4068(88)90012-2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPQ7NVD4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187224v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-4068(88)90006-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17BF35LL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187223v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-4068(88)90003-1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTMFBRS8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496167v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mandel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Toma" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Guy Tr&#233;bulle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04612853v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Quy Nguyen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960874v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013245v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606349v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908326v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03461538v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896592v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382539v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158117v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224491v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130785v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922782v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821094v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00917644v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00917638v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659183v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654013v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435256v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442865v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349204v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257731v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159638v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204615v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118822v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113335v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194881v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193974v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hend Ghazzai" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197474v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173781v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794924v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Czarnecki" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982842v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marc-bonnisseau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8156-2229" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033522448" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000068442789" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366165v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnisseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Le Van" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong TRAN VIET" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/48839154" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05340624v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Bonnisseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chateauneuf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Drugeon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.70053" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03523222v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achis Chery" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-021-01404-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04205853v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena del Mercato" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Siconolfi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2023.105638" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04214107v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Fuentes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-023-01524-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344270v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-019-01593-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01859163v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senda Ounaies" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Chebbi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/anona-2017-0234" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275234v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalaina Rakotonindrainy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-016-0955-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01336882v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloisio Araujo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Novinski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-016-0985-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297918v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11579-016-0169-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395604v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mete H. Soner" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jimo.2016.12.1323" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185486v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Biheng" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2015.04.004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01199162v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11228-015-0342-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093837v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445044" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01056203v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10436-014-0251-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638196v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orntangar Nguenamadji" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-011-0682-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C00DNRKK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626722v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Jamin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1935-1704.1781" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-9FZ86SCQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626720v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381637v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena L. del Mercato" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-009-0464-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-08V2MT44-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639803v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gourdel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hammami" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2010.06.076" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JH45PLGD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626718v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2009.03.024" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PG8973M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187216v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cornet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2007.03.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZT8PS52-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00309536v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9779.2008.00395.x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8V7R2J10-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00309539v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2008.07.007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3WL3XMB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265701v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Lahmandi-Ayed" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-7363.2007.00054.x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DDW1LJ78-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176203v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Iehl&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2007.01.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265699v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Crettez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-006-0096-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3D9MBPDN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265691v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Lachiri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265683v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Rivera-Cayupi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-006-9147-z" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VLGBLWT9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310490v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265681v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Florig" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265682v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00712-005-0119-9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BBXF3RKV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187217v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2003.11.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7X7DF2Q-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265698v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-003-0363-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H849J2BH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187218v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4068(03)00046-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZRHVXLW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187219v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Medecin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4068(01)00077-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78KKR053-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265684v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Jofr&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1017517020329" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P3S4FLM5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265685v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1017558204399" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V2TVVRW5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187220v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Meddeb" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4068(97)00064-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBFQZCX3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176205v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008658403530" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X38FTPS2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187221v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-4068(95)00717-2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRCMC8PJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623273v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187222v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-4068(92)90033-4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T648M1XL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623272v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521573v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-247X(90)90305-Y" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521572v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-247X(90)90164-B" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521574v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623271v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187225v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-4068(88)90012-2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPQ7NVD4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187224v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-4068(88)90006-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17BF35LL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187223v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-4068(88)90003-1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTMFBRS8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496167v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mandel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Toma" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Guy Tr&#233;bulle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04612853v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Quy Nguyen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960874v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013245v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606349v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908326v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03461538v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896592v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382539v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158117v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224491v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130785v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00917638v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922782v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821094v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00917644v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659183v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654013v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435256v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442865v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349204v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257731v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159638v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204615v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118822v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113335v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794924v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Czarnecki" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194881v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193974v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hend Ghazzai" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197474v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173781v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982842v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>