--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1042,295 +1042,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03163864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Glucocorticoids on Cellular Senescence Hallmarks in Osteoarthritic Fibroblast-like Synoviocytes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Establishment of a collection of human pluripotent stem cell lines (iPSC) from mesenchymal stem cells (MSC) from three healthy elderly donors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydiane Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Brondello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Malaise</w:t>
+                <w:t xml:space="preserve">Fabienne Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Paulissen</w:t>
+                <w:t xml:space="preserve">Romain Desprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Deroyer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Poulet</w:t>
+                <w:t xml:space="preserve">Frédéric de Ceuninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm10225331⟩</w:t>
+              <w:t xml:space="preserve">Stem Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53, pp.102297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scr.2021.102297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04958639v1</w:t>
+                <w:t xml:space="preserve">hal-03664523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishment of a collection of human pluripotent stem cell lines (iPSC) from mesenchymal stem cells (MSC) from three healthy elderly donors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Brondello</w:t>
+                <w:t xml:space="preserve">Influence of Glucocorticoids on Cellular Senescence Hallmarks in Osteoarthritic Fibroblast-like Synoviocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Malaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Paulissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Becker</w:t>
+                <w:t xml:space="preserve">Céline Deroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Desprat</w:t>
+                <w:t xml:space="preserve">Federica Ciregia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric de Ceuninck</w:t>
+                <w:t xml:space="preserve">Christophe Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 53, pp.102297. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (22), pp.5331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scr.2021.102297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcm10225331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03664523v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of human pluripotent stem cell lines (iPSCs) from mesenchymal stem cells (MSCs) from three elderly patients with osteoarthritis</w:t>
               </w:r>
@@ -1342,77 +1342,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Pichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brondello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Desprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Ceuninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stem Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 44, pp.101721. </w:t>
@@ -1535,265 +1535,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03049534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesenchymal stem cell repression of Th17 cells is triggered by mitochondrial transfer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Where to Stand with Stromal Cells and Chronic Synovitis in Rheumatoid Arthritis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Brondello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Luz-Crawford</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Farida Djouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Research and Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13287-019-1307-9⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (10), pp.1257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells8101257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02376241v1</w:t>
+                <w:t xml:space="preserve">hal-02555388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where to Stand with Stromal Cells and Chronic Synovitis in Rheumatoid Arthritis?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Mesenchymal stem cell repression of Th17 cells is triggered by mitochondrial transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Luz-Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Djouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noymar Luque-Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrès Caicedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (10), pp.1257. </w:t>
+              <w:t xml:space="preserve">Stem Cell Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells8101257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13287-019-1307-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02555388v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02376241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taking in consideration the bystander effects of articular senescence</w:t>
               </w:r>
@@ -1883,51 +1883,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seno-suppressive molecules as new therapeutic perspectives in rheumatic diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin Tachikart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Malaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Mumme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2000,51 +2000,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesenchymal stem cell senescence alleviates their intrinsic and seno-suppressive paracrine properties contributing to osteoarthritis development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Malaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin Tachikart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2128,555 +2128,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cibler les cellules sénescentes : Une révolution dans le traitement des pathologies ostéo-articulaires</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Secreted α-Klotho maintains cartilage tissue homeostasis by repressing NOS2 and ZIP8-MMP13 catabolic axis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Chuchana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Mausset-Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marisa Teigell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/20183406014⟩</w:t>
+              <w:t xml:space="preserve">Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (6), pp.1442-1453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/aging.101481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179760v1</w:t>
+                <w:t xml:space="preserve">hal-01834060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secreted α-Klotho maintains cartilage tissue homeostasis by repressing NOS2 and ZIP8-MMP13 catabolic axis.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cibler les cellules sénescentes : Une révolution dans le traitement des pathologies ostéo-articulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassin Tachikart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Malaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Constantinides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Brondello</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (6), pp.1442-1453. </w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Les Cahiers de Myologie, 34 (6-7), pp.547 - 553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/aging.101481⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20183406014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834060v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell Connections by Tunneling Nanotubes: Effects of Mitochondrial Trafficking on Target Cell Metabolism, Homeostasis, and Response to Therapy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrès Caicedo</w:t>
+                <w:t xml:space="preserve">Senolytic treatments applied to osteoarthritis: a step towards the end of orthopedic surgery?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Malaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassin Tachikart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brondello</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cells International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2017/6917941⟩</w:t>
+              <w:t xml:space="preserve">AME Medical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2, pp.161 - 161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21037/amj.2017.10.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759757v1</w:t>
+                <w:t xml:space="preserve">hal-01838428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Senolytic treatments applied to osteoarthritis: a step towards the end of orthopedic surgery?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yassin Tachikart</w:t>
+                <w:t xml:space="preserve">Cell Connections by Tunneling Nanotubes: Effects of Mitochondrial Trafficking on Target Cell Metabolism, Homeostasis, and Response to Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Vignais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrès Caicedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brondello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AME Medical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2, pp.161 - 161. </w:t>
+              <w:t xml:space="preserve">Stem Cells International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017, pp.6917941. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21037/amj.2017.10.01⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2017/6917941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838428v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular senescence impact on immune cell fate and function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Mausset-Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2749,51 +2749,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MitoCeption as a new tool to assess the effects of mesenchymal stem/stromal cell mitochondria on cancer cell metabolism and function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrès Caicedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2909,51 +2909,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brondello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Chuchana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Philipot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3056,51 +3056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Platano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Chuchana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Olivotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3311,51 +3311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brondello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Philipot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Djouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3409,286 +3409,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05000154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concerted stimuli regulating osteo-chondral differentiation from stem cells: phenotype acquisition regulated by microRNAs</w:t>
+                <w:t xml:space="preserve">Cartilage tissue engineering: towards a biomaterial-assisted mesenchymal stem cell therapy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Claire Vinatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Bouffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Merceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jan Gordeladze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brondello</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Duroux-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Pharmacologica Sinica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Current Stem Cell Research &amp; Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (4), pp.318-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04989608v1</w:t>
+                <w:t xml:space="preserve">inserm-00423696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartilage tissue engineering: towards a biomaterial-assisted mesenchymal stem cell therapy.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concerted stimuli regulating osteo-chondral differentiation from stem cells: phenotype acquisition regulated by microRNAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Gordeladze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Djouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Brondello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Vinatier</w:t>
+                <w:t xml:space="preserve">D. Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Bouffi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Brondello</w:t>
+                <w:t xml:space="preserve">Isabelle Duroux-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Stem Cell Research &amp; Therapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Pharmacologica Sinica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (10), pp.1369-1384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/aps.2009.143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00423696v1</w:t>
+                <w:t xml:space="preserve">hal-04989608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking PCNA-dependent replication and ATR by human Claspin.</w:t>
               </w:r>
@@ -4105,51 +4105,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70FB6CA3"/>
+    <w:nsid w:val="B3FD9256"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4253,51 +4253,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="62E1E90C"/>
+    <w:nsid w:val="EA8D53C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4487,51 +4487,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marc-brondello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5991-3945" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169662284" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/https://publons.com/researcher/1745930/jean-marc-brondello/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949697v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Iltis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Moskalevska" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Debiesse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Seguin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Fissoun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43587-024-00776-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051861v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathys Chaslin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Maroun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Durand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonafos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Assou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2025.118072" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04948767v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Veret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Tejedor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Perez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Chomette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Farno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-024-04090-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04948778v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Villaverde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brondello" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Pers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2023.105640" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949712v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Fusi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Constantinides" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Pichard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines11071994" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03163864v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jorgensen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2020.105084" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958639v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Malaise" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Paulissen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deroyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Ciregia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poulet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10225331" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664523v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Becker" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Desprat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Ceuninck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2021.102297" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961555v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2020.101721" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049534v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020220" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02376241v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Luz-Crawford" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Hernandez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Djouad" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noymar Luque-Campos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Caicedo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-019-1307-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02555388v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8101257" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947712v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/atm.2019.12.128" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02877478v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Tachikart" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Mumme" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2019.03.017" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02551968v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Ferreira-Lopez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.102379" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179760v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20183406014" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834060v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chuchana" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mausset-Bonnefont" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mathieu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Espinoza" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Teigell" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.101481" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759757v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Vignais" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/6917941" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01838428v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/amj.2017.10.01" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834241v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Vicente" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louis-Plence" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.12455" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834600v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fritz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ayala" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Dennemont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep09073" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01836483v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;rit" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Philipot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Toupet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/scd.2013.0463" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00983071v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Platano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Olivotto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar4494" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705749v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Basbous" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Knani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonneaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Giorgi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.20858" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000154v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Noel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874312901004010010" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989608v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gordeladze" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Noel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duroux-Richard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/aps.2009.143" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00423696v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vinatier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bouffi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merceron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00147047v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ducommun" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fernandez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ned J. Lamb" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2007.01.091" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763012v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gire" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wynford-Thomas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vjekoslav Dulic" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600259" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04947755v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marc-brondello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5991-3945" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169662284" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/https://publons.com/researcher/1745930/jean-marc-brondello/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949697v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Iltis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Moskalevska" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Debiesse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Seguin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Fissoun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43587-024-00776-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051861v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathys Chaslin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Maroun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Durand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonafos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Assou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2025.118072" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04948767v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Veret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Tejedor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Perez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Chomette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Farno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-024-04090-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04948778v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Villaverde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brondello" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Pers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2023.105640" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949712v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Fusi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Constantinides" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Pichard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines11071994" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03163864v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jorgensen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2020.105084" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664523v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Becker" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Desprat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Ceuninck" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2021.102297" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958639v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Malaise" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Paulissen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deroyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Ciregia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poulet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10225331" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961555v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2020.101721" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049534v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020220" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02555388v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Djouad" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8101257" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02376241v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Luz-Crawford" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Hernandez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noymar Luque-Campos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Caicedo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-019-1307-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947712v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/atm.2019.12.128" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02877478v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Tachikart" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Mumme" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2019.03.017" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02551968v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Ferreira-Lopez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.102379" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834060v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chuchana" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mausset-Bonnefont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mathieu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Espinoza" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Teigell" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.101481" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179760v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20183406014" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01838428v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/amj.2017.10.01" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759757v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Vignais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/6917941" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834241v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Vicente" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louis-Plence" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.12455" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834600v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fritz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ayala" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Dennemont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep09073" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01836483v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;rit" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Philipot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Toupet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/scd.2013.0463" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00983071v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Platano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Olivotto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar4494" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705749v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Basbous" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Knani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonneaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Giorgi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.20858" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000154v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Noel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874312901004010010" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00423696v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vinatier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bouffi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merceron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gordeladze" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989608v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Noel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duroux-Richard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/aps.2009.143" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00147047v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ducommun" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fernandez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ned J. Lamb" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2007.01.091" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763012v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gire" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wynford-Thomas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vjekoslav Dulic" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600259" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04947755v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>