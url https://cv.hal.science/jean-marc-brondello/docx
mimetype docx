--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -1042,295 +1042,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03163864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishment of a collection of human pluripotent stem cell lines (iPSC) from mesenchymal stem cells (MSC) from three healthy elderly donors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Glucocorticoids on Cellular Senescence Hallmarks in Osteoarthritic Fibroblast-like Synoviocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Becker</w:t>
+                <w:t xml:space="preserve">Olivier Malaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Desprat</w:t>
+                <w:t xml:space="preserve">Geneviève Paulissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric de Ceuninck</w:t>
+                <w:t xml:space="preserve">Céline Deroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Ciregia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scr.2021.102297⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (22), pp.5331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm10225331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03664523v1</w:t>
+                <w:t xml:space="preserve">hal-04958639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Glucocorticoids on Cellular Senescence Hallmarks in Osteoarthritic Fibroblast-like Synoviocytes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Paulissen</w:t>
+                <w:t xml:space="preserve">Establishment of a collection of human pluripotent stem cell lines (iPSC) from mesenchymal stem cells (MSC) from three healthy elderly donors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydiane Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Brondello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Deroyer</w:t>
+                <w:t xml:space="preserve">Fabienne Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Ciregia</w:t>
+                <w:t xml:space="preserve">Romain Desprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Poulet</w:t>
+                <w:t xml:space="preserve">Frédéric de Ceuninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (22), pp.5331. </w:t>
+              <w:t xml:space="preserve">Stem Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53, pp.102297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm10225331⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scr.2021.102297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04958639v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of human pluripotent stem cell lines (iPSCs) from mesenchymal stem cells (MSCs) from three elderly patients with osteoarthritis</w:t>
               </w:r>
@@ -1342,77 +1342,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Pichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brondello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Desprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Ceuninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stem Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 44, pp.101721. </w:t>
@@ -1535,555 +1535,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03049534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where to Stand with Stromal Cells and Chronic Synovitis in Rheumatoid Arthritis?</w:t>
+                <w:t xml:space="preserve">Taking in consideration the bystander effects of articular senescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brondello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Pers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells8101257⟩</w:t>
+              <w:t xml:space="preserve">Annals of translational medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (S8), pp.S386-S386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21037/atm.2019.12.128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02555388v1</w:t>
+                <w:t xml:space="preserve">hal-04947712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesenchymal stem cell repression of Th17 cells is triggered by mitochondrial transfer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seno-suppressive molecules as new therapeutic perspectives in rheumatic diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassin Tachikart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Malaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Luz-Crawford</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marcus Mumme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Brondello</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Research and Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13287-019-1307-9⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 165, pp.126-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2019.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02376241v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking in consideration the bystander effects of articular senescence</w:t>
+                <w:t xml:space="preserve">Where to Stand with Stromal Cells and Chronic Synovitis in Rheumatoid Arthritis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brondello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves-Marie Pers</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Djouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of translational medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21037/atm.2019.12.128⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (10), pp.1257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells8101257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04947712v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02555388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seno-suppressive molecules as new therapeutic perspectives in rheumatic diseases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesenchymal stem cell repression of Th17 cells is triggered by mitochondrial transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Luz-Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Djouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassin Tachikart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Malaise</w:t>
+                <w:t xml:space="preserve">Noymar Luque-Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcus Mumme</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrès Caicedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 165, pp.126-133. </w:t>
+              <w:t xml:space="preserve">Stem Cell Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2019.03.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13287-019-1307-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877478v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02376241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesenchymal stem cell senescence alleviates their intrinsic and seno-suppressive paracrine properties contributing to osteoarthritis development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Malaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin Tachikart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Constantinides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Mumme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosanna Ferreira-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2268,64 +2268,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cibler les cellules sénescentes : Une révolution dans le traitement des pathologies ostéo-articulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin Tachikart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Malaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Constantinides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2398,64 +2398,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senolytic treatments applied to osteoarthritis: a step towards the end of orthopedic surgery?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Malaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin Tachikart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brondello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2515,51 +2515,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell Connections by Tunneling Nanotubes: Effects of Mitochondrial Trafficking on Target Cell Metabolism, Homeostasis, and Response to Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Luce Vignais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrès Caicedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brondello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2749,51 +2749,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MitoCeption as a new tool to assess the effects of mesenchymal stem/stromal cell mitochondria on cancer cell metabolism and function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrès Caicedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3311,51 +3311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brondello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Philipot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Djouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3553,51 +3553,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concerted stimuli regulating osteo-chondral differentiation from stem cells: phenotype acquisition regulated by microRNAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Gordeladze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Djouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brondello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4105,51 +4105,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B3FD9256"/>
+    <w:nsid w:val="292204DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4253,51 +4253,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="EA8D53C1"/>
+    <w:nsid w:val="5A4255A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4487,51 +4487,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marc-brondello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5991-3945" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169662284" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/https://publons.com/researcher/1745930/jean-marc-brondello/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949697v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Iltis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Moskalevska" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Debiesse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Seguin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Fissoun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43587-024-00776-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051861v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathys Chaslin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Maroun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Durand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonafos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Assou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2025.118072" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04948767v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Veret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Tejedor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Perez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Chomette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Farno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-024-04090-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04948778v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Villaverde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brondello" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Pers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2023.105640" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949712v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Fusi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Constantinides" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Pichard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines11071994" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03163864v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jorgensen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2020.105084" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664523v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Becker" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Desprat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Ceuninck" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2021.102297" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958639v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Malaise" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Paulissen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deroyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Ciregia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poulet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10225331" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961555v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2020.101721" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049534v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020220" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02555388v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Djouad" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8101257" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02376241v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Luz-Crawford" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Hernandez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noymar Luque-Campos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Caicedo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-019-1307-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947712v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/atm.2019.12.128" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02877478v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Tachikart" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Mumme" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2019.03.017" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02551968v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Ferreira-Lopez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.102379" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834060v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chuchana" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mausset-Bonnefont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mathieu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Espinoza" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Teigell" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.101481" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179760v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20183406014" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01838428v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/amj.2017.10.01" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759757v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Vignais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/6917941" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834241v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Vicente" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louis-Plence" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.12455" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834600v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fritz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ayala" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Dennemont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep09073" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01836483v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;rit" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Philipot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Toupet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/scd.2013.0463" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00983071v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Platano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Olivotto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar4494" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705749v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Basbous" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Knani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonneaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Giorgi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.20858" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000154v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Noel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874312901004010010" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00423696v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vinatier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bouffi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merceron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gordeladze" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989608v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Noel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duroux-Richard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/aps.2009.143" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00147047v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ducommun" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fernandez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ned J. Lamb" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2007.01.091" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763012v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gire" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wynford-Thomas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vjekoslav Dulic" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600259" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04947755v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marc-brondello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5991-3945" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169662284" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/https://publons.com/researcher/1745930/jean-marc-brondello/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949697v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Iltis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Moskalevska" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Debiesse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Seguin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Fissoun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43587-024-00776-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051861v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathys Chaslin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Maroun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Durand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonafos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Assou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2025.118072" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04948767v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Veret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Tejedor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Perez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Chomette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Farno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-024-04090-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04948778v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Villaverde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brondello" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Pers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2023.105640" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949712v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Fusi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Constantinides" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Pichard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines11071994" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03163864v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jorgensen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2020.105084" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958639v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Malaise" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Paulissen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deroyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Ciregia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poulet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10225331" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664523v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Becker" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Desprat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Ceuninck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2021.102297" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961555v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2020.101721" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049534v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020220" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947712v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/atm.2019.12.128" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02877478v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Tachikart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Mumme" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2019.03.017" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02555388v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Djouad" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8101257" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02376241v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Luz-Crawford" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Hernandez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noymar Luque-Campos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Caicedo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-019-1307-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02551968v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Ferreira-Lopez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.102379" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834060v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chuchana" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mausset-Bonnefont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mathieu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Espinoza" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Teigell" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.101481" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179760v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20183406014" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01838428v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/amj.2017.10.01" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759757v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Vignais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/6917941" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834241v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Vicente" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louis-Plence" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.12455" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834600v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fritz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ayala" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Dennemont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep09073" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01836483v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;rit" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Philipot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Toupet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/scd.2013.0463" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00983071v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Platano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Olivotto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar4494" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705749v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Basbous" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Knani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonneaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Giorgi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.20858" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000154v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Noel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874312901004010010" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00423696v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vinatier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bouffi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merceron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gordeladze" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989608v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Noel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duroux-Richard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/aps.2009.143" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00147047v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ducommun" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fernandez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ned J. Lamb" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2007.01.091" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763012v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gire" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wynford-Thomas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vjekoslav Dulic" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600259" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04947755v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>