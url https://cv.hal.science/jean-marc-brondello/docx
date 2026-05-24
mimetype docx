--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2392,248 +2392,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Senolytic treatments applied to osteoarthritis: a step towards the end of orthopedic surgery?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yassin Tachikart</w:t>
+                <w:t xml:space="preserve">Cell Connections by Tunneling Nanotubes: Effects of Mitochondrial Trafficking on Target Cell Metabolism, Homeostasis, and Response to Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Vignais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrès Caicedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brondello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AME Medical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21037/amj.2017.10.01⟩</w:t>
+              <w:t xml:space="preserve">Stem Cells International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017, pp.6917941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2017/6917941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838428v1</w:t>
+                <w:t xml:space="preserve">hal-01759757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell Connections by Tunneling Nanotubes: Effects of Mitochondrial Trafficking on Target Cell Metabolism, Homeostasis, and Response to Therapy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrès Caicedo</w:t>
+                <w:t xml:space="preserve">Senolytic treatments applied to osteoarthritis: a step towards the end of orthopedic surgery?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Malaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassin Tachikart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brondello</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cells International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2017, pp.6917941. </w:t>
+              <w:t xml:space="preserve">AME Medical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2, pp.161 - 161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2017/6917941⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21037/amj.2017.10.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759757v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular senescence impact on immune cell fate and function</w:t>
               </w:r>
@@ -3409,286 +3409,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05000154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartilage tissue engineering: towards a biomaterial-assisted mesenchymal stem cell therapy.</w:t>
+                <w:t xml:space="preserve">Concerted stimuli regulating osteo-chondral differentiation from stem cells: phenotype acquisition regulated by microRNAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Vinatier</w:t>
+                <w:t xml:space="preserve">Jan Gordeladze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Djouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Brondello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Bouffi</w:t>
+                <w:t xml:space="preserve">D. Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Merceron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Brondello</w:t>
+                <w:t xml:space="preserve">Isabelle Duroux-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Stem Cell Research &amp; Therapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Pharmacologica Sinica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (10), pp.1369-1384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/aps.2009.143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00423696v1</w:t>
+                <w:t xml:space="preserve">hal-04989608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concerted stimuli regulating osteo-chondral differentiation from stem cells: phenotype acquisition regulated by microRNAs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Cartilage tissue engineering: towards a biomaterial-assisted mesenchymal stem cell therapy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vinatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Bouffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Merceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Gordeladze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brondello</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Duroux-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Pharmacologica Sinica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Current Stem Cell Research &amp; Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (4), pp.318-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04989608v1</w:t>
+                <w:t xml:space="preserve">inserm-00423696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking PCNA-dependent replication and ATR by human Claspin.</w:t>
               </w:r>
@@ -4105,51 +4105,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="292204DD"/>
+    <w:nsid w:val="968D76E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4253,51 +4253,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5A4255A9"/>
+    <w:nsid w:val="B17E990B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4487,51 +4487,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marc-brondello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5991-3945" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169662284" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/https://publons.com/researcher/1745930/jean-marc-brondello/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949697v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Iltis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Moskalevska" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Debiesse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Seguin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Fissoun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43587-024-00776-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051861v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathys Chaslin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Maroun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Durand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonafos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Assou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2025.118072" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04948767v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Veret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Tejedor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Perez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Chomette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Farno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-024-04090-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04948778v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Villaverde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brondello" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Pers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2023.105640" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949712v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Fusi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Constantinides" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Pichard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines11071994" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03163864v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jorgensen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2020.105084" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958639v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Malaise" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Paulissen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deroyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Ciregia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poulet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10225331" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664523v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Becker" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Desprat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Ceuninck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2021.102297" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961555v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2020.101721" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049534v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020220" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947712v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/atm.2019.12.128" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02877478v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Tachikart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Mumme" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2019.03.017" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02555388v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Djouad" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8101257" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02376241v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Luz-Crawford" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Hernandez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noymar Luque-Campos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Caicedo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-019-1307-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02551968v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Ferreira-Lopez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.102379" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834060v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chuchana" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mausset-Bonnefont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mathieu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Espinoza" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Teigell" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.101481" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179760v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20183406014" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01838428v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/amj.2017.10.01" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759757v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Vignais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/6917941" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834241v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Vicente" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louis-Plence" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.12455" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834600v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fritz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ayala" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Dennemont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep09073" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01836483v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;rit" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Philipot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Toupet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/scd.2013.0463" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00983071v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Platano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Olivotto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar4494" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705749v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Basbous" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Knani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonneaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Giorgi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.20858" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000154v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Noel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874312901004010010" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00423696v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vinatier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bouffi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merceron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gordeladze" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989608v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Noel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duroux-Richard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/aps.2009.143" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00147047v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ducommun" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fernandez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ned J. Lamb" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2007.01.091" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763012v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gire" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wynford-Thomas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vjekoslav Dulic" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600259" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04947755v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marc-brondello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5991-3945" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169662284" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/https://publons.com/researcher/1745930/jean-marc-brondello/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949697v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Iltis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Moskalevska" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Debiesse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Seguin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Fissoun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43587-024-00776-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051861v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathys Chaslin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Maroun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Durand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonafos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Assou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2025.118072" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04948767v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Veret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Tejedor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Perez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Chomette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Farno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-024-04090-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04948778v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Villaverde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brondello" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Pers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2023.105640" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949712v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Fusi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Constantinides" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Pichard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines11071994" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03163864v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jorgensen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2020.105084" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958639v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Malaise" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Paulissen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deroyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Ciregia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poulet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10225331" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664523v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Becker" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Desprat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Ceuninck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2021.102297" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961555v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2020.101721" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049534v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020220" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947712v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/atm.2019.12.128" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02877478v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Tachikart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Mumme" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2019.03.017" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02555388v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Djouad" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8101257" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02376241v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Luz-Crawford" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Hernandez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noymar Luque-Campos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Caicedo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-019-1307-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02551968v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Ferreira-Lopez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.102379" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834060v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chuchana" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mausset-Bonnefont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mathieu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Espinoza" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Teigell" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.101481" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179760v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20183406014" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759757v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Vignais" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/6917941" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01838428v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/amj.2017.10.01" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834241v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Vicente" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louis-Plence" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.12455" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834600v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fritz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ayala" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Dennemont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep09073" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01836483v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;rit" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Philipot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Toupet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/scd.2013.0463" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00983071v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Platano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Olivotto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar4494" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705749v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Basbous" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Knani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonneaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Giorgi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.20858" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000154v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Noel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874312901004010010" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989608v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gordeladze" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Noel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duroux-Richard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/aps.2009.143" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00423696v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vinatier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bouffi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merceron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00147047v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ducommun" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fernandez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ned J. Lamb" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2007.01.091" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763012v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gire" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wynford-Thomas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vjekoslav Dulic" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600259" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04947755v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>