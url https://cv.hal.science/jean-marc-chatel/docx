--- v0 (2026-03-15)
+++ v1 (2026-04-24)
@@ -147,14269 +147,14671 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (109)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (112)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cobalamin-mediated protection of Faecalibacterium duncaniae against oxidative stress: Insights from proteomic and membrane fatty acid profiles</w:t>
+                <w:t xml:space="preserve">Insights into the proteome of next-generation probiotic Faecalibacterium duncaniae A2-165 through label-free proteomics approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Alejandra de Angel Fontalvo</w:t>
+                <w:t xml:space="preserve">Monique Ferrary Américo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Ménard</w:t>
+                <w:t xml:space="preserve">Thaís Vilela Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rime Chebbo</w:t>
+                <w:t xml:space="preserve">Céline Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasmina Vidic</w:t>
+                <w:t xml:space="preserve">Wanderson Marques da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Amoros</w:t>
+                <w:t xml:space="preserve">Tiago Verano-Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 306, pp.128455. </w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 26 (1), pp.272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micres.2026.128455⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12866-026-04814-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05478791v1</w:t>
+                <w:t xml:space="preserve">hal-05593014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Microbial Anti-Inflammatory Molecule (MAM) is a key protein processed and exported to Faecalibacterium duncaniae envelope</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bacterial cell envelope components of gut commensals: effects in host-microbe interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaís Vilela Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thaís Vilela Rodrigues</w:t>
+                <w:t xml:space="preserve">Luís Lima de Jesus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Marthey</w:t>
+                <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Auger</w:t>
+                <w:t xml:space="preserve">Siomar de Castro Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Lima de Jesus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Henry</w:t>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19490976.2025.2519695⟩</w:t>
+              <w:t xml:space="preserve">Annals of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 58 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07853890.2026.2618429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05156716v1</w:t>
+                <w:t xml:space="preserve">hal-05593019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faecalibacterium langellae sp. nov. isolated from human faeces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cobalamin-mediated protection of Faecalibacterium duncaniae against oxidative stress: Insights from proteomic and membrane fatty acid profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Alejandra de Angel Fontalvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Ang Li Xuan</w:t>
+                <w:t xml:space="preserve">Simon Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Robert</w:t>
+                <w:t xml:space="preserve">Rime Chebbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atsushi Hisatomi</w:t>
+                <w:t xml:space="preserve">Jasmina Vidic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masahiro Hirasaki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shintaro Maeno</w:t>
+                <w:t xml:space="preserve">Alban Amoros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.006804⟩</w:t>
+              <w:t xml:space="preserve">Microbiological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 306, pp.128455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micres.2026.128455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05106084v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05478791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de la dysbiose du microbiote intestinal dans les maladies métaboliques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Auger</w:t>
+                <w:t xml:space="preserve">Faecalibacterium langellae sp. nov. isolated from human faeces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Ang Li Xuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Véronique Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsushi Hisatomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masahiro Hirasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shintaro Maeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mmm.2025.01.003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 75 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.006804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05106092v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05106084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postbiotic Effect of Escherichia coli CEC15 and Escherichia coli Nissle 1917 on a Murine Model of 5-FU-induced Intestinal Mucositis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tomás Andrade Magalhães Gomes</w:t>
+                <w:t xml:space="preserve">The Microbial Anti-Inflammatory Molecule (MAM) is a key protein processed and exported to Faecalibacterium duncaniae envelope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaís Vilela Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kátia Duarte Vital</w:t>
+                <w:t xml:space="preserve">Sylvain Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Odília Antunes Fernandes</w:t>
+                <w:t xml:space="preserve">Sandrine Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Lima de Jesus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probiotics and Antimicrobial Proteins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12602-024-10414-0⟩</w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (1), pp.2519695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2025.2519695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05156875v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05156716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faecalibacterium Diversity in the Gut Microbiome of Crohn's Disease Patients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Rôle de la dysbiose du microbiote intestinal dans les maladies métaboliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Therese Goudiaby</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">United European Gastroenterology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ueg2.70023⟩</w:t>
+              <w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (2), pp.161-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mmm.2025.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05106089v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05106092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faecalibacterium duncaniae as a novel next generation probiotic against influenza</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">REG3A and IL22 have opposite effects on fat accumulation in the liver in a high-fat diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Borras Nogues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisson Agus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Chollet</w:t>
+                <w:t xml:space="preserve">Aurélia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Heumel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lou Delval</w:t>
+                <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2024.1347676⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.33733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-84700-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04786870v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota-induced regulatory T cells associate with FUT2-dependent susceptibility to rotavirus gastroenteritis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adrien Breiman</w:t>
+                <w:t xml:space="preserve">Recombinant MAM from Faecalibacterium duncaniae exhibits a protective effect in DNBS-induced colitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaís Vilela Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís Lima de Jesus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Ferrary Américo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1123803⟩</w:t>
+              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12934-025-02877-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03972766v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New gene markers for classification and quantification of Faecalibacterium spp. in the human gut</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mitsuo Sakamoto</w:t>
+                <w:t xml:space="preserve">Postbiotic Effect of Escherichia coli CEC15 and Escherichia coli Nissle 1917 on a Murine Model of 5-FU-induced Intestinal Mucositis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael de Assis Glória</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tales Fernando Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomás Andrade Magalhães Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kátia Duarte Vital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Odília Antunes Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiad035⟩</w:t>
+              <w:t xml:space="preserve">Probiotics and Antimicrobial Proteins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (6), pp.4675-4689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12602-024-10414-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083903v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05156875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faecalibacterium : a bacterial genus with promising human health applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Faecalibacterium Diversity in the Gut Microbiome of Crohn's Disease Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mclellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sarah Khazaal</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Therese Goudiaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Brot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsre/fuad039⟩</w:t>
+              <w:t xml:space="preserve">United European Gastroenterology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (8), pp.1480-1490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ueg2.70023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189185v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05106089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staphylococcus epidermidis isolates from atopic or healthy skin have opposite effect on skin cells: potential implication of the AHR pathway modulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Morand</w:t>
+                <w:t xml:space="preserve">Faecalibacterium duncaniae as a novel next generation probiotic against influenza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Heumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Deruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Delval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 14, pp. 100125. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1098160⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 15, pp.1347676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2024.1347676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177128v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth differentiation factor 11 delivered by dairy Lactococcus lactis strains modulates inflammation and prevents mucosal damage in a mice model of intestinal mucositis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fernanda Alvarenga Lima Barroso</w:t>
+                <w:t xml:space="preserve">Microbiota-induced regulatory T cells associate with FUT2-dependent susceptibility to rotavirus gastroenteritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Godefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Barbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Le Moullac-Vaidye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jézabel Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Breiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1157544⟩</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1123803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289822v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03972766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Tolerance of Gut Commensal Faecalibacterium to Oxidative Stress Is Strain Dependent and Relies on Detoxifying Enzymes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Martin-Verstraete</w:t>
+                <w:t xml:space="preserve">New gene markers for classification and quantification of Faecalibacterium spp. in the human gut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroki Tanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuo Sakamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/aem.00606-23⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 99 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiad035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189195v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactococcus lactis engineered to deliver hCAP18 cDNA alleviates DNBS-induced colitis in C57BL/6 mice by promoting IL17A and IL10 cytokine expression</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florian Chain</w:t>
+                <w:t xml:space="preserve">Faecalibacterium : a bacterial genus with promising human health applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rios-Covian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Huillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Khazaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-19455-3⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47 (4), pp. 1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsre/fuad039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790880v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human CD4+/CD8α+ regulatory T cells induced by Faecalibacterium prausnitzii protect against intestinal inflammation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyriane Oeuvray</w:t>
+                <w:t xml:space="preserve">Staphylococcus epidermidis isolates from atopic or healthy skin have opposite effect on skin cells: potential implication of the AHR pathway modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Landemaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Fissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCI Insight</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/jci.insight.154722⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp. 100125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1098160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03664919v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene co-expression network analysis of the human gut commensal bacterium Faecalibacterium prausnitzii in R-Shiny</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Langella</w:t>
+                <w:t xml:space="preserve">Growth differentiation factor 11 delivered by dairy Lactococcus lactis strains modulates inflammation and prevents mucosal damage in a mice model of intestinal mucositis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Ferrary Américo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andria dos Santos Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tales Fernando da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís Cláudio Lima de Jesus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Alvarenga Lima Barroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0271847⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1157544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083924v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Dietary Arachidonic Acid on Gut Microbiota Composition and Gut–Brain Axis in Male BALB/C Mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sead Chadi</w:t>
+                <w:t xml:space="preserve">The Tolerance of Gut Commensal Faecalibacterium to Oxidative Stress Is Strain Dependent and Relies on Detoxifying Enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Botin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Ramirez-Chamorro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmina Vidic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Martin-Verstraete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu14245338⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 89 (7), pp.e00606-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aem.00606-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083922v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AhR/IL-22 pathway as new target for the treatment of post-infectious irritable bowel syndrome symptoms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marjolène Straube</w:t>
+                <w:t xml:space="preserve">Lactococcus lactis engineered to deliver hCAP18 cDNA alleviates DNBS-induced colitis in C57BL/6 mice by promoting IL17A and IL10 cytokine expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Borras Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kropp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Bétemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassiana de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19490976.2021.2022997⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.15641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-19455-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03555153v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-inflammatory Streptococcus thermophilus CNRZ160 limits sarcopenia induced by low-grade inflammation in older adult rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Kemeny</w:t>
+                <w:t xml:space="preserve">Impact of Dietary Arachidonic Acid on Gut Microbiota Composition and Gut–Brain Axis in Male BALB/C Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katleen Pinchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeeshan Hafeez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sead Chadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnut.2022.986542⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (24), pp.5338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu14245338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04013541v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraspecific Diversity of Microbial Anti-Inflammatory Molecule (MAM) from Faecalibacterium prausnitzii</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Gene co-expression network analysis of the human gut commensal bacterium Faecalibacterium prausnitzii in R-Shiny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gwenaelle Andre-Leroux</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Mournetas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23031705⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (11), pp. e0271847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0271847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752257v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possible Benefits of Faecalibacterium prausnitzii for Obesity-Associated Gut Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tatiani Maioli</w:t>
+                <w:t xml:space="preserve">Human CD4+/CD8α+ regulatory T cells induced by Faecalibacterium prausnitzii protect against intestinal inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sothea Touch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Godefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rolhion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Borras-Nogues</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vinicius Martins</w:t>
+                <w:t xml:space="preserve">Camille Danne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriane Oeuvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphar.2021.740636⟩</w:t>
+              <w:t xml:space="preserve">JCI Insight</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (12), pp.e154722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/jci.insight.154722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03665308v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postbiotics — when simplification fails to clarify</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roberto Berni Canani</w:t>
+                <w:t xml:space="preserve">AhR/IL-22 pathway as new target for the treatment of post-infectious irritable bowel syndrome symptoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Meynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Baudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rolhion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Defaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolène Straube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature reviews. Gastroenterology &amp; hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41575-021-00521-6⟩</w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2021.2022997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793765v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prophylactic Faecalibacterium prausnitzii treatment prevents the acute breakdown of colonic epithelial barrier in a preclinical model of pelvic radiation disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Auger</w:t>
+                <w:t xml:space="preserve">Anti-inflammatory Streptococcus thermophilus CNRZ160 limits sarcopenia induced by low-grade inflammation in older adult rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Jarzaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Migné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Kemeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19490976.2020.1812867⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.986542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2022.986542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03194901v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The regenerating family member 3 β instigates IL-17A-mediated neutrophil recruitment downstream of NOD1/2 signalling for controlling colonisation resistance independently of microbiota community structure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Boulard</w:t>
+                <w:t xml:space="preserve">Intraspecific Diversity of Microbial Anti-Inflammatory Molecule (MAM) from Faecalibacterium prausnitzii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kropp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Borras-Nogues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wasaporn Chanput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Andre-Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2018-316757⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (3), pp.1705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23031705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02126570v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk assessment of probiotics use requires clinical parameters</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Possible Benefits of Faecalibacterium prausnitzii for Obesity-Associated Gut Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiani Maioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Borras-Nogues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Licia Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature reviews. Gastroenterology &amp; hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41575-019-0111-4⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.740636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2021.740636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629079v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recombinant invasive Lactobacillus plantarum expressing fibronectin binding protein A induce specific humoral immune response by stimulating differentiation of dendritic cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Postbiotics — when simplification fails to clarify</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Eleazar Aguilar-Toalá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Arioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradip Behare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Belzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Liu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Y. Liu</w:t>
+                <w:t xml:space="preserve">Roberto Berni Canani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beneficial Microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3920/BM2018.0157⟩</w:t>
+              <w:t xml:space="preserve">Nature reviews. Gastroenterology &amp; hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (11), pp. 825-826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41575-021-00521-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624953v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procyanidin—Cell Wall Interactions within Apple Matrices Decrease the Metabolization of Procyanidins by the Human Gut Microbiota and the Anti-Inflammatory Effect of the Resulting Microbial Metabolome In Vitro</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pauline Auffret</w:t>
+                <w:t xml:space="preserve">Prophylactic Faecalibacterium prausnitzii treatment prevents the acute breakdown of colonic epithelial barrier in a preclinical model of pelvic radiation disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Lapiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallia Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Demarquay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu11030664⟩</w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (1), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2020.1812867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154352v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral delivery of pancreatitis‐associated protein by Lactococcus lactis displays protective effects in dnbs‐induced colitis model and is able to modulate the composition of the microbiota</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The regenerating family member 3 β instigates IL-17A-mediated neutrophil recruitment downstream of NOD1/2 signalling for controlling colonisation resistance independently of microbiota community structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscilla Carolinne Bagano Vilas Boas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Rochat</w:t>
+                <w:t xml:space="preserve">Nadine Waldschmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sho Kitamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Secher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassiliki Zacharioudaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.14748⟩</w:t>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 68 (7), pp.1190-1199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2018-316757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619641v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02126570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral delivery of pancreatitis‐associated protein by Lactococcus lactis displays protective effects in dinitro‐benzenesulfonic‐acid‐induced colitis model and is able to modulate the composition of the microbiota</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risk assessment of probiotics use requires clinical parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.14748⟩</w:t>
+              <w:t xml:space="preserve">Nature reviews. Gastroenterology &amp; hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (4), pp.201-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41575-019-0111-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03998751v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut microbiome modulation during treatment of mucositis with the dairy bacterium &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt; and recombinant strain secreting human antimicrobial PAP</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Aguiar</w:t>
+                <w:t xml:space="preserve">Recombinant invasive Lactobacillus plantarum expressing fibronectin binding protein A induce specific humoral immune response by stimulating differentiation of dendritic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-33469-w⟩</w:t>
+              <w:t xml:space="preserve">Beneficial Microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (5), pp.589-604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/BM2018.0157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627479v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiote et vieillissement.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Procyanidin—Cell Wall Interactions within Apple Matrices Decrease the Metabolization of Procyanidins by the Human Gut Microbiota and the Anti-Inflammatory Effect of the Resulting Microbial Metabolome In Vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Le Bourvellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Carolinne Bagano Vilas Boas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Lepercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Comtet-Marre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Auffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.5408037408173704E12⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (3), pp.664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu11030664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899850v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le laboratoire international associé Bact-Inflam, l’aboutissement de 17 années de collaboration France-Brésil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oral delivery of pancreatitis‐associated protein by Lactococcus lactis displays protective effects in dnbs‐induced colitis model and is able to modulate the composition of the microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Martins Breyner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Carolinne Bagano Vilas Boas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasco Azevedo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Langella</w:t>
+                <w:t xml:space="preserve">Rodrigo D Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Le Loir</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tatiana Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, https://journals.openedition.org/hrc/2490 (Tome VII N°2), pp.197-201. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/hrc.2490⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.14748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154535v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights into the Diversity of the Genus Faecalibacterium</w:t>
+                <w:t xml:space="preserve">Oral delivery of pancreatitis‐associated protein by Lactococcus lactis displays protective effects in dinitro‐benzenesulfonic‐acid‐induced colitis model and is able to modulate the composition of the microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leandro Benevides</w:t>
+                <w:t xml:space="preserve">Natalia Breyner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sriti Burman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Robert</w:t>
+                <w:t xml:space="preserve">Priscilla Bagano Vilas Boas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Thomas</w:t>
+                <w:t xml:space="preserve">Rodrigo Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01790⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (11), pp. 4020-4031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.14748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03998726v1</w:t>
+                <w:t xml:space="preserve">hal-03998751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secretion of biologically active pancreatitis-associated protein I ( PAP) by genetically modified dairy Lactococcus lactis NZ9000 in the prevention of intestinal mucositis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gut microbiome modulation during treatment of mucositis with the dairy bacterium &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt; and recombinant strain secreting human antimicrobial PAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Vaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo D. Carvalho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Natalia Martins Breyner</w:t>
+                <w:t xml:space="preserve">Felipe Luiz Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zelia Menezes-Garcia</w:t>
+                <w:t xml:space="preserve">Fernanda Dorella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nubia M. Rodrigues</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luisa Lemos</w:t>
+                <w:t xml:space="preserve">Eric Aguiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12934-017-0624-x⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-33469-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607391v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmid transfer efficiency using &amp;lt;em&amp;gt;Lactoccocus lactis&amp;lt;/em&amp;gt; strains depends on invasiveness status but also on plasmid copy number</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Microbiote et vieillissement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martin Rosique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 364 (14), </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65, pp.55-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsle/fnx100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/1.5408037408173704E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625027v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights into the Diversity of the Genus Faecalibacterium</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le laboratoire international associé Bact-Inflam, l’aboutissement de 17 années de collaboration France-Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasco Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Loir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01790⟩</w:t>
+              <w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, https://journals.openedition.org/hrc/2490 (Tome VII N°2), pp.197-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hrc.2490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617957v1</w:t>
+                <w:t xml:space="preserve">hal-02154535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial Anti-Inflammatory Molecule (MAM) from Faecalibacterium prausnitzii Shows a Protective Effect on DNBS and DSS-Induced Colitis Model in Mice through Inhibition of NF-kappa B Pathway</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Secretion of biologically active pancreatitis-associated protein I ( PAP) by genetically modified dairy Lactococcus lactis NZ9000 in the prevention of intestinal mucositis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo D. Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Martins Breyner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florian Chain</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zelia Menezes-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nubia M. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Lemos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12934-017-0624-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.00114⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01604976v1</w:t>
+                <w:t xml:space="preserve">hal-01607391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Wild Type or Recombinant Lactic Acid Bacteria as an Alternative Treatment for Gastrointestinal Inflammatory Diseases: A Focus on Inflammatory Bowel Diseases and Mucositis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Langella</w:t>
+                <w:t xml:space="preserve">New Insights into the Diversity of the Genus Faecalibacterium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Benevides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sriti Burman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
+                <w:t xml:space="preserve">Véronique Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 8, pp.1-13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.00800⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 8, pp.1790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602781v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Broad range plasmid for DNA delivery in eukaryotic cells using lactic acid bacteria: In vitro and In vivo assays</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasmid transfer efficiency using &amp;lt;em&amp;gt;Lactoccocus lactis&amp;lt;/em&amp;gt; strains depends on invasiveness status but also on plasmid copy number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 364 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsle/fnx100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.omtm.2016.12.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01604769v1</w:t>
+                <w:t xml:space="preserve">hal-02625027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional characterization of novel &amp;lt;em&amp;gt;Faecalibacterium prausnitzii&amp;lt;/em&amp;gt; strains isolated from healthy volunteers: a step forward in the use of &amp;lt;em&amp;gt;F. prausnitzii&amp;lt;/em&amp;gt; as a next-generation probiotic</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Leandro Benevides</w:t>
+                <w:t xml:space="preserve">Microbial Anti-Inflammatory Molecule (MAM) from Faecalibacterium prausnitzii Shows a Protective Effect on DNBS and DSS-Induced Colitis Model in Mice through Inhibition of NF-kappa B Pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Martins Breyner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Bridonneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Robert</w:t>
+                <w:t xml:space="preserve">Christophe Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassiana S. de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Carolinne Bagano Vilas Boas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01226⟩</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.00114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629302v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the biosafety of recombinant lactic acid bacteria designed to prevent and to treat colitis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of Wild Type or Recombinant Lactic Acid Bacteria as an Alternative Treatment for Gastrointestinal Inflammatory Diseases: A Focus on Inflammatory Bowel Diseases and Mucositis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvina del Carmen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Rodrigo Dias de Oliveira Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto de Oliveira Junior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/jmm.0.000323⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.00800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01352688v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of fibronectin binding protein A (FnBPA) from Staphylococcus aureus at the cell surface of Lactococcus lactis improves its immunomodulatory properties when used as protein delivery vector</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new Broad range plasmid for DNA delivery in eukaryotic cells using lactic acid bacteria: In vitro and In vivo assays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bensoltane Ahmed</w:t>
+                <w:t xml:space="preserve">Pamela Mancha-Agresti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouasria Benbouziane</w:t>
+                <w:t xml:space="preserve">Mariana Martins Drumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Morais Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janete Soares Coelho dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2016.01.022⟩</w:t>
+              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.omtm.2016.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01532545v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of an anti-inflammatory protein from Faecalibacterium prausnitzii, a commensal bacterium deficient in Crohn's disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Quévrain</w:t>
+                <w:t xml:space="preserve">Functional characterization of novel &amp;lt;em&amp;gt;Faecalibacterium prausnitzii&amp;lt;/em&amp;gt; strains isolated from healthy volunteers: a step forward in the use of &amp;lt;em&amp;gt;F. prausnitzii&amp;lt;/em&amp;gt; as a next-generation probiotic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Maubert</w:t>
+                <w:t xml:space="preserve">Sylvie S. Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Benevides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Michon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Marquant</w:t>
+                <w:t xml:space="preserve">Chantal Bridonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2014-307649⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046235v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous two-phase system cold-set gelation using natural and recombinant probiotic lactic acid bacteria as a gelling agent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expression of fibronectin binding protein A (FnBPA) from Staphylococcus aureus at the cell surface of Lactococcus lactis improves its immunomodulatory properties when used as protein delivery vector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Almeida Barros da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Martins Breyner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Léonard</w:t>
+                <w:t xml:space="preserve">Bensoltane Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Husson</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bouasria Benbouziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2016.01.057⟩</w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (10), pp.1312-1318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2016.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01477279v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective effect of TSLP delivered at the gut mucosa level by recombinant lactic acid bacteria in DSS-induced colitis mouse model (vol 14, 176, 2015)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Goffin</w:t>
+                <w:t xml:space="preserve">Evaluation of the biosafety of recombinant lactic acid bacteria designed to prevent and to treat colitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra de Moreno de Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvina del Carmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasco Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12934-016-0592-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/jmm.0.000323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602860v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01352688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactococcus lactis carrying the pValac eukaryotic expression vector coding for IL-4 reduces chemically-induced intestinal inflammation by increasing the levels of IL-10-producing regulatory cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of an anti-inflammatory protein from Faecalibacterium prausnitzii, a commensal bacterium deficient in Crohn's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Quévrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Maubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bianca Mendes Souza</w:t>
+                <w:t xml:space="preserve">F. Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiane Melo Preisser</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Camila Prosperi de Castro</w:t>
+                <w:t xml:space="preserve">R. Marquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12934-016-0548-x⟩</w:t>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65 (3), pp.415-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2014-307649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637713v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Display of recombinant proteins at the surface of lactic acid bacteria : strategies and applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Michon</w:t>
+                <w:t xml:space="preserve">Aqueous two-phase system cold-set gelation using natural and recombinant probiotic lactic acid bacteria as a gelling agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Châtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe P. Langella</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
+                <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12934-016-0468-9⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 141, pp.338 - 344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2016.01.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641329v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large scale in vitro screening of Streptococcus thermophilus strains revealed strains with a high anti-inflammatory potential</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protective effect of TSLP delivered at the gut mucosa level by recombinant lactic acid bacteria in DSS-induced colitis mouse model (vol 14, 176, 2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maira Junjua</w:t>
+                <w:t xml:space="preserve">Yolande Chvatchko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noura Kechaou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yvonne Roussel</w:t>
+                <w:t xml:space="preserve">Laurence Goffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2016.02.006⟩</w:t>
+              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12934-016-0592-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01329215v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface display of an anti-DEC-205 single chain Fv fragment in &amp;lt;em&amp;gt;Lactobacillus plantarum&amp;lt;/em&amp;gt; increases internalization and plasmid transfer to dendritic cells in vitro and in vivo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Michon</w:t>
+                <w:t xml:space="preserve">Lactococcus lactis carrying the pValac eukaryotic expression vector coding for IL-4 reduces chemically-induced intestinal inflammation by increasing the levels of IL-10-producing regulatory cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Mendes Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiane Melo Preisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Bastos Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarzyna Kuczkowska</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe P. Langella</w:t>
+                <w:t xml:space="preserve">Meritxell Zurita-Turk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent G. H. Eijsink</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Geir Mathiesen</w:t>
+                <w:t xml:space="preserve">Camila Prosperi de Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Cell Factories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 14, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12934-015-0290-9⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 15, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12934-016-0548-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636185v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current Review of Genetically Modified Lactic Acid Bacteria for the Prevention and Treatment of Colitis Using Murine Models</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Display of recombinant proteins at the surface of lactic acid bacteria : strategies and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. G. H. Eijsink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mathiesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology research and practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2015/146972⟩</w:t>
+              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12934-016-0468-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637902v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective effect of TSLP delivered at the gut mucosa level by recombinant lactic acid bacteria in DSS-induced colitis mouse model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">A large scale in vitro screening of Streptococcus thermophilus strains revealed strains with a high anti-inflammatory potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maira Junjua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noura Kechaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurence Goffin</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahoefa Ablavi Awussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12934-015-0367-5⟩</w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 70, pp.78-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2016.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634613v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01329215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to &amp;quot;Surface display of an anti-DEC-205 single chain Fv fragment in &amp;lt;em&amp;gt;Lactobacillus plantarum&amp;lt;/em&amp;gt; increases internalization and plasmid transfer to dendritic cells in vitro and in vivo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Surface display of an anti-DEC-205 single chain Fv fragment in &amp;lt;em&amp;gt;Lactobacillus plantarum&amp;lt;/em&amp;gt; increases internalization and plasmid transfer to dendritic cells in vitro and in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Kuczkowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent G. H. Eijsink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geir Mathiesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
+              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12934-015-0366-6⟩</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12934-015-0290-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630801v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recombinant invasive Lactococcus lactis can transfer DNA vaccines either directly to dendritic cells or across an epithelial cell monolayer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Guy Leblanc</w:t>
+                <w:t xml:space="preserve">Current Review of Genetically Modified Lactic Acid Bacteria for the Prevention and Treatment of Colitis Using Murine Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra de Moreno de Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvina del Carmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Miyoshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasco Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2015.07.077⟩</w:t>
+              <w:t xml:space="preserve">Gastroenterology research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2015/146972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536533v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective uses of recombinant Lactococcus lactis expressing both listeriolysin O and mutated internalin A from Listeria monocytogenes as a tool for DNA vaccination</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. S. de Sousa</w:t>
+                <w:t xml:space="preserve">Protective effect of TSLP delivered at the gut mucosa level by recombinant lactic acid bacteria in DSS-induced colitis mouse model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille C. Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Chvatchko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Goffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics and molecular research : GMR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4238/2015.December.23.36⟩</w:t>
+              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12934-015-0367-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536568v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between fibronectin binding protein A expression level at the surface of recombinant lactococcus lactis and plasmid transfer in vitro and in vivo</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alejandra de Moreno de Leblanc</w:t>
+                <w:t xml:space="preserve">Erratum to &amp;quot;Surface display of an anti-DEC-205 single chain Fv fragment in &amp;lt;em&amp;gt;Lactobacillus plantarum&amp;lt;/em&amp;gt; increases internalization and plasmid transfer to dendritic cells in vitro and in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Kuczkowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent G. H. Eijsink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geir Mathiesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 14, </w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12866-014-0248-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12934-015-0366-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204459v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune Response Elicited by DNA Vaccination Using Lactococcus lactis Is Modified by the Production of Surface Exposed Pathogenic Protein</w:t>
+                <w:t xml:space="preserve">Recombinant invasive Lactococcus lactis can transfer DNA vaccines either directly to dendritic cells or across an epithelial cell monolayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Santos Pontes</w:t>
+                <w:t xml:space="preserve">Marcela de Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcela Azevedo Magalhaes</w:t>
+                <w:t xml:space="preserve">Marjolein Meijerink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Innocentin</w:t>
+                <w:t xml:space="preserve">Nico Taverne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Bastos Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Blugeon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+                <w:t xml:space="preserve">Jean Guy Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0084509⟩</w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (38), pp.4807-4812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2015.07.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204443v1</w:t>
+                <w:t xml:space="preserve">hal-01536533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactococcus lactis carrying the pValac DNA expression vector coding for IL-10 reduces inflammation in a murine model of experimental colitis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Silvina del Carmen</w:t>
+                <w:t xml:space="preserve">Prospective uses of recombinant Lactococcus lactis expressing both listeriolysin O and mutated internalin A from Listeria monocytogenes as a tool for DNA vaccination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. S. P. de Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana C. G. Santos</w:t>
+                <w:t xml:space="preserve">C. Santos Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa B. Pereira</w:t>
+                <w:t xml:space="preserve">V. B. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denise C. Cara</w:t>
+                <w:t xml:space="preserve">A. F. de Oliveira Junior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. S. de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1472-6750-14-73⟩</w:t>
+              <w:t xml:space="preserve">Genetics and molecular research : GMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (4), pp.18485-18493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4238/2015.December.23.36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204404v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of One Novel Candidate Probiotic Lactobacillus plantarum Strain Active against Influenza Virus Infection in Mice by a Large-Scale Screening</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correlation between fibronectin binding protein A expression level at the surface of recombinant lactococcus lactis and plasmid transfer in vitro and in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques J.-J. Gratadoux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas N. Bertho</w:t>
+                <w:t xml:space="preserve">Juliana Franco Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasco Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Miyoshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra de Moreno de Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.03075-12⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12866-014-0248-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001569v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering lactococci and lactobacilli for human health</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immune Response Elicited by DNA Vaccination Using Lactococcus lactis Is Modified by the Production of Surface Exposed Pathogenic Protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Santos Pontes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Azevedo Magalhaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Aubry</w:t>
+                <w:t xml:space="preserve">Silvia Innocentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Motta</w:t>
+                <w:t xml:space="preserve">Sebastien Blugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Deraison</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lothar Steidler</w:t>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mib.2013.06.002⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0084509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01003315v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mucosal targeting of therapeutic molecules using genetically modified lactic acid bacteria: an update</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Aubry</w:t>
+                <w:t xml:space="preserve">Lactococcus lactis carrying the pValac DNA expression vector coding for IL-10 reduces inflammation in a murine model of experimental colitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meritxell Zurita-Turk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvina del Carmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana C. G. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa B. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naima Bermudez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vergnolle</w:t>
+                <w:t xml:space="preserve">Denise C. Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1574-6968.12159⟩</w:t>
+              <w:t xml:space="preserve">BMC Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1472-6750-14-73⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019086v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications of the human microbiome in inflammatory bowel diseases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of One Novel Candidate Probiotic Lactobacillus plantarum Strain Active against Influenza Virus Infection in Mice by a Large-Scale Screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noura N. Kechaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syeda M. S. M. Bakhtiar</w:t>
+                <w:t xml:space="preserve">Jean-Jacques J.-J. Gratadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean J. Guy Leblanc</w:t>
+                <w:t xml:space="preserve">Sébastien Blugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emiliano E. Salvucci</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rebeca R. Martin</w:t>
+                <w:t xml:space="preserve">Nicolas N. Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1574-6968.12111⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 79 (5), pp.1491 - 1499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.03075-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004076v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Interleukin-10 Dna Mucosal Delivery System Attenuates Intestinal Inflammation in a Mouse Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Engineering lactococci and lactobacilli for human health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. del Carmen</w:t>
+                <w:t xml:space="preserve">Céline Deraison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Zurita-Turk</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S.Y. Leclercq</w:t>
+                <w:t xml:space="preserve">Lothar Steidler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inflammation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1721727X1301100308⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (3), pp.278-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mib.2013.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04084115v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel interleukin-10 DNA mucosal delivery system attenuates intestinal inflammation in a mouse model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Y. Leclercq</w:t>
+                <w:t xml:space="preserve">Mucosal targeting of therapeutic molecules using genetically modified lactic acid bacteria: an update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guy Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Bermudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra de Moreno de Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vergnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inflammation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 344 (1), pp.1 - 9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1574-6968.12159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204413v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunotherapy of allergic diseases using probiotics or recombinant probiotics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implications of the human microbiome in inflammatory bowel diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syeda M. S. M. Bakhtiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcela M. de Azevedo</w:t>
+                <w:t xml:space="preserve">Jean J. Guy Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia S. Innocentin</w:t>
+                <w:t xml:space="preserve">Emiliano E. Salvucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. A. F. A. Dorella</w:t>
+                <w:t xml:space="preserve">Amjad A. Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. S. C. S. Rocha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Mariat</w:t>
+                <w:t xml:space="preserve">Rebeca R. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 115 (2), pp.319 - 333. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 342 (1), pp.10 - 17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jam.12174⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1574-6968.12111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001031v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of Fibronectin Binding Protein A at the Surface of [i]Lactococcus lactis[/i] Increases Plasmid Transfer [i]In Vitro[/i] and[i] In Vivo[/i]</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Novel Interleukin-10 Dna Mucosal Delivery System Attenuates Intestinal Inflammation in a Mouse Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Guy Leblanc</w:t>
+                <w:t xml:space="preserve">S. del Carmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zurita-Turk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Alvarenga Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Coelho dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.Y. Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0044892⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (3), pp. 641-654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1721727X1301100308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190717v1</w:t>
+                <w:t xml:space="preserve">hal-04084115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro and in vivo characterization of DNA delivery using recombinant Lactococcus lactis expressing a mutated form of L. monocytogenes Internalin A</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anderson Miyoshi</w:t>
+                <w:t xml:space="preserve">A novel interleukin-10 DNA mucosal delivery system attenuates intestinal inflammation in a mouse model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. del Carmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zurita-Turk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Alvarenga Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. S. Coelho dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Y. Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Inflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (3), pp.641 - 654</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190702v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactococci and lactobacilli as mucosal delivery vectors for therapeutic proteins and DNA vaccines</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Immunotherapy of allergic diseases using probiotics or recombinant probiotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela M. de Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia S. Innocentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. A. F. A. Dorella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. S. C. S. Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1475-2859-10-S1-S4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 115 (2), pp.319 - 333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jam.12174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189725v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactococcus lactis as a live vector: Heterologous protein production and DNA delivery systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vasco V. Azeyedo</w:t>
+                <w:t xml:space="preserve">Production of Fibronectin Binding Protein A at the Surface of [i]Lactococcus lactis[/i] Increases Plasmid Transfer [i]In Vitro[/i] and[i] In Vivo[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Santos Pontes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Innocentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvina del Carmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Franco Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guy Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein Expression and Purification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pep.2011.06.005⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0044892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01000980v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Block Copolymers Have Differing Adjuvant Effects on the Primary Immune Response Elicited by Genetic Immunization and on Further Induced Allergy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Ah-Leung</w:t>
+                <w:t xml:space="preserve">In vitro and in vivo characterization of DNA delivery using recombinant Lactococcus lactis expressing a mutated form of L. monocytogenes Internalin A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela de Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Wal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Créminon</w:t>
+                <w:t xml:space="preserve">Jurgen Karczewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasco Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Miyoshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Vaccine Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/CVI.00275-09⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2180-12-299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04084105v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunological IgE Cross-Reactions of Bovine and Human α -Lactalbumins in Cow's Milk Allergic Patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lactococci and lactobacilli as mucosal delivery vectors for therapeutic proteins and DNA vaccines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Bermudez Humaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Maynard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Pascale Kharrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Wal</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Agricultural Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 11 (2), pp. 179-189. </w:t>
+              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09540109999852⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1475-2859-10-S1-S4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083966v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new plasmid vector for DNA delivery using lactococci</w:t>
+                <w:t xml:space="preserve">Lactococcus lactis as a live vector: Heterologous protein production and DNA delivery systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria Guimaraes</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Daniela Santos D. S. Pontes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Santiago M. S. Pacheco de Azeyedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasco V. Azeyedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic Vaccines and Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1479-0556-7-4⟩</w:t>
+              <w:t xml:space="preserve">Protein Expression and Purification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 79 (2), pp.165 - 175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pep.2011.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659315v1</w:t>
+                <w:t xml:space="preserve">hal-01000980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactococcus lactis Expressing either Staphylococcus aureus Fibronectin-Binding Protein A or Listeria monocytogenes Internalin A Can Efficiently Internalize and Deliver DNA in Human Epithelial Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe P. Langella</w:t>
+                <w:t xml:space="preserve">Block Copolymers Have Differing Adjuvant Effects on the Primary Immune Response Elicited by Genetic Immunization and on Further Induced Allergy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Pothelune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ah-Leung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Créminon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.00825-09⟩</w:t>
+              <w:t xml:space="preserve">Clinical and Vaccine Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (1), pp. 36-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/CVI.00275-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667480v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of native lactococci as vehicles for delivery of DNA into mammalian epithelial cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Immunological IgE Cross-Reactions of Bovine and Human α -Lactalbumins in Cow's Milk Allergic Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Maynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.01325-06⟩</w:t>
+              <w:t xml:space="preserve">Food and Agricultural Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (2), pp. 179-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09540109999852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661161v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of bovine beta-lactoglobulin production and secretion by Lactococcus lactis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandra A. Gruss</w:t>
+                <w:t xml:space="preserve">A new plasmid vector for DNA delivery using lactococci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Guimaraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia S. Innocentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brazilian Journal of Medical and Biological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/S0100-879X2005000300005⟩</w:t>
+              <w:t xml:space="preserve">Genetic Vaccines and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (4), 7 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1479-0556-7-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680726v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral administration of recombinant Lactococcus lactis expressing bovine beta-lactoglobulin partially prevents mice from sensitization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
+                <w:t xml:space="preserve">Lactococcus lactis Expressing either Staphylococcus aureus Fibronectin-Binding Protein A or Listeria monocytogenes Internalin A Can Efficiently Internalize and Deliver DNA in Human Epithelial Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia S. Innocentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Guimaraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Miyoshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasco Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Experimental Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2222.2005.02225.x⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 75 (14), pp.4870-4878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00825-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02680347v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Various factors (allergen nature, mouse strain, CpG/recombinant protein expressed) influence the immune response elicited by genetic immunization</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Use of native lactococci as vehicles for delivery of DNA into mammalian epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Dellaretti Guimarães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia S. Innocentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasco Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel J.-M. Wal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1034/j.1398-9995.2003.00182.x⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 72 (11), pp.7091-7097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01325-06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083989v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt; strain that secretes a major epitope of bovine β-lactoglobulin and evaluation of its immunogenicity in mice.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId398" w:history="1">
+                <w:t xml:space="preserve">Improvement of bovine beta-lactoglobulin production and secretion by Lactococcus lactis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis L. Bermudez Humaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Adel-Patient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Herman Boe</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Commissaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra A. Gruss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brazilian Journal of Medical and Biological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 38 (3), pp.353-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S0100-879X2005000300005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.69.11.6620-6627.2003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02677536v1</w:t>
+                <w:t xml:space="preserve">hal-02680726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and Characterization of Two Complete Ara h 2 Isoforms cDNA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Oral administration of recombinant Lactococcus lactis expressing bovine beta-lactoglobulin partially prevents mice from sensitization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ah-Leung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Créminon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Archives of Allergy and Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000070429⟩</w:t>
+              <w:t xml:space="preserve">Clinical and Experimental Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 35 (4), pp.539-546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2222.2005.02225.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083988v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitopic characterization of native bovine β-lactoglobulin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Various factors (allergen nature, mouse strain, CpG/recombinant protein expressed) influence the immune response elicited by genetic immunization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bhogal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Orson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0022-1759(02)00149-7⟩</w:t>
+              <w:t xml:space="preserve">Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 58 (7), pp. 641-647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1034/j.1398-9995.2003.00182.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04083984v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécrétion de protéines d'intérêt thérapeutique chez Lactococcus lactis (interféron, beta-lactoglobuline, nucléase)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">Characterization of a &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt; strain that secretes a major epitope of bovine β-lactoglobulin and evaluation of its immunogenicity in mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gerard Corthier</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Boe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lait</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 69 (11), pp.6620-6627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.69.11.6620-6627.2003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678523v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Immunisation with Bovine β-Lactoglobulin cDNA Induces a Preventive and Persistent Inhibition of Specific Anti-BLG IgE Response in Mice</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Isolation and Characterization of Two Complete Ara h 2 Isoforms cDNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Orson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Archives of Allergy and Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 126 (1), pp. 59-67. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 131 (1), pp. 14-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000070429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000049495⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04083981v1</w:t>
+                <w:t xml:space="preserve">hal-04083988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécrétion de protéines d'intérêt thérapeutique chez Lactococcus lactis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gérard Corthier</w:t>
+                <w:t xml:space="preserve">Epitopic characterization of native bovine β-lactoglobulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yveline Frobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Negroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Lait</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lait:2001125⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 266 (1-2), pp. 67-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-1759(02)00149-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00895474v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of allergens in milk</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sécrétion de protéines d'intérêt thérapeutique chez Lactococcus lactis (interféron, beta-lactoglobuline, nucléase)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Loir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Commissaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Corthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Allergy and Clinical Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 14 (3), pp.4-10</w:t>
+              <w:t xml:space="preserve">Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 81 (1-2), pp.217-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670593v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of mucosal immune response after intranasal or oral inoculation of mice with Lactococcus lactis producing bovine beta-lactoglobulin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Genetic Immunisation with Bovine β-Lactoglobulin cDNA Induces a Preventive and Persistent Inhibition of Specific Anti-BLG IgE Response in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Creminon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Diagnostic Laboratory Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Archives of Allergy and Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 126 (1), pp. 59-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000049495⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673341v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of Mucosal Immune Response after Intranasal or Oral Inoculation of Mice with Lactococcus lactis Producing Bovine Beta-Lactoglobulin</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId433" w:history="1">
+                <w:t xml:space="preserve">Sécrétion de protéines d'intérêt thérapeutique chez Lactococcus lactis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Loir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Commissaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Wal</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Corthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Diagnostic Laboratory Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/CDLI.8.3.545-551.2001⟩</w:t>
+              <w:t xml:space="preserve">Le Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 81 (1-2), pp.217-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lait:2001125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083978v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00895474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic immunisation with bovine beta-lactoglobulin cDNA induces a preventive and persistent inhibition of specific anti-BLG IgE response in mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
+                <w:t xml:space="preserve">Characterization of allergens in milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Wal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Adel-Patient</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Archives of Allergy and Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 126, pp.59-67</w:t>
+              <w:t xml:space="preserve">Current Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 14 (3), pp.4-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673675v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two distinct proteins are associated with tetrameric acetylcholinesterase on the cell surface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.M. Chatel</w:t>
+                <w:t xml:space="preserve">Induction of mucosal immune response after intranasal or oral inoculation of mice with Lactococcus lactis producing bovine beta-lactoglobulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Commissaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Wal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 275 (44), pp.34260-34265</w:t>
+              <w:t xml:space="preserve">Clinical and Diagnostic Laboratory Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 8 (3), pp.545-551</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692986v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévention d'une réponse IgE spécifique de la β-lactoglobuline bovine chez la souris par immunisation génique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
+                <w:t xml:space="preserve">Induction of Mucosal Immune Response after Intranasal or Oral Inoculation of Mice with Lactococcus lactis Producing Bovine Beta-Lactoglobulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Adel-Patient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Commissaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Allergologie et d'Immunologie Clinique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0335-7457(00)80005-2⟩</w:t>
+              <w:t xml:space="preserve">Clinical and Diagnostic Laboratory Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 8 (3), pp. 545-551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/CDLI.8.3.545-551.2001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04083973v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular basis of IgE cross-reactivity between human beta-casein and bovine beta-casein, a major allergen of milk</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Genetic immunisation with bovine beta-lactoglobulin cDNA induces a preventive and persistent inhibition of specific anti-BLG IgE response in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Créminon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Wal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 37, pp.161-167</w:t>
+              <w:t xml:space="preserve">International Archives of Allergy and Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 126, pp.59-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02688298v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a high IgE-responder mouse model of allergy to bovine beta-lactoglobulin (BLG) : development of sandwich immunoassays for total and allergen-specific IgE, IgG1 and IgG2a in BLG-sensitized mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Adel-Patient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Créminon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Négroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunological Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 235, pp.21-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02694160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Distinct Proteins Are Associated with Tetrameric Acetylcholinesterase on the Cell Surface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId446" w:history="1">
+                <w:t xml:space="preserve">Two distinct proteins are associated with tetrameric acetylcholinesterase on the cell surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boschetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 275 (44), pp. 34260-34265. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2000, 275 (44), pp.34260-34265</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M004289200⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04083977v1</w:t>
+                <w:t xml:space="preserve">hal-02692986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévention d'une réponse IgE spécifique de la beta-lactoglobuline bovine chez la souris par immunisation génique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
+                <w:t xml:space="preserve">Prévention d'une réponse IgE spécifique de la β-lactoglobuline bovine chez la souris par immunisation génique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Adel-Patient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Creminon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Wal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Allergologie et d'Immunologie Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 40, pp.171-184</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2000, 40 (2), pp. 77-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0335-7457(00)80005-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690357v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular basis of IgE cross-reactivity between human β-casein and bovine β-casein, a major allergen of milk</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId415" w:history="1">
+                <w:t xml:space="preserve">Molecular basis of IgE cross-reactivity between human beta-casein and bovine beta-casein, a major allergen of milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Négroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Adel-Patient</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Peltre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 37 (3-4), pp.161-167. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2000, 37, pp.161-167</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04083972v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02688298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of a lipocalin in prokaryote and eukaryote cells : quantification and structural characterization of recombinant bovine beta-lactoglobulin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Two Distinct Proteins Are Associated with Tetrameric Acetylcholinesterase on the Cell Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anselme Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Boschetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein Expression and Purification</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 275 (44), pp. 34260-34265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M004289200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02697400v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of a Lipocalin in Prokaryote and Eukaryote Cells: Quantification and Structural Characterization of Recombinant Bovine β-Lactoglobulin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Prévention d'une réponse IgE spécifique de la beta-lactoglobuline bovine chez la souris par immunisation génique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Créminon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Wal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Wal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein Expression and Purification</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Française d'Allergologie et d'Immunologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 40, pp.171-184</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04083970v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allergy to bovine beta-lactoglobulin: specificity of human IgE to tryptic peptides</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId415" w:history="1">
+                <w:t xml:space="preserve">Molecular basis of IgE cross-reactivity between human β-casein and bovine β-casein, a major allergen of milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Négroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Créminon</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Peltre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Experimental Allergy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 37 (3-4), pp.161-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0161-5890(00)00029-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02689015v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunological IgE cross-reactions of bovine and human alpha-lactalbumins in cow's milk allergy patients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Expression of a lipocalin in prokaryote and eukaryote cells : quantification and structural characterization of recombinant bovine beta-lactoglobulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Créminon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Wal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Agricultural Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 11, pp.179-189</w:t>
+              <w:t xml:space="preserve">Protein Expression and Purification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 16, pp.70-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02698444v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-site enzyme immunometric assays for determination of native and denatured beta-lactoglobulin</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Expression of a Lipocalin in Prokaryote and Eukaryote Cells: Quantification and Structural Characterization of Recombinant Bovine β-Lactoglobulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Créminon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunological Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Protein Expression and Purification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 16 (1), pp.70-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/prep.1999.1055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02688296v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-site enzyme immunometric assays for determination of native and denatured beta-lactoglobulin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId415" w:history="1">
+                <w:t xml:space="preserve">Allergy to bovine beta-lactoglobulin: specificity of human IgE to tryptic peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sélo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Brüne</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Créminon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunological Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 220, pp.25-37</w:t>
+              <w:t xml:space="preserve">Clinical and Experimental Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 29, pp.1055-1063</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683749v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acetylcholinesterases from Elapidae snake venoms : biochemical, immunological and enzymatic characterization</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Immunological IgE cross-reactions of bovine and human alpha-lactalbumins in cow's milk allergy patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Maynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Wal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 1339, pp.253-267</w:t>
+              <w:t xml:space="preserve">Food and Agricultural Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 11, pp.179-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02696060v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acetylcholinesterases from Elapidae snake venoms: biochemical, immunological and enzymatic characterization</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Two-site enzyme immunometric assays for determination of native and denatured beta-lactoglobulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Négroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brüne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Protein Structure and Molecular Enzymology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Immunological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 220, pp.25-37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04083959v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02688296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression, purification and immunochemical characterization of recombinant bovine beta-lactoglobulin, a major cow milk allergen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Two-site enzyme immunometric assays for determination of native and denatured beta-lactoglobulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Négroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Carl Batt</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brüne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Immunology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Immunological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 220, pp.25-37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083957v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression, purification and immunochemical characterization of recombinant bovine bêta-lactoglobulin, a major cow milk allergen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Acetylcholinesterases from Elapidae snake venoms : biochemical, immunological and enzymatic characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Frobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Créminon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C.A. Batt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 33 (14), pp.1113-1118</w:t>
+              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 1339, pp.253-267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691022v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-level regulation of acetylcholinesterase biosynthesis and maturation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Acetylcholinesterases from Elapidae snake venoms: biochemical, immunological and enzymatic characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yveline Frobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Créminon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/bst0220735⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Protein Structure and Molecular Enzymology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 1339 (2), pp. 253-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-4838(97)00009-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083950v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence of an inactive pool of acetylcholinesterase in chicken brain.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Expression, purification and immunochemical characterization of recombinant bovine beta-lactoglobulin, a major cow milk allergen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yveline Frobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Batt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.90.6.2476⟩</w:t>
+              <w:t xml:space="preserve">Molecular Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 33 (14), pp. 1113-1118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0161-5890(96)00070-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083945v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conformation-dependent monoclonal antibody against active chicken acetylcholinesterase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Expression, purification and immunochemical characterization of recombinant bovine bêta-lactoglobulin, a major cow milk allergen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Frobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Batt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 33 (14), pp.1113-1118</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083948v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular forms of acetylcholinesterase in dystrophic (mdx) mouse tissues</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Multi-level regulation of acetylcholinesterase biosynthesis and maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Anselmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Marie Vallette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Massoulié</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Vallette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuromuscular Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0960-8966(92)90040-D⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 22 (3), pp. 735-740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/bst0220735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04083944v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary structure of a collagenic tail peptide of Torpedo acetylcholinesterase: co-expression with catalytic subunit induces the production of collagen-tailed forms in transfected cells.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Krejci</w:t>
+                <w:t xml:space="preserve">Existence of an inactive pool of acetylcholinesterase in chicken brain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Coussen</w:t>
+                <w:t xml:space="preserve">J Grassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Duval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
+                <w:t xml:space="preserve">Y Frobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Legay</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J Massoulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Vallette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Technique Luxembourgeoise, Cahier Scientifique.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/j.1460-2075.1991.tb08070.x⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 90 (6), pp. 2476-2480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.90.6.2476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083939v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A conformation-dependent monoclonal antibody against active chicken acetylcholinesterase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Marie Vallette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Massoulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Grassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 319 (1-2), pp. 12-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0014-5793(93)80027-R⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular forms of acetylcholinesterase in dystrophic (mdx) mouse tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Massoulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vallette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuromuscular Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 2 (2), pp 87-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0960-8966(92)90040-D⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primary structure of a collagenic tail peptide of Torpedo acetylcholinesterase: co-expression with catalytic subunit induces the production of collagen-tailed forms in transfected cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Krejci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Coussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Technique Luxembourgeoise, Cahier Scientifique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 10 (5), pp. 1285-1293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/j.1460-2075.1991.tb08070.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A comparative Raman spectroscopic study of cholinesterases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Aslanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Grof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Negrerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 73 (11), pp. 1375-1386. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0300-9084(91)90167-Y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14419,1486 +14821,1486 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies probiotiques ciblant le microbiote pour limiter la fonte musculaire chez les sujets âgés dénutris et /ou en inflammation bas bruit.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Jarzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises régionale de la nutrition et de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the diversity and characterization of MAM (Microbial Anti-inflammatory Molecule), from Faecalibacterium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thaís Vilela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasco Ariston de Carvalho Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68th Brazilian Congress of Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Ouro Preto – MG, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REG3A and IL22 have opposite effects on fat accumulation in the liver in a milk-fat based high-fat diet and impact gut microbiota composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Borras Noguès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ÈME CONGRÈS DU CLUB DES BACTÉRIES LACTIQUES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The low-grade intestinal inflammation potentiates sarcopenia in Old Adults that can be restrained by a probiotic: Streptococcus Thermophilus CNRZ160</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Jarzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela de Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Frailty and Sarcopenia Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03048771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The IL-22 pathway as target to relieve visceral pain and animal well-being</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Baudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Defaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Wawzyniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Delbac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTRHN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02524613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tryptophan derivatives effects via the AhR signaling pathway modulation on host disturbances after a Citrobacter rodentium infection</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Streptococcus thermophilus CNRZ160 preserves muscle anabolism in old rats by targeting anti-inflamamtory mechanisms at the gut level: A probable gut-muscle crosstalk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Jarzaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela de Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CELL SYMPOSIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, PARIS, France</w:t>
+              <w:t xml:space="preserve">ESPEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03045712v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streptococcus thermophilus CNRZ160 preserves muscle anabolism in old rats by targeting anti-inflamamtory mechanisms at the gut level: A probable gut-muscle crosstalk</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Tryptophan derivatives effects via the AhR signaling pathway modulation on host disturbances after a Citrobacter rodentium infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Meynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Baudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Ardid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESPEN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t>
+              <w:t xml:space="preserve">CELL SYMPOSIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03048700v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03045712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Streptococcus Thermophilus CRZ160 permet de limiter les pertes de masse maigre chez l’âgé en préservant la sensibilité de protéosynthèse musculaire au repas lors d’une inflammation intestinale à bas bruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Jarzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- M de Avezedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">During low-grade intestinal inflammation, ingestion of Streptococcus Thermophilus CNRZ160 Limited the Lean Body Mass Loss in Older Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Jarzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela de Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth International Congress of Translational Research in Human Nutrition (ICTRHN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Lactococci as Functional Plasmid Delivery Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia S. Innocentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Guimaraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasco Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Symposium on Lactic Acid Bacteria (LAB9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Egmond aan Zee, Netherlands. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Lactococcus lactis expressing different invasins for cDNA delivery into mammalian epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia S. Innocentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Guimaraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Todd Klaenhammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Colloque du Club des bactéries lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Rennes, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sécrétion de protéines d'intérêt thérapeutique chez Lactococcus lactis (interféron, beta-lactoglobuline, nucléase)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Commissaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Corthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2000, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15908,779 +16310,779 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of tryptophan derivatives via the AHR/Il22 signaling pathway modulation on host disturbances in post citrobacter rodentium infection model mimicking irritable bowel syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Baudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UEGW 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, AMSTERDAM, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">During low-grade intestinal inflammation, ingestion of Streptococcus Thermophilus CNRZ160 Limited the Lean Body Mass Loss in Older Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Jarzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela de Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41. ESPEN Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Krakow, Poland. , Clinical Nutrition, 38 (Supplement 1), pp.S1-S353, 2019, Clinical Nutrition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lors d’une inflammation intestinale à bas bruit, Streptococcus Thermophilus CRZ170 permet de limiter les pertes de masse maigre chez l’âgé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Jarzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela de Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nice, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01902824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MetaFoldScan: a pipeline to scan metagenomes and identify structural homologs using HMM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Derozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nalini Rama Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Marseille, France. , 2018, ABSTRACTS JOBIM 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01827944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle du dialogue entre le tissu adipeux et l’intestin dans le maintien de l’homéostasie intestinale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Devime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Maximin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Marseille, France. , 1 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmid transfer from food grade transiting lactococci to murine epithelial membrane cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia S. Innocentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Guimaraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel J.-M. Wal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasco Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. ASM Conference on Beneficial Microbes: Beneficial Host-Microbial Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, San Diego, United States. 1 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16690,279 +17092,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering Lactic Acid Bacteria and Bifidobacteria for Mucosal Delivery of Health Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Mea Natividad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology Of Lactic Acid Bacteria: Novel Applications, 2nd Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JOHN WILEY &amp; SONS LTD, pp.21, 2016, 978-1-118-86837-9; 978-1-118-86840-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01532649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of rec LABs: Good Bugs to Deliver Molecules of Health Interest: From Mouse to Man</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Martins Breyner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débora Leandro Rama Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasco Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Miyoshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Probiotics And Prebiotics: Current Research And Future Trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CAISTER ACADEMIC PRESS, pp.13, 2015, 978-1-910190-09-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16972,143 +17374,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souche de Streptococcus thermophilus CNRZ160 pour le traitement et la prévention de l’inflammation intestinale et des désordres associés, chez un individu »: couvre la supplémentation avec S thermophilus pour traiter ou prévenir une inflammation intestinale ou un trouble associé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Jarzaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 1856950. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03455954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17118,124 +17520,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des innovations pour limiter la fonte musculaire : une bactérie au secours du muscle du senior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faits Marquants AlimH 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17245,161 +17647,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NeighborFinder: an R package inferring local microbial network around a species of interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Sola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Paravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Plaza-Oñate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05408767v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05408767v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId573"/>
+      <w:footerReference w:type="default" r:id="rId589"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17467,51 +17869,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D631021A"/>
+    <w:nsid w:val="9B3E70D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17698,51 +18100,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marc-chatel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4967-1414" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176296379" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05478791v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra de Angel Fontalvo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M&#233;nard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rime Chebbo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Amoros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2026.128455" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156716v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Vilela Rodrigues" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Lima de Jesus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2519695" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106084v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ang Li Xuan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Robert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Hisatomi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Hirasaki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Maeno" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006804" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106092v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2025.01.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156875v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Assis Gl&#243;ria" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Fernando Da Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Andrade Magalh&#227;es Gomes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;tia Duarte Vital" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Od&#237;lia Antunes Fernandes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-024-10414-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106089v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mclellan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Therese Goudiaby" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Brot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benech" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ueg2.70023" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786870v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chollet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Heumel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Deruyter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bouilloux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Delval" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1347676" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03972766v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Godefroy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barb&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Le Moullac-Vaidye" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Rocher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Breiman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1123803" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083903v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Tanno" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mariat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuo Sakamoto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiad035" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189185v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Mart&#237;n" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rios-Covian" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Huillet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Khazaal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuad039" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177128v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Landemaine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory da Costa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fissier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Francis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Morand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1098160" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289822v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ferrary Am&#233;rico" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria dos Santos Freitas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Fernando da Silva" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Cl&#225;udio Lima de Jesus" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Alvarenga Lima Barroso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1157544" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189195v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Botin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ramirez-Chamorro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martin-Verstraete" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00606-23" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790880v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Borras Nogu&#232;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kropp" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline B&#233;temps" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassiana de Sousa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-19455-3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664919v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sothea Touch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rolhion" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Danne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriane Oeuvray" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.154722" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083924v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mournetas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0271847" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083922v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Pinchaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeshan Hafeez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14245338" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03555153v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Meynier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Baudu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Defaye" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjol&#232;ne Straube" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2021.2022997" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013541v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Jarzaguet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kemeny" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.986542" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752257v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Borras-Nogues" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasaporn Chanput" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Andre-Leroux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23031705" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665308v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiani Maioli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licia Torres" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Barbosa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Martins" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2021.740636" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793765v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eleazar Aguilar-Toal&#225;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Arioli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Behare" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Belzer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Berni Canani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41575-021-00521-6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194901v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lapiere" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallia Geiger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Demarquay" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1812867" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126570v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Waldschmitt" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sho Kitamoto" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Secher" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Zacharioudaki" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-316757" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629079v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41575-019-0111-4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624953v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Yang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gao" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/BM2018.0157" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154352v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Carolinne Bagano Vilas Boas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lepercq" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Comtet-Marre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Auffret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11030664" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619641v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Martins Breyner" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fernandes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo D Carvalho" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14748" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998751v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Breyner" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bagano Vilas Boas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Carvalho" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627479v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vaz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Luiz Pereira" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Dorella" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Aguiar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33469-w" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899850v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin Rosique" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5408037408173704E12" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154535v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Azevedo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Loir" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.2490" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998726v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Benevides" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriti Burman" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01790" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607391v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo D. Carvalho" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelia Menezes-Garcia" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nubia M. Rodrigues" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Lemos" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-017-0624-x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625027v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnx100" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01617957v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604976v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassiana S. de Sousa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00114" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602781v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Dias de Oliveira Carvalho" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillipe Luiz Rosa Do Carmo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto de Oliveira Junior" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00800" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604769v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Mancha-Agresti" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Martins Drumond" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Morais Santos" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janete Soares Coelho dos Santos" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2016.12.005" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629302v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Miquel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bridonneau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01226" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352688v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra de Moreno de Leblanc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina del Carmen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.000323" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532545v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Almeida Barros da Silva" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Mahi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bensoltane Ahmed" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouasria Benbouziane" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2016.01.022" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HD2XW4HB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046235v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Qu&#233;vrain" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Maubert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chain" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marquant" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2014-307649" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01477279v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;onard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Husson" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ch&#226;tel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2016.01.057" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMB3K491-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602860v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Aubry" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Chvatchko" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Goffin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-016-0592-6" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637713v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Mendes Souza" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Melo Preisser" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bastos Pereira" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Zurita-Turk" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Prosperi de Castro" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-016-0548-x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641329v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G. H. Eijsink" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathiesen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-016-0468-9" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329215v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Junjua" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Kechaou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahoefa Ablavi Awussi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Roussel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2016.02.006" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTX98BHP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636185v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Kuczkowska" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent G. H. Eijsink" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Mathiesen" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-015-0290-9" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637902v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Miyoshi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/146972" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634613v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille C. Aubry" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-015-0367-5" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630801v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-015-0366-6" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536533v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela de Azevedo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Meijerink" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Taverne" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guy Leblanc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2015.07.077" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536568v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. P. de Azevedo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Santos Rocha" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. B. Pereira" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. de Oliveira Junior" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. de Sousa" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4238/2015.December.23.36" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204459v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Franco Almeida" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-014-0248-9" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204443v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Santos Pontes" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Azevedo Magalhaes" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Innocentin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Blugeon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084509" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204404v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. G. Santos" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa B. Pereira" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise C. Cara" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6750-14-73" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001569v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura N. Kechaou" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J.-J. Gratadoux" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blugeon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bertho" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03075-12" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003315v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Motta" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deraison" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Steidler" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2013.06.002" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8G2T63K-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019086v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Bermudez" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vergnolle" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12159" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004076v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syeda M. S. M. Bakhtiar" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Guy Leblanc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano E. Salvucci" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad A. Ali" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca R. Martin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12111" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04084115v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. del Carmen" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zurita-Turk" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alvarenga Lima" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Coelho dos Santos" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Leclercq" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1721727X1301100308" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204413v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Coelho dos Santos" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Y. Leclercq" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001031v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela M. de Azevedo" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia S. Innocentin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. F. A. Dorella" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. C. S. Rocha" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12174" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190717v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Leblanc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044892" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190702v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Karczewski" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-299" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189725v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bermudez Humaran" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kharrat" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-10-S1-S4" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000980v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Santos D. S. Pontes" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Santiago M. S. Pacheco de Azeyedo" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco V. Azeyedo" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pep.2011.06.005" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0GM7Q0C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04084105v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adel-Patient" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pothelune" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ah-Leung" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cr&#233;minon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/CVI.00275-09" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083966v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Maynard" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540109999852" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659315v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Guimaraes" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-0556-7-4" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667480v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00825-09" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661161v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Dellaretti Guimar&#227;es" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Wal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01325-06" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680726v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nouaille" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis L. Bermudez Humaran" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Commissaire" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. Gruss" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0100-879X2005000300005" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680347v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2222.2005.02225.x" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-80J7718M-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083989v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Song" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bhogal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Orson" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1398-9995.2003.00182.x" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677536v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Boe" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.69.11.6620-6627.2003" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083988v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bernard" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Orson" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000070429" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083984v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clement" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boquet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveline Frobert" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Negroni" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1759(02)00149-7" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HC6B0JC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678523v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ribeiro" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Corthier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083981v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Creminon" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000049495" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895474v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Ribeiro" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Commissaire" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Corthier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2001125" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670593v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Wal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673341v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083978v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/CDLI.8.3.545-551.2001" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673675v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boquet" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692986v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boschetti" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haas" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chatel" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083973v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Creminon" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0335-7457(00)80005-2" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQ8KRBSX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688298v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc N&#233;groni" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694160v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083977v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselme Perrier" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Boschetti" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Haas" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M004289200" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690357v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083972v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peltre" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0161-5890(00)00029-8" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8DNNGJ5C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697400v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083970v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/prep.1999.1055" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWRZ3MP3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689015v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S&#233;lo" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698444v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maynard" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688296v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Br&#252;ne" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683749v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696060v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Frobert" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Remy" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083959v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne R&#233;my" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4838(97)00009-5" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1L4V529-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083957v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Batt" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0161-5890(96)00070-3" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691022v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Batt" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083950v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Anselmet" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Marie Vallette" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Massouli&#233;" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bst0220735" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083945v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Grassi" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Frobert" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Massouli&#233;" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vallette" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.90.6.2476" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083948v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grassi" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(93)80027-R" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083944v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Oliver" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vigny" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vallette" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0960-8966(92)90040-D" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPFZ64WW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083939v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Krejci" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coussen" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duval" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legay" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1460-2075.1991.tb08070.x" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083942v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Aslanian" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Grof" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bon" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Masson" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Negrerie" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9084(91)90167-Y" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WW1PDPMG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806074v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bornes" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Giron" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329983v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Vilela" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Ariston de Carvalho Azevedo" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327901v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048771v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524613v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Meynier" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Wawzyniak" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Delbac" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045712v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnich" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ardid" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048700v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735074v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- M de Avezedo" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154582v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815690v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821080v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Klaenhammer" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832015v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046872v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292500v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902824v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827944v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Derozier" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Martin" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalini Rama Rao" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797384v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Devime" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maximin" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814557v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532649v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Allain" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Mea Natividad" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536596v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Leandro Rama Gomes" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455954v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04726948v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408767v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sola" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Paravel" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plaza-O&#241;ate" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marc-chatel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4967-1414" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176296379" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593014v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ferrary Am&#233;rico" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Vilela Rodrigues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanderson Marques da Silva" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Verano-Braga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-026-04814-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593019v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Lima de Jesus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siomar de Castro Soares" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07853890.2026.2618429" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05478791v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra de Angel Fontalvo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M&#233;nard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rime Chebbo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Amoros" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2026.128455" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106084v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ang Li Xuan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Robert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Hisatomi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Hirasaki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Maeno" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006804" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156716v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Lima de Jesus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2519695" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106092v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2025.01.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05590173v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Borras Nogues" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Agus" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bruneau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-84700-w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593025v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Creusot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-025-02877-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156875v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Assis Gl&#243;ria" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Fernando Da Silva" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Andrade Magalh&#227;es Gomes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;tia Duarte Vital" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Od&#237;lia Antunes Fernandes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-024-10414-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106089v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mclellan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Therese Goudiaby" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Brot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benech" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ueg2.70023" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786870v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chollet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Heumel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Deruyter" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bouilloux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Delval" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1347676" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03972766v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Godefroy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barb&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Le Moullac-Vaidye" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Rocher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Breiman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1123803" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083903v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Tanno" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mariat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuo Sakamoto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiad035" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189185v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Mart&#237;n" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rios-Covian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Huillet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Khazaal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuad039" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177128v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Landemaine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory da Costa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fissier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Francis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Morand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1098160" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289822v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria dos Santos Freitas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Fernando da Silva" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Cl&#225;udio Lima de Jesus" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Alvarenga Lima Barroso" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1157544" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189195v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Botin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ramirez-Chamorro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martin-Verstraete" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00606-23" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790880v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Borras Nogu&#232;s" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kropp" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline B&#233;temps" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassiana de Sousa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-19455-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083922v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Pinchaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeshan Hafeez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14245338" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083924v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mournetas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0271847" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664919v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sothea Touch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rolhion" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Danne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriane Oeuvray" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.154722" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03555153v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Meynier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Baudu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Defaye" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjol&#232;ne Straube" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2021.2022997" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013541v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Jarzaguet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kemeny" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.986542" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752257v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Borras-Nogues" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasaporn Chanput" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Andre-Leroux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23031705" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665308v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiani Maioli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licia Torres" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Barbosa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Martins" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2021.740636" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793765v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eleazar Aguilar-Toal&#225;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Arioli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Behare" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Belzer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Berni Canani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41575-021-00521-6" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194901v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lapiere" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallia Geiger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Demarquay" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1812867" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126570v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Waldschmitt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sho Kitamoto" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Secher" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Zacharioudaki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-316757" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629079v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41575-019-0111-4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624953v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Yang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gao" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/BM2018.0157" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154352v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Carolinne Bagano Vilas Boas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lepercq" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Comtet-Marre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Auffret" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11030664" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619641v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Martins Breyner" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fernandes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo D Carvalho" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14748" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998751v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Breyner" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bagano Vilas Boas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Carvalho" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627479v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vaz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Luiz Pereira" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Dorella" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Aguiar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33469-w" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899850v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin Rosique" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5408037408173704E12" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154535v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Azevedo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Loir" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.2490" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607391v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo D. Carvalho" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelia Menezes-Garcia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nubia M. Rodrigues" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Lemos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-017-0624-x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01617957v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Benevides" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriti Burman" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01790" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625027v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnx100" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604976v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassiana S. de Sousa" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00114" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602781v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Dias de Oliveira Carvalho" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillipe Luiz Rosa Do Carmo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto de Oliveira Junior" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00800" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604769v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Mancha-Agresti" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Martins Drumond" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Morais Santos" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janete Soares Coelho dos Santos" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2016.12.005" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629302v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Miquel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bridonneau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01226" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532545v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Almeida Barros da Silva" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Mahi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bensoltane Ahmed" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouasria Benbouziane" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2016.01.022" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HD2XW4HB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352688v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra de Moreno de Leblanc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina del Carmen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.000323" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046235v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Qu&#233;vrain" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Maubert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chain" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marquant" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2014-307649" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01477279v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;onard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Husson" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ch&#226;tel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2016.01.057" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMB3K491-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602860v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Aubry" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Chvatchko" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Goffin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-016-0592-6" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637713v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Mendes Souza" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Melo Preisser" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bastos Pereira" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Zurita-Turk" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Prosperi de Castro" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-016-0548-x" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641329v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G. H. Eijsink" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathiesen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-016-0468-9" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329215v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Junjua" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Kechaou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahoefa Ablavi Awussi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Roussel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2016.02.006" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTX98BHP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636185v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Kuczkowska" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent G. H. Eijsink" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Mathiesen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-015-0290-9" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637902v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Miyoshi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/146972" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634613v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille C. Aubry" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-015-0367-5" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630801v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-015-0366-6" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536533v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela de Azevedo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Meijerink" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Taverne" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guy Leblanc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2015.07.077" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536568v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. P. de Azevedo" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Santos Rocha" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. B. Pereira" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. de Oliveira Junior" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. de Sousa" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4238/2015.December.23.36" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204459v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Franco Almeida" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-014-0248-9" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204443v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Santos Pontes" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Azevedo Magalhaes" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Innocentin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Blugeon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084509" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204404v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. G. Santos" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa B. Pereira" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise C. Cara" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6750-14-73" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001569v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura N. Kechaou" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J.-J. Gratadoux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blugeon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bertho" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03075-12" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003315v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Motta" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deraison" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Steidler" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2013.06.002" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8G2T63K-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019086v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Bermudez" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vergnolle" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12159" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004076v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syeda M. S. M. Bakhtiar" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Guy Leblanc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano E. Salvucci" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad A. Ali" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca R. Martin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12111" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04084115v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. del Carmen" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zurita-Turk" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alvarenga Lima" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Coelho dos Santos" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Leclercq" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1721727X1301100308" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204413v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Coelho dos Santos" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Y. Leclercq" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001031v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela M. de Azevedo" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia S. Innocentin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. F. A. Dorella" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. C. S. Rocha" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12174" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190717v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Leblanc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044892" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190702v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Karczewski" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-299" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189725v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bermudez Humaran" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kharrat" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-10-S1-S4" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000980v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Santos D. S. Pontes" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Santiago M. S. Pacheco de Azeyedo" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco V. Azeyedo" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pep.2011.06.005" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0GM7Q0C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04084105v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adel-Patient" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pothelune" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ah-Leung" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cr&#233;minon" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/CVI.00275-09" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083966v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Maynard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540109999852" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659315v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Guimaraes" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-0556-7-4" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667480v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00825-09" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661161v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Dellaretti Guimar&#227;es" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Wal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01325-06" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680726v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nouaille" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis L. Bermudez Humaran" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Commissaire" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. Gruss" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0100-879X2005000300005" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680347v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2222.2005.02225.x" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-80J7718M-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083989v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Song" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bhogal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Orson" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1398-9995.2003.00182.x" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677536v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Boe" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.69.11.6620-6627.2003" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083988v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bernard" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Orson" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000070429" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083984v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clement" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boquet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveline Frobert" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Negroni" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1759(02)00149-7" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HC6B0JC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678523v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ribeiro" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Corthier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083981v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Creminon" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000049495" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895474v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Ribeiro" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Commissaire" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Corthier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2001125" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670593v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Wal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673341v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083978v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/CDLI.8.3.545-551.2001" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673675v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boquet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694160v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc N&#233;groni" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692986v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boschetti" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haas" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chatel" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083973v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Creminon" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0335-7457(00)80005-2" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQ8KRBSX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688298v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083977v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselme Perrier" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Boschetti" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Haas" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M004289200" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690357v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083972v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peltre" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0161-5890(00)00029-8" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8DNNGJ5C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697400v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083970v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/prep.1999.1055" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWRZ3MP3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689015v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S&#233;lo" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698444v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maynard" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688296v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Br&#252;ne" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683749v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696060v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Frobert" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Remy" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083959v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne R&#233;my" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4838(97)00009-5" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1L4V529-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083957v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Batt" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0161-5890(96)00070-3" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691022v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Batt" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083950v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Anselmet" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Marie Vallette" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Massouli&#233;" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bst0220735" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083945v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Grassi" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Frobert" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Massouli&#233;" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vallette" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.90.6.2476" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083948v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grassi" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(93)80027-R" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083944v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Oliver" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vigny" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vallette" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0960-8966(92)90040-D" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPFZ64WW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083939v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Krejci" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coussen" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duval" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legay" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1460-2075.1991.tb08070.x" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083942v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Aslanian" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Grof" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bon" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Masson" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Negrerie" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9084(91)90167-Y" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WW1PDPMG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806074v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bornes" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Giron" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329983v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Vilela" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Ariston de Carvalho Azevedo" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327901v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048771v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524613v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Meynier" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Wawzyniak" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Delbac" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048700v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045712v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnich" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ardid" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735074v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- M de Avezedo" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154582v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815690v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821080v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Klaenhammer" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832015v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046872v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292500v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902824v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827944v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Derozier" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Martin" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalini Rama Rao" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797384v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Devime" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maximin" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814557v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532649v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Allain" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Mea Natividad" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536596v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Leandro Rama Gomes" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455954v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04726948v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408767v2" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sola" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Paravel" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plaza-O&#241;ate" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>