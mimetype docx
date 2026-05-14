--- v1 (2026-04-24)
+++ v2 (2026-05-14)
@@ -147,51 +147,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (112)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (111)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -583,325 +583,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faecalibacterium langellae sp. nov. isolated from human faeces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Microbial Anti-Inflammatory Molecule (MAM) is a key protein processed and exported to Faecalibacterium duncaniae envelope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaís Vilela Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Ang Li Xuan</w:t>
+                <w:t xml:space="preserve">Sylvain Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Robert</w:t>
+                <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atsushi Hisatomi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Shintaro Maeno</w:t>
+                <w:t xml:space="preserve">Luis Lima de Jesus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.006804⟩</w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (1), pp.2519695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2025.2519695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05106084v1</w:t>
+                <w:t xml:space="preserve">hal-05156716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Microbial Anti-Inflammatory Molecule (MAM) is a key protein processed and exported to Faecalibacterium duncaniae envelope</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thaís Vilela Rodrigues</w:t>
+                <w:t xml:space="preserve">Faecalibacterium langellae sp. nov. isolated from human faeces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Ang Li Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Marthey</w:t>
+                <w:t xml:space="preserve">Atsushi Hisatomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Auger</w:t>
+                <w:t xml:space="preserve">Masahiro Hirasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Lima de Jesus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Henry</w:t>
+                <w:t xml:space="preserve">Shintaro Maeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (1), pp.2519695. </w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 75 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19490976.2025.2519695⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.006804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05156716v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05106084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la dysbiose du microbiote intestinal dans les maladies métaboliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -961,51 +961,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REG3A and IL22 have opposite effects on fat accumulation in the liver in a high-fat diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Borras Nogues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisson Agus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1210,295 +1210,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05593025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postbiotic Effect of Escherichia coli CEC15 and Escherichia coli Nissle 1917 on a Murine Model of 5-FU-induced Intestinal Mucositis</w:t>
+                <w:t xml:space="preserve">Faecalibacterium Diversity in the Gut Microbiome of Crohn's Disease Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael de Assis Glória</w:t>
+                <w:t xml:space="preserve">Paul Mclellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tales Fernando Da Silva</w:t>
+                <w:t xml:space="preserve">Marie Therese Goudiaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomás Andrade Magalhães Gomes</w:t>
+                <w:t xml:space="preserve">Loic Brot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kátia Duarte Vital</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simone Odília Antunes Fernandes</w:t>
+                <w:t xml:space="preserve">Nicolas Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probiotics and Antimicrobial Proteins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12602-024-10414-0⟩</w:t>
+              <w:t xml:space="preserve">United European Gastroenterology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (8), pp.1480-1490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ueg2.70023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05156875v1</w:t>
+                <w:t xml:space="preserve">hal-05106089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faecalibacterium Diversity in the Gut Microbiome of Crohn's Disease Patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Postbiotic Effect of Escherichia coli CEC15 and Escherichia coli Nissle 1917 on a Murine Model of 5-FU-induced Intestinal Mucositis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael de Assis Glória</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Mclellan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Auger</w:t>
+                <w:t xml:space="preserve">Tales Fernando Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Therese Goudiaby</w:t>
+                <w:t xml:space="preserve">Tomás Andrade Magalhães Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Brot</w:t>
+                <w:t xml:space="preserve">Kátia Duarte Vital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Benech</w:t>
+                <w:t xml:space="preserve">Simone Odília Antunes Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">United European Gastroenterology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (8), pp.1480-1490. </w:t>
+              <w:t xml:space="preserve">Probiotics and Antimicrobial Proteins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (6), pp.4675-4689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ueg2.70023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12602-024-10414-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05106089v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05156875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faecalibacterium duncaniae as a novel next generation probiotic against influenza</w:t>
               </w:r>
@@ -1612,1812 +1612,1812 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04786870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota-induced regulatory T cells associate with FUT2-dependent susceptibility to rotavirus gastroenteritis</w:t>
+                <w:t xml:space="preserve">The Tolerance of Gut Commensal Faecalibacterium to Oxidative Stress Is Strain Dependent and Relies on Detoxifying Enzymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Godefroy</w:t>
+                <w:t xml:space="preserve">Tatiana Botin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Barbé</w:t>
+                <w:t xml:space="preserve">Luis Ramirez-Chamorro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmina Vidic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Le Moullac-Vaidye</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adrien Breiman</w:t>
+                <w:t xml:space="preserve">Isabelle Martin-Verstraete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1123803⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 89 (7), pp.e00606-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aem.00606-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03972766v1</w:t>
+                <w:t xml:space="preserve">hal-04189195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New gene markers for classification and quantification of Faecalibacterium spp. in the human gut</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbiota-induced regulatory T cells associate with FUT2-dependent susceptibility to rotavirus gastroenteritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Godefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Barbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroki Tanno</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
+                <w:t xml:space="preserve">Béatrice Le Moullac-Vaidye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebeca Martin</w:t>
+                <w:t xml:space="preserve">Jézabel Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Mariat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mitsuo Sakamoto</w:t>
+                <w:t xml:space="preserve">Adrien Breiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiad035⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1123803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083903v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03972766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faecalibacterium : a bacterial genus with promising human health applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New gene markers for classification and quantification of Faecalibacterium spp. in the human gut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroki Tanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebeca Martín</w:t>
+                <w:t xml:space="preserve">Rebeca Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Rios-Covian</w:t>
+                <w:t xml:space="preserve">Denis Mariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugénie Huillet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sarah Khazaal</w:t>
+                <w:t xml:space="preserve">Mitsuo Sakamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsre/fuad039⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 99 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiad035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189185v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staphylococcus epidermidis isolates from atopic or healthy skin have opposite effect on skin cells: potential implication of the AHR pathway modulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faecalibacterium : a bacterial genus with promising human health applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Landemaine</w:t>
+                <w:t xml:space="preserve">David Rios-Covian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory da Costa</w:t>
+                <w:t xml:space="preserve">Eugénie Huillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Fissier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Morand</w:t>
+                <w:t xml:space="preserve">Sarah Khazaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1098160⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47 (4), pp. 1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsre/fuad039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177128v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth differentiation factor 11 delivered by dairy Lactococcus lactis strains modulates inflammation and prevents mucosal damage in a mice model of intestinal mucositis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Ferrary Américo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andria dos Santos Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tales Fernando da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andria dos Santos Freitas</w:t>
+                <w:t xml:space="preserve">Luís Cláudio Lima de Jesus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Alvarenga Lima Barroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1157544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Tolerance of Gut Commensal Faecalibacterium to Oxidative Stress Is Strain Dependent and Relies on Detoxifying Enzymes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Staphylococcus epidermidis isolates from atopic or healthy skin have opposite effect on skin cells: potential implication of the AHR pathway modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Landemaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Botin</w:t>
+                <w:t xml:space="preserve">Elsa Fissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Ramirez-Chamorro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Langella</w:t>
+                <w:t xml:space="preserve">Carine Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Martin-Verstraete</w:t>
+                <w:t xml:space="preserve">Stanislas Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 89 (7), pp.e00606-23. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp. 100125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/aem.00606-23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1098160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189195v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactococcus lactis engineered to deliver hCAP18 cDNA alleviates DNBS-induced colitis in C57BL/6 mice by promoting IL17A and IL10 cytokine expression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intraspecific Diversity of Microbial Anti-Inflammatory Molecule (MAM) from Faecalibacterium prausnitzii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Borras Noguès</w:t>
+                <w:t xml:space="preserve">Camille Kropp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Kropp</w:t>
+                <w:t xml:space="preserve">Esther Borras-Nogues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laureline Bétemps</w:t>
+                <w:t xml:space="preserve">Wasaporn Chanput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassiana de Sousa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Chain</w:t>
+                <w:t xml:space="preserve">Gwenaelle Andre-Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.15641. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (3), pp.1705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-19455-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms23031705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790880v1</w:t>
+                <w:t xml:space="preserve">hal-03752257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Dietary Arachidonic Acid on Gut Microbiota Composition and Gut–Brain Axis in Male BALB/C Mice</w:t>
+                <w:t xml:space="preserve">Human CD4+/CD8α+ regulatory T cells induced by Faecalibacterium prausnitzii protect against intestinal inflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katleen Pinchaud</w:t>
+                <w:t xml:space="preserve">Sothea Touch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeeshan Hafeez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
+                <w:t xml:space="preserve">Nathalie Rolhion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sead Chadi</w:t>
+                <w:t xml:space="preserve">Camille Danne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriane Oeuvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu14245338⟩</w:t>
+              <w:t xml:space="preserve">JCI Insight</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (12), pp.e154722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/jci.insight.154722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083922v1</w:t>
+                <w:t xml:space="preserve">hal-03664919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene co-expression network analysis of the human gut commensal bacterium Faecalibacterium prausnitzii in R-Shiny</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lactococcus lactis engineered to deliver hCAP18 cDNA alleviates DNBS-induced colitis in C57BL/6 mice by promoting IL17A and IL10 cytokine expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Chiapello</w:t>
+                <w:t xml:space="preserve">Esther Borras Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kropp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Loux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Langella</w:t>
+                <w:t xml:space="preserve">Laureline Bétemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassiana de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0271847⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.15641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-19455-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083924v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human CD4+/CD8α+ regulatory T cells induced by Faecalibacterium prausnitzii protect against intestinal inflammation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Godefroy</w:t>
+                <w:t xml:space="preserve">Gene co-expression network analysis of the human gut commensal bacterium Faecalibacterium prausnitzii in R-Shiny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Rolhion</w:t>
+                <w:t xml:space="preserve">Virginie Mournetas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Danne</w:t>
+                <w:t xml:space="preserve">Hélène Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyriane Oeuvray</w:t>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCI Insight</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 7 (12), pp.e154722. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (11), pp. e0271847. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1172/jci.insight.154722⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0271847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03664919v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AhR/IL-22 pathway as new target for the treatment of post-infectious irritable bowel syndrome symptoms</w:t>
+                <w:t xml:space="preserve">Impact of Dietary Arachidonic Acid on Gut Microbiota Composition and Gut–Brain Axis in Male BALB/C Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëva Meynier</w:t>
+                <w:t xml:space="preserve">Katleen Pinchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Baudu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Rolhion</w:t>
+                <w:t xml:space="preserve">Zeeshan Hafeez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Defaye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marjolène Straube</w:t>
+                <w:t xml:space="preserve">Sead Chadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19490976.2021.2022997⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (24), pp.5338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu14245338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03555153v1</w:t>
+                <w:t xml:space="preserve">hal-04083922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-inflammatory Streptococcus thermophilus CNRZ160 limits sarcopenia induced by low-grade inflammation in older adult rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AhR/IL-22 pathway as new target for the treatment of post-infectious irritable bowel syndrome symptoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Meynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
+                <w:t xml:space="preserve">Elodie Baudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rolhion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Jarzaguet</w:t>
+                <w:t xml:space="preserve">Manon Defaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Migné</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Kemeny</w:t>
+                <w:t xml:space="preserve">Marjolène Straube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnut.2022.986542⟩</w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2021.2022997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04013541v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraspecific Diversity of Microbial Anti-Inflammatory Molecule (MAM) from Faecalibacterium prausnitzii</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Kropp</w:t>
+                <w:t xml:space="preserve">Anti-inflammatory Streptococcus thermophilus CNRZ160 limits sarcopenia induced by low-grade inflammation in older adult rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Jarzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Borras-Nogues</w:t>
+                <w:t xml:space="preserve">Carole Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wasaporn Chanput</w:t>
+                <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaelle Andre-Leroux</w:t>
+                <w:t xml:space="preserve">Jean-Louis Kemeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (3), pp.1705. </w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.986542. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms23031705⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2022.986542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752257v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possible Benefits of Faecalibacterium prausnitzii for Obesity-Associated Gut Disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiani Maioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Borras-Nogues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Licia Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3654,77 +3654,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Lapiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallia Geiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Demarquay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gut microbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (1), pp.1-15. </w:t>
@@ -3756,386 +3756,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03194901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The regenerating family member 3 β instigates IL-17A-mediated neutrophil recruitment downstream of NOD1/2 signalling for controlling colonisation resistance independently of microbiota community structure</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risk assessment of probiotics use requires clinical parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2018-316757⟩</w:t>
+              <w:t xml:space="preserve">Nature reviews. Gastroenterology &amp; hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (4), pp.201-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41575-019-0111-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02126570v1</w:t>
+                <w:t xml:space="preserve">hal-02629079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk assessment of probiotics use requires clinical parameters</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Recombinant invasive Lactobacillus plantarum expressing fibronectin binding protein A induce specific humoral immune response by stimulating differentiation of dendritic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature reviews. Gastroenterology &amp; hepatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 16 (4), pp.201-204. </w:t>
+              <w:t xml:space="preserve">Beneficial Microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (5), pp.589-604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41575-019-0111-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3920/BM2018.0157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629079v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recombinant invasive Lactobacillus plantarum expressing fibronectin binding protein A induce specific humoral immune response by stimulating differentiation of dendritic cells</w:t>
+                <w:t xml:space="preserve">The regenerating family member 3 β instigates IL-17A-mediated neutrophil recruitment downstream of NOD1/2 signalling for controlling colonisation resistance independently of microbiota community structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Liu</w:t>
+                <w:t xml:space="preserve">Nadine Waldschmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Yang</w:t>
+                <w:t xml:space="preserve">Sho Kitamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Gao</w:t>
+                <w:t xml:space="preserve">Thomas Secher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Zhang</w:t>
+                <w:t xml:space="preserve">Vassiliki Zacharioudaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Liu</w:t>
+                <w:t xml:space="preserve">Olivier Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beneficial Microbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (5), pp.589-604. </w:t>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 68 (7), pp.1190-1199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3920/BM2018.0157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2018-316757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624953v1</w:t>
+                <w:t xml:space="preserve">hal-02126570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procyanidin—Cell Wall Interactions within Apple Matrices Decrease the Metabolization of Procyanidins by the Human Gut Microbiota and the Anti-Inflammatory Effect of the Resulting Microbial Metabolome In Vitro</w:t>
               </w:r>
@@ -4332,4804 +4332,4804 @@
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">, 2019, 21 (11), pp. 4020-4031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1462-2920.14748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral delivery of pancreatitis‐associated protein by Lactococcus lactis displays protective effects in dinitro‐benzenesulfonic‐acid‐induced colitis model and is able to modulate the composition of the microbiota</w:t>
+                <w:t xml:space="preserve">Le laboratoire international associé Bact-Inflam, l’aboutissement de 17 années de collaboration France-Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Breyner</w:t>
+                <w:t xml:space="preserve">Vasco Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscilla Bagano Vilas Boas</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Le Loir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.14748⟩</w:t>
+              <w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, https://journals.openedition.org/hrc/2490 (Tome VII N°2), pp.197-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hrc.2490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03998751v1</w:t>
+                <w:t xml:space="preserve">hal-02154535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut microbiome modulation during treatment of mucositis with the dairy bacterium &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt; and recombinant strain secreting human antimicrobial PAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Luiz Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Dorella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Aguiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-018-33469-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiote et vieillissement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martin Rosique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 65, pp.55-66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/1.5408037408173704E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le laboratoire international associé Bact-Inflam, l’aboutissement de 17 années de collaboration France-Brésil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vasco Azevedo</w:t>
+                <w:t xml:space="preserve">Plasmid transfer efficiency using &amp;lt;em&amp;gt;Lactoccocus lactis&amp;lt;/em&amp;gt; strains depends on invasiveness status but also on plasmid copy number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Loir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/hrc.2490⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 364 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsle/fnx100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154535v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secretion of biologically active pancreatitis-associated protein I ( PAP) by genetically modified dairy Lactococcus lactis NZ9000 in the prevention of intestinal mucositis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo D. Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Martins Breyner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo D. Carvalho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Natalia Martins Breyner</w:t>
+                <w:t xml:space="preserve">Zelia Menezes-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zelia Menezes-Garcia</w:t>
+                <w:t xml:space="preserve">Nubia M. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Lemos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Cell Factories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 16, pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12934-017-0624-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Insights into the Diversity of the Genus Faecalibacterium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Benevides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leandro Benevides</w:t>
+                <w:t xml:space="preserve">Sriti Burman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, pp.1790. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmid transfer efficiency using &amp;lt;em&amp;gt;Lactoccocus lactis&amp;lt;/em&amp;gt; strains depends on invasiveness status but also on plasmid copy number</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microbial Anti-Inflammatory Molecule (MAM) from Faecalibacterium prausnitzii Shows a Protective Effect on DNBS and DSS-Induced Colitis Model in Mice through Inhibition of NF-kappa B Pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Martins Breyner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassiana S. de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Carolinne Bagano Vilas Boas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsle/fnx100⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.00114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625027v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial Anti-Inflammatory Molecule (MAM) from Faecalibacterium prausnitzii Shows a Protective Effect on DNBS and DSS-Induced Colitis Model in Mice through Inhibition of NF-kappa B Pathway</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of Wild Type or Recombinant Lactic Acid Bacteria as an Alternative Treatment for Gastrointestinal Inflammatory Diseases: A Focus on Inflammatory Bowel Diseases and Mucositis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassiana S. de Sousa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florian Chain</w:t>
+                <w:t xml:space="preserve">Rodrigo Dias de Oliveira Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto de Oliveira Junior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 8, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.00114⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 8, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.00800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604976v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Wild Type or Recombinant Lactic Acid Bacteria as an Alternative Treatment for Gastrointestinal Inflammatory Diseases: A Focus on Inflammatory Bowel Diseases and Mucositis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+                <w:t xml:space="preserve">A new Broad range plasmid for DNA delivery in eukaryotic cells using lactic acid bacteria: In vitro and In vivo assays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Mancha-Agresti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Martins Drumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Morais Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janete Soares Coelho dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.00800⟩</w:t>
+              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.omtm.2016.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602781v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Broad range plasmid for DNA delivery in eukaryotic cells using lactic acid bacteria: In vitro and In vivo assays</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Monica Morais Santos</w:t>
+                <w:t xml:space="preserve">Functional characterization of novel &amp;lt;em&amp;gt;Faecalibacterium prausnitzii&amp;lt;/em&amp;gt; strains isolated from healthy volunteers: a step forward in the use of &amp;lt;em&amp;gt;F. prausnitzii&amp;lt;/em&amp;gt; as a next-generation probiotic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janete Soares Coelho dos Santos</w:t>
+                <w:t xml:space="preserve">Sylvie S. Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Benevides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Bridonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.omtm.2016.12.005⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604769v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional characterization of novel &amp;lt;em&amp;gt;Faecalibacterium prausnitzii&amp;lt;/em&amp;gt; strains isolated from healthy volunteers: a step forward in the use of &amp;lt;em&amp;gt;F. prausnitzii&amp;lt;/em&amp;gt; as a next-generation probiotic</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A large scale in vitro screening of Streptococcus thermophilus strains revealed strains with a high anti-inflammatory potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Bridonneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Robert</w:t>
+                <w:t xml:space="preserve">Maira Junjua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noura Kechaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahoefa Ablavi Awussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01226⟩</w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 70, pp.78-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2016.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629302v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01329215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of fibronectin binding protein A (FnBPA) from Staphylococcus aureus at the cell surface of Lactococcus lactis improves its immunomodulatory properties when used as protein delivery vector</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Display of recombinant proteins at the surface of lactic acid bacteria : strategies and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. G. H. Eijsink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mathiesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2016.01.022⟩</w:t>
+              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12934-016-0468-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01532545v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the biosafety of recombinant lactic acid bacteria designed to prevent and to treat colitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra de Moreno de Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvina del Carmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasco Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 65, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/jmm.0.000323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01352688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of an anti-inflammatory protein from Faecalibacterium prausnitzii, a commensal bacterium deficient in Crohn's disease</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expression of fibronectin binding protein A (FnBPA) from Staphylococcus aureus at the cell surface of Lactococcus lactis improves its immunomodulatory properties when used as protein delivery vector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Michon</w:t>
+                <w:t xml:space="preserve">Juliana Almeida Barros da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Martins Breyner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Chain</w:t>
+                <w:t xml:space="preserve">Miloud Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Marquant</w:t>
+                <w:t xml:space="preserve">Bensoltane Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouasria Benbouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2014-307649⟩</w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (10), pp.1312-1318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2016.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046235v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous two-phase system cold-set gelation using natural and recombinant probiotic lactic acid bacteria as a gelling agent</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of an anti-inflammatory protein from Faecalibacterium prausnitzii, a commensal bacterium deficient in Crohn's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Châtel</w:t>
+                <w:t xml:space="preserve">E. Quévrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Saurel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M.A. Maubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Marquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2016.01.057⟩</w:t>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65 (3), pp.415-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2014-307649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01477279v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protective effect of TSLP delivered at the gut mucosa level by recombinant lactic acid bacteria in DSS-induced colitis mouse model (vol 14, 176, 2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Chvatchko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Goffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Cell Factories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 15, pp.1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12934-016-0592-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactococcus lactis carrying the pValac eukaryotic expression vector coding for IL-4 reduces chemically-induced intestinal inflammation by increasing the levels of IL-10-producing regulatory cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aqueous two-phase system cold-set gelation using natural and recombinant probiotic lactic acid bacteria as a gelling agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Bastos Pereira</w:t>
+                <w:t xml:space="preserve">Lucie Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meritxell Zurita-Turk</w:t>
+                <w:t xml:space="preserve">Florence Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camila Prosperi de Castro</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marc Châtel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Saurel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12934-016-0548-x⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 141, pp.338 - 344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2016.01.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637713v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Display of recombinant proteins at the surface of lactic acid bacteria : strategies and applications</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lactococcus lactis carrying the pValac eukaryotic expression vector coding for IL-4 reduces chemically-induced intestinal inflammation by increasing the levels of IL-10-producing regulatory cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Mathiesen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bianca Mendes Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiane Melo Preisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Bastos Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meritxell Zurita-Turk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Prosperi de Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Cell Factories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 15, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12934-016-0468-9⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 15, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12934-016-0548-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641329v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large scale in vitro screening of Streptococcus thermophilus strains revealed strains with a high anti-inflammatory potential</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yvonne Roussel</w:t>
+                <w:t xml:space="preserve">Prospective uses of recombinant Lactococcus lactis expressing both listeriolysin O and mutated internalin A from Listeria monocytogenes as a tool for DNA vaccination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. S. P. de Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Santos Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. B. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. F. de Oliveira Junior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. S. de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2016.02.006⟩</w:t>
+              <w:t xml:space="preserve">Genetics and molecular research : GMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (4), pp.18485-18493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4238/2015.December.23.36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01329215v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface display of an anti-DEC-205 single chain Fv fragment in &amp;lt;em&amp;gt;Lactobacillus plantarum&amp;lt;/em&amp;gt; increases internalization and plasmid transfer to dendritic cells in vitro and in vivo</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Geir Mathiesen</w:t>
+                <w:t xml:space="preserve">Recombinant invasive Lactococcus lactis can transfer DNA vaccines either directly to dendritic cells or across an epithelial cell monolayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela de Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolein Meijerink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Taverne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Bastos Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guy Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (38), pp.4807-4812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2015.07.077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12934-015-0290-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02636185v1</w:t>
+                <w:t xml:space="preserve">hal-01536533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current Review of Genetically Modified Lactic Acid Bacteria for the Prevention and Treatment of Colitis Using Murine Models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vasco Azevedo</w:t>
+                <w:t xml:space="preserve">Protective effect of TSLP delivered at the gut mucosa level by recombinant lactic acid bacteria in DSS-induced colitis mouse model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille C. Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Chvatchko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Goffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology research and practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2015/146972⟩</w:t>
+              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12934-015-0367-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637902v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective effect of TSLP delivered at the gut mucosa level by recombinant lactic acid bacteria in DSS-induced colitis mouse model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+                <w:t xml:space="preserve">Surface display of an anti-DEC-205 single chain Fv fragment in &amp;lt;em&amp;gt;Lactobacillus plantarum&amp;lt;/em&amp;gt; increases internalization and plasmid transfer to dendritic cells in vitro and in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurence Goffin</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Kuczkowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent G. H. Eijsink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geir Mathiesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Cell Factories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12934-015-0367-5⟩</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12934-015-0290-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634613v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to &amp;quot;Surface display of an anti-DEC-205 single chain Fv fragment in &amp;lt;em&amp;gt;Lactobacillus plantarum&amp;lt;/em&amp;gt; increases internalization and plasmid transfer to dendritic cells in vitro and in vivo</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Geir Mathiesen</w:t>
+                <w:t xml:space="preserve">Current Review of Genetically Modified Lactic Acid Bacteria for the Prevention and Treatment of Colitis Using Murine Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra de Moreno de Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvina del Carmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Miyoshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasco Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12934-015-0366-6⟩</w:t>
+              <w:t xml:space="preserve">Gastroenterology research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2015/146972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630801v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recombinant invasive Lactococcus lactis can transfer DNA vaccines either directly to dendritic cells or across an epithelial cell monolayer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Erratum to &amp;quot;Surface display of an anti-DEC-205 single chain Fv fragment in &amp;lt;em&amp;gt;Lactobacillus plantarum&amp;lt;/em&amp;gt; increases internalization and plasmid transfer to dendritic cells in vitro and in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcela de Azevedo</w:t>
+                <w:t xml:space="preserve">Katarzyna Kuczkowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolein Meijerink</w:t>
+                <w:t xml:space="preserve">Vincent G. H. Eijsink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nico Taverne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Guy Leblanc</w:t>
+                <w:t xml:space="preserve">Geir Mathiesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2015.07.077⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12934-015-0366-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536533v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective uses of recombinant Lactococcus lactis expressing both listeriolysin O and mutated internalin A from Listeria monocytogenes as a tool for DNA vaccination</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. F. de Oliveira Junior</w:t>
+                <w:t xml:space="preserve">Lactococcus lactis carrying the pValac DNA expression vector coding for IL-10 reduces inflammation in a murine model of experimental colitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meritxell Zurita-Turk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvina del Carmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. S. de Sousa</w:t>
+                <w:t xml:space="preserve">Ana C. G. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa B. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise C. Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics and molecular research : GMR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4238/2015.December.23.36⟩</w:t>
+              <w:t xml:space="preserve">BMC Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1472-6750-14-73⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536568v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between fibronectin binding protein A expression level at the surface of recombinant lactococcus lactis and plasmid transfer in vitro and in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Franco Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasco Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Miyoshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra de Moreno de Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12866-014-0248-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immune Response Elicited by DNA Vaccination Using Lactococcus lactis Is Modified by the Production of Surface Exposed Pathogenic Protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Santos Pontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Azevedo Magalhaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Innocentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Blugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0084509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactococcus lactis carrying the pValac DNA expression vector coding for IL-10 reduces inflammation in a murine model of experimental colitis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Engineering lactococci and lactobacilli for human health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denise C. Cara</w:t>
+                <w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Deraison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lothar Steidler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1472-6750-14-73⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (3), pp.278-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mib.2013.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204404v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of One Novel Candidate Probiotic Lactobacillus plantarum Strain Active against Influenza Virus Infection in Mice by a Large-Scale Screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noura N. Kechaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques J.-J. Gratadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Blugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 79 (5), pp.1491 - 1499. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.03075-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering lactococci and lactobacilli for human health</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">Mucosal targeting of therapeutic molecules using genetically modified lactic acid bacteria: an update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guy Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lothar Steidler</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Bermudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra de Moreno de Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vergnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mib.2013.06.002⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 344 (1), pp.1 - 9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1574-6968.12159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01003315v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mucosal targeting of therapeutic molecules using genetically modified lactic acid bacteria: an update</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implications of the human microbiome in inflammatory bowel diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Vergnolle</w:t>
+                <w:t xml:space="preserve">Syeda M. S. M. Bakhtiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean J. Guy Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano E. Salvucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amjad A. Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca R. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 344 (1), pp.1 - 9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1574-6968.12159⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 342 (1), pp.10 - 17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1574-6968.12111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019086v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications of the human microbiome in inflammatory bowel diseases</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Immunotherapy of allergic diseases using probiotics or recombinant probiotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebeca R. Martin</w:t>
+                <w:t xml:space="preserve">Marcela M. de Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia S. Innocentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. A. F. A. Dorella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. S. C. S. Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1574-6968.12111⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 115 (2), pp.319 - 333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jam.12174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004076v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Interleukin-10 Dna Mucosal Delivery System Attenuates Intestinal Inflammation in a Mouse Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId362" w:history="1">
+                <w:t xml:space="preserve">A novel interleukin-10 DNA mucosal delivery system attenuates intestinal inflammation in a mouse model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. del Carmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zurita-Turk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Alvarenga Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S.Y. Leclercq</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. S. Coelho dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Y. Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inflammation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 11 (3), pp. 641-654. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 11 (3), pp.641 - 654</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04084115v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel interleukin-10 DNA mucosal delivery system attenuates intestinal inflammation in a mouse model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId362" w:history="1">
+                <w:t xml:space="preserve">A Novel Interleukin-10 Dna Mucosal Delivery System Attenuates Intestinal Inflammation in a Mouse Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. del Carmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zurita-Turk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Alvarenga Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Y. Leclercq</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Coelho dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.Y. Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inflammation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 11 (3), pp.641 - 654</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 11 (3), pp. 641-654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1721727X1301100308⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204413v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunotherapy of allergic diseases using probiotics or recombinant probiotics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. A. F. A. Dorella</w:t>
+                <w:t xml:space="preserve">In vitro and in vivo characterization of DNA delivery using recombinant Lactococcus lactis expressing a mutated form of L. monocytogenes Internalin A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela de Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. S. C. S. Rocha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Mariat</w:t>
+                <w:t xml:space="preserve">Jurgen Karczewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasco Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Miyoshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 115 (2), pp.319 - 333. </w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jam.12174⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2180-12-299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001031v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of Fibronectin Binding Protein A at the Surface of [i]Lactococcus lactis[/i] Increases Plasmid Transfer [i]In Vitro[/i] and[i] In Vivo[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Santos Pontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Innocentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvina del Carmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Franco Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guy Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9174,4981 +9174,4964 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro and in vivo characterization of DNA delivery using recombinant Lactococcus lactis expressing a mutated form of L. monocytogenes Internalin A</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lactococcus lactis as a live vector: Heterologous protein production and DNA delivery systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jurgen Karczewski</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anderson Miyoshi</w:t>
+                <w:t xml:space="preserve">Daniela Santos D. S. Pontes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Santiago M. S. Pacheco de Azeyedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasco V. Azeyedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2180-12-299⟩</w:t>
+              <w:t xml:space="preserve">Protein Expression and Purification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 79 (2), pp.165 - 175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pep.2011.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190702v1</w:t>
+                <w:t xml:space="preserve">hal-01000980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactococci and lactobacilli as mucosal delivery vectors for therapeutic proteins and DNA vaccines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Bermudez Humaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Kharrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Cell Factories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1475-2859-10-S1-S4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactococcus lactis as a live vector: Heterologous protein production and DNA delivery systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vasco V. Azeyedo</w:t>
+                <w:t xml:space="preserve">Block Copolymers Have Differing Adjuvant Effects on the Primary Immune Response Elicited by Genetic Immunization and on Further Induced Allergy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Pothelune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ah-Leung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Créminon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein Expression and Purification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pep.2011.06.005⟩</w:t>
+              <w:t xml:space="preserve">Clinical and Vaccine Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (1), pp. 36-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/CVI.00275-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01000980v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Block Copolymers Have Differing Adjuvant Effects on the Primary Immune Response Elicited by Genetic Immunization and on Further Induced Allergy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immunological IgE Cross-Reactions of Bovine and Human α -Lactalbumins in Cow's Milk Allergic Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Maynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Vaccine Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 17 (1), pp. 36-42. </w:t>
+              <w:t xml:space="preserve">Food and Agricultural Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (2), pp. 179-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/CVI.00275-09⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09540109999852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04084105v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunological IgE Cross-Reactions of Bovine and Human α -Lactalbumins in Cow's Milk Allergic Patients</w:t>
+                <w:t xml:space="preserve">A new plasmid vector for DNA delivery using lactococci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Maynard</w:t>
+                <w:t xml:space="preserve">Valeria Guimaraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia S. Innocentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Agricultural Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09540109999852⟩</w:t>
+              <w:t xml:space="preserve">Genetic Vaccines and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (4), 7 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1479-0556-7-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083966v1</w:t>
+                <w:t xml:space="preserve">hal-02659315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new plasmid vector for DNA delivery using lactococci</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId404" w:history="1">
+                <w:t xml:space="preserve">Lactococcus lactis Expressing either Staphylococcus aureus Fibronectin-Binding Protein A or Listeria monocytogenes Internalin A Can Efficiently Internalize and Deliver DNA in Human Epithelial Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia S. Innocentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Guimaraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Miyoshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasco Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic Vaccines and Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1479-0556-7-4⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 75 (14), pp.4870-4878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00825-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659315v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactococcus lactis Expressing either Staphylococcus aureus Fibronectin-Binding Protein A or Listeria monocytogenes Internalin A Can Efficiently Internalize and Deliver DNA in Human Epithelial Cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId373" w:history="1">
+                <w:t xml:space="preserve">Use of native lactococci as vehicles for delivery of DNA into mammalian epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Dellaretti Guimarães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia S. Innocentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasco Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe P. Langella</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel J.-M. Wal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 75 (14), pp.4870-4878. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.00825-09⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 72 (11), pp.7091-7097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01325-06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667480v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of native lactococci as vehicles for delivery of DNA into mammalian epithelial cells</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improvement of bovine beta-lactoglobulin production and secretion by Lactococcus lactis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel J.-M. Wal</w:t>
+                <w:t xml:space="preserve">Sébastien Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis L. Bermudez Humaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Commissaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra A. Gruss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.01325-06⟩</w:t>
+              <w:t xml:space="preserve">Brazilian Journal of Medical and Biological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 38 (3), pp.353-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S0100-879X2005000300005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661161v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of bovine beta-lactoglobulin production and secretion by Lactococcus lactis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId414" w:history="1">
+                <w:t xml:space="preserve">Oral administration of recombinant Lactococcus lactis expressing bovine beta-lactoglobulin partially prevents mice from sensitization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ah-Leung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Créminon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alexandra A. Gruss</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brazilian Journal of Medical and Biological Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical and Experimental Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 35 (4), pp.539-546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2222.2005.02225.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/S0100-879X2005000300005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02680726v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral administration of recombinant Lactococcus lactis expressing bovine beta-lactoglobulin partially prevents mice from sensitization</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Various factors (allergen nature, mouse strain, CpG/recombinant protein expressed) influence the immune response elicited by genetic immunization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bhogal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Orson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Experimental Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2222.2005.02225.x⟩</w:t>
+              <w:t xml:space="preserve">Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 58 (7), pp. 641-647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1034/j.1398-9995.2003.00182.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680347v1</w:t>
+                <w:t xml:space="preserve">hal-04083989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Various factors (allergen nature, mouse strain, CpG/recombinant protein expressed) influence the immune response elicited by genetic immunization</w:t>
+                <w:t xml:space="preserve">Characterization of a &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt; strain that secretes a major epitope of bovine β-lactoglobulin and evaluation of its immunogenicity in mice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Bhogal</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Orson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Herman Boe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 58 (7), pp. 641-647. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 69 (11), pp.6620-6627. </w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1034/j.1398-9995.2003.00182.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.69.11.6620-6627.2003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083989v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt; strain that secretes a major epitope of bovine β-lactoglobulin and evaluation of its immunogenicity in mice.</w:t>
+                <w:t xml:space="preserve">Isolation and Characterization of Two Complete Ara h 2 Isoforms cDNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herman Boe</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hervé Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Orson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.69.11.6620-6627.2003⟩</w:t>
+              <w:t xml:space="preserve">International Archives of Allergy and Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 131 (1), pp. 14-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000070429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02677536v1</w:t>
+                <w:t xml:space="preserve">hal-04083988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and Characterization of Two Complete Ara h 2 Isoforms cDNA</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId431" w:history="1">
+                <w:t xml:space="preserve">Epitopic characterization of native bovine β-lactoglobulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yveline Frobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Negroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Archives of Allergy and Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000070429⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 266 (1-2), pp. 67-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-1759(02)00149-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083988v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitopic characterization of native bovine β-lactoglobulin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic immunisation with bovine beta-lactoglobulin cDNA induces a preventive and persistent inhibition of specific anti-BLG IgE response in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Créminon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Wal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunological Methods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Archives of Allergy and Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 126, pp.59-67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04083984v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécrétion de protéines d'intérêt thérapeutique chez Lactococcus lactis (interféron, beta-lactoglobuline, nucléase)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId416" w:history="1">
+                <w:t xml:space="preserve">Induction of mucosal immune response after intranasal or oral inoculation of mice with Lactococcus lactis producing bovine beta-lactoglobulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Commissaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gerard Corthier</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Wal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lait</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 81 (1-2), pp.217-226</w:t>
+              <w:t xml:space="preserve">Clinical and Diagnostic Laboratory Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 8 (3), pp.545-551</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02678523v1</w:t>
+                <w:t xml:space="preserve">hal-02673341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Immunisation with Bovine β-Lactoglobulin cDNA Induces a Preventive and Persistent Inhibition of Specific Anti-BLG IgE Response in Mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Induction of Mucosal Immune Response after Intranasal or Oral Inoculation of Mice with Lactococcus lactis Producing Bovine Beta-Lactoglobulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Commissaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Archives of Allergy and Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000049495⟩</w:t>
+              <w:t xml:space="preserve">Clinical and Diagnostic Laboratory Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 8 (3), pp. 545-551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/CDLI.8.3.545-551.2001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083981v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécrétion de protéines d'intérêt thérapeutique chez Lactococcus lactis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Sécrétion de protéines d'intérêt thérapeutique chez Lactococcus lactis (interféron, beta-lactoglobuline, nucléase)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gérard Corthier</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Commissaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Corthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Lait</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 81 (1-2), pp.217-226</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00895474v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of allergens in milk</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles G. Clément</w:t>
+                <w:t xml:space="preserve">Genetic Immunisation with Bovine β-Lactoglobulin cDNA Induces a Preventive and Persistent Inhibition of Specific Anti-BLG IgE Response in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Creminon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Allergy and Clinical Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Archives of Allergy and Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 126 (1), pp. 59-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000049495⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670593v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of mucosal immune response after intranasal or oral inoculation of mice with Lactococcus lactis producing bovine beta-lactoglobulin</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Commissaire</w:t>
+                <w:t xml:space="preserve">Sécrétion de protéines d'intérêt thérapeutique chez Lactococcus lactis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Loir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Commissaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Wal</w:t>
+                <w:t xml:space="preserve">Gérard Corthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Diagnostic Laboratory Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 81 (1-2), pp.217-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lait:2001125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673341v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00895474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of Mucosal Immune Response after Intranasal or Oral Inoculation of Mice with Lactococcus lactis Producing Bovine Beta-Lactoglobulin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of allergens in milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Wal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Adel-Patient</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Diagnostic Laboratory Immunology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Current Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 14 (3), pp.4-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083978v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic immunisation with bovine beta-lactoglobulin cDNA induces a preventive and persistent inhibition of specific anti-BLG IgE response in mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId394" w:history="1">
+                <w:t xml:space="preserve">Molecular basis of IgE cross-reactivity between human β-casein and bovine β-casein, a major allergen of milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Négroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Adel-Patient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Boquet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Peltre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Archives of Allergy and Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 37 (3-4), pp.161-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0161-5890(00)00029-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673675v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a high IgE-responder mouse model of allergy to bovine beta-lactoglobulin (BLG) : development of sandwich immunoassays for total and allergen-specific IgE, IgG1 and IgG2a in BLG-sensitized mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId394" w:history="1">
+                <w:t xml:space="preserve">Prévention d'une réponse IgE spécifique de la β-lactoglobuline bovine chez la souris par immunisation génique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Adel-Patient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Creminon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Wal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunological Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française d'Allergologie et d'Immunologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 40 (2), pp. 77-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0335-7457(00)80005-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694160v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two distinct proteins are associated with tetrameric acetylcholinesterase on the cell surface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.M. Chatel</w:t>
+                <w:t xml:space="preserve">Molecular basis of IgE cross-reactivity between human beta-casein and bovine beta-casein, a major allergen of milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Négroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 275 (44), pp.34260-34265</w:t>
+              <w:t xml:space="preserve">Molecular Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 37, pp.161-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692986v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02688298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévention d'une réponse IgE spécifique de la β-lactoglobuline bovine chez la souris par immunisation génique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two distinct proteins are associated with tetrameric acetylcholinesterase on the cell surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Creminon</w:t>
+                <w:t xml:space="preserve">A. Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Wal</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boschetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Allergologie et d'Immunologie Clinique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 275 (44), pp.34260-34265</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083973v1</w:t>
+                <w:t xml:space="preserve">hal-02692986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular basis of IgE cross-reactivity between human beta-casein and bovine beta-casein, a major allergen of milk</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId431" w:history="1">
+                <w:t xml:space="preserve">Evaluation of a high IgE-responder mouse model of allergy to bovine beta-lactoglobulin (BLG) : development of sandwich immunoassays for total and allergen-specific IgE, IgG1 and IgG2a in BLG-sensitized mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Créminon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Négroni</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 37, pp.161-167</w:t>
+              <w:t xml:space="preserve">Journal of Immunological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 235, pp.21-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02688298v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two Distinct Proteins Are Associated with Tetrameric Acetylcholinesterase on the Cell Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselme Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Boschetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 275 (44), pp. 34260-34265. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M004289200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévention d'une réponse IgE spécifique de la beta-lactoglobuline bovine chez la souris par immunisation génique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Adel-Patient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Créminon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Wal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Allergologie et d'Immunologie Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 40, pp.171-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02690357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular basis of IgE cross-reactivity between human β-casein and bovine β-casein, a major allergen of milk</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId431" w:history="1">
+                <w:t xml:space="preserve">Allergy to bovine beta-lactoglobulin: specificity of human IgE to tryptic peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sélo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Peltre</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Créminon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Immunology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Clinical and Experimental Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 29, pp.1055-1063</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04083972v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of a lipocalin in prokaryote and eukaryote cells : quantification and structural characterization of recombinant bovine beta-lactoglobulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Adel-Patient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Créminon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Wal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protein Expression and Purification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 16, pp.70-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of a Lipocalin in Prokaryote and Eukaryote Cells: Quantification and Structural Characterization of Recombinant Bovine β-Lactoglobulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Créminon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protein Expression and Purification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 16 (1), pp.70-75. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/prep.1999.1055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/prep.1999.1055⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allergy to bovine beta-lactoglobulin: specificity of human IgE to tryptic peptides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Bernard</w:t>
+                <w:t xml:space="preserve">Immunological IgE cross-reactions of bovine and human alpha-lactalbumins in cow's milk allergy patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Maynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Wal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Experimental Allergy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 29, pp.1055-1063</w:t>
+              <w:t xml:space="preserve">Food and Agricultural Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 11, pp.179-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02689015v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunological IgE cross-reactions of bovine and human alpha-lactalbumins in cow's milk allergy patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Maynard</w:t>
+                <w:t xml:space="preserve">Two-site enzyme immunometric assays for determination of native and denatured beta-lactoglobulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Négroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brüne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Agricultural Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 11, pp.179-189</w:t>
+              <w:t xml:space="preserve">Journal of Immunological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 220, pp.25-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02698444v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02688296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-site enzyme immunometric assays for determination of native and denatured beta-lactoglobulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Négroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brüne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunological Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 220, pp.25-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02688296v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-site enzyme immunometric assays for determination of native and denatured beta-lactoglobulin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles G. Clément</w:t>
+                <w:t xml:space="preserve">Acetylcholinesterases from Elapidae snake venoms: biochemical, immunological and enzymatic characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yveline Frobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Créminon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Brüne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunological Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Protein Structure and Molecular Enzymology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 1339 (2), pp. 253-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-4838(97)00009-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683749v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acetylcholinesterases from Elapidae snake venoms : biochemical, immunological and enzymatic characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Frobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Créminon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 1339, pp.253-267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02696060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acetylcholinesterases from Elapidae snake venoms: biochemical, immunological and enzymatic characterization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId437" w:history="1">
+                <w:t xml:space="preserve">Expression, purification and immunochemical characterization of recombinant bovine beta-lactoglobulin, a major cow milk allergen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yveline Frobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Batt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Protein Structure and Molecular Enzymology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0167-4838(97)00009-5⟩</w:t>
+              <w:t xml:space="preserve">Molecular Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 33 (14), pp. 1113-1118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0161-5890(96)00070-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04083959v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression, purification and immunochemical characterization of recombinant bovine beta-lactoglobulin, a major cow milk allergen</w:t>
+                <w:t xml:space="preserve">Expression, purification and immunochemical characterization of recombinant bovine bêta-lactoglobulin, a major cow milk allergen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yveline Frobert</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Frobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carl Batt</w:t>
+                <w:t xml:space="preserve">C.A. Batt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 33 (14), pp. 1113-1118. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1996, 33 (14), pp.1113-1118</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083957v1</w:t>
+                <w:t xml:space="preserve">hal-02691022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression, purification and immunochemical characterization of recombinant bovine bêta-lactoglobulin, a major cow milk allergen</w:t>
+                <w:t xml:space="preserve">Multi-level regulation of acetylcholinesterase biosynthesis and maturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Y. Frobert</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Anselmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.A. Batt</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François-Marie Vallette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Massoulié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 22 (3), pp. 735-740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/bst0220735⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691022v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-level regulation of acetylcholinesterase biosynthesis and maturation</w:t>
+                <w:t xml:space="preserve">A conformation-dependent monoclonal antibody against active chicken acetylcholinesterase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Marie Vallette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Massoulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Massoulié</w:t>
+                <w:t xml:space="preserve">Jacques Grassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 22 (3), pp. 735-740. </w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 319 (1-2), pp. 12-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/bst0220735⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0014-5793(93)80027-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083950v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existence of an inactive pool of acetylcholinesterase in chicken brain.</w:t>
               </w:r>
@@ -14258,560 +14241,443 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conformation-dependent monoclonal antibody against active chicken acetylcholinesterase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular forms of acetylcholinesterase in dystrophic (mdx) mouse tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Massoulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Grassi</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vallette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0014-5793(93)80027-R⟩</w:t>
+              <w:t xml:space="preserve">Neuromuscular Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 2 (2), pp 87-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0960-8966(92)90040-D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083948v1</w:t>
+                <w:t xml:space="preserve">hal-04083944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular forms of acetylcholinesterase in dystrophic (mdx) mouse tissues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisa Oliver</w:t>
+                <w:t xml:space="preserve">Primary structure of a collagenic tail peptide of Torpedo acetylcholinesterase: co-expression with catalytic subunit induces the production of collagen-tailed forms in transfected cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Krejci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Coussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuromuscular Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0960-8966(92)90040-D⟩</w:t>
+              <w:t xml:space="preserve">Revue Technique Luxembourgeoise, Cahier Scientifique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 10 (5), pp. 1285-1293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/j.1460-2075.1991.tb08070.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04083944v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary structure of a collagenic tail peptide of Torpedo acetylcholinesterase: co-expression with catalytic subunit induces the production of collagen-tailed forms in transfected cells.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comparative Raman spectroscopic study of cholinesterases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Legay</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 10 (5), pp. 1285-1293. </w:t>
+                <w:t xml:space="preserve">D Aslanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/j.1460-2075.1991.tb08070.x⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">P Grof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Aslanian</w:t>
+                <w:t xml:space="preserve">P Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Negrerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 73 (11), pp. 1375-1386. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0300-9084(91)90167-Y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14821,1486 +14687,1486 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies probiotiques ciblant le microbiote pour limiter la fonte musculaire chez les sujets âgés dénutris et /ou en inflammation bas bruit.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Jarzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises régionale de la nutrition et de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the diversity and characterization of MAM (Microbial Anti-inflammatory Molecule), from Faecalibacterium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thaís Vilela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasco Ariston de Carvalho Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68th Brazilian Congress of Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Ouro Preto – MG, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REG3A and IL22 have opposite effects on fat accumulation in the liver in a milk-fat based high-fat diet and impact gut microbiota composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Borras Noguès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ÈME CONGRÈS DU CLUB DES BACTÉRIES LACTIQUES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The low-grade intestinal inflammation potentiates sarcopenia in Old Adults that can be restrained by a probiotic: Streptococcus Thermophilus CNRZ160</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The IL-22 pathway as target to relieve visceral pain and animal well-being</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Meynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
+                <w:t xml:space="preserve">Elodie Baudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Jarzaguet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marcela de Azevedo</w:t>
+                <w:t xml:space="preserve">Manon Defaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Wawzyniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Delbac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Frailty and Sarcopenia Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ICTRHN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03048771v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The IL-22 pathway as target to relieve visceral pain and animal well-being</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frederic Delbac</w:t>
+                <w:t xml:space="preserve">The low-grade intestinal inflammation potentiates sarcopenia in Old Adults that can be restrained by a probiotic: Streptococcus Thermophilus CNRZ160</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Jarzaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Migné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela de Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTRHN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">International Conference on Frailty and Sarcopenia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02524613v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Streptococcus thermophilus CNRZ160 preserves muscle anabolism in old rats by targeting anti-inflamamtory mechanisms at the gut level: A probable gut-muscle crosstalk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Jarzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela de Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESPEN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03048700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tryptophan derivatives effects via the AhR signaling pathway modulation on host disturbances after a Citrobacter rodentium infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Baudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CELL SYMPOSIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03045712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Streptococcus Thermophilus CRZ160 permet de limiter les pertes de masse maigre chez l’âgé en préservant la sensibilité de protéosynthèse musculaire au repas lors d’une inflammation intestinale à bas bruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Jarzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- M de Avezedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">During low-grade intestinal inflammation, ingestion of Streptococcus Thermophilus CNRZ160 Limited the Lean Body Mass Loss in Older Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Jarzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela de Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth International Congress of Translational Research in Human Nutrition (ICTRHN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Lactococci as Functional Plasmid Delivery Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia S. Innocentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Guimaraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasco Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Symposium on Lactic Acid Bacteria (LAB9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Egmond aan Zee, Netherlands. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Lactococcus lactis expressing different invasins for cDNA delivery into mammalian epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia S. Innocentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Guimaraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Todd Klaenhammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Colloque du Club des bactéries lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Rennes, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sécrétion de protéines d'intérêt thérapeutique chez Lactococcus lactis (interféron, beta-lactoglobuline, nucléase)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Commissaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Corthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2000, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16310,779 +16176,779 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of tryptophan derivatives via the AHR/Il22 signaling pathway modulation on host disturbances in post citrobacter rodentium infection model mimicking irritable bowel syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Baudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UEGW 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, AMSTERDAM, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">During low-grade intestinal inflammation, ingestion of Streptococcus Thermophilus CNRZ160 Limited the Lean Body Mass Loss in Older Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Jarzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela de Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41. ESPEN Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Krakow, Poland. , Clinical Nutrition, 38 (Supplement 1), pp.S1-S353, 2019, Clinical Nutrition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lors d’une inflammation intestinale à bas bruit, Streptococcus Thermophilus CRZ170 permet de limiter les pertes de masse maigre chez l’âgé</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marcela de Azevedo</w:t>
+                <w:t xml:space="preserve">MetaFoldScan: a pipeline to scan metagenomes and identify structural homologs using HMM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Derozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nalini Rama Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Nice, France. 2018</w:t>
+              <w:t xml:space="preserve">JOBIM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Marseille, France. , 2018, ABSTRACTS JOBIM 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902824v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetaFoldScan: a pipeline to scan metagenomes and identify structural homologs using HMM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Veronique Martin</w:t>
+                <w:t xml:space="preserve">Lors d’une inflammation intestinale à bas bruit, Streptococcus Thermophilus CRZ170 permet de limiter les pertes de masse maigre chez l’âgé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Jarzaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela de Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Marseille, France. , 2018, ABSTRACTS JOBIM 2018</w:t>
+              <w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nice, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01827944v1</w:t>
+                <w:t xml:space="preserve">hal-01902824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle du dialogue entre le tissu adipeux et l’intestin dans le maintien de l’homéostasie intestinale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Devime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Maximin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Marseille, France. , 1 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmid transfer from food grade transiting lactococci to murine epithelial membrane cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia S. Innocentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Guimaraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel J.-M. Wal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasco Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. ASM Conference on Beneficial Microbes: Beneficial Host-Microbial Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, San Diego, United States. 1 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17092,91 +16958,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering Lactic Acid Bacteria and Bifidobacteria for Mucosal Delivery of Health Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Mea Natividad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17195,176 +17061,176 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology Of Lactic Acid Bacteria: Novel Applications, 2nd Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JOHN WILEY &amp; SONS LTD, pp.21, 2016, 978-1-118-86837-9; 978-1-118-86840-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01532649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of rec LABs: Good Bugs to Deliver Molecules of Health Interest: From Mouse to Man</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Martins Breyner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débora Leandro Rama Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasco Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Miyoshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Probiotics And Prebiotics: Current Research And Future Trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CAISTER ACADEMIC PRESS, pp.13, 2015, 978-1-910190-09-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17374,143 +17240,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souche de Streptococcus thermophilus CNRZ160 pour le traitement et la prévention de l’inflammation intestinale et des désordres associés, chez un individu »: couvre la supplémentation avec S thermophilus pour traiter ou prévenir une inflammation intestinale ou un trouble associé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Jarzaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 1856950. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03455954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17520,124 +17386,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des innovations pour limiter la fonte musculaire : une bactérie au secours du muscle du senior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faits Marquants AlimH 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17647,161 +17513,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NeighborFinder: an R package inferring local microbial network around a species of interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Sola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Paravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Plaza-Oñate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408767v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId589"/>
+      <w:footerReference w:type="default" r:id="rId586"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17869,51 +17735,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9B3E70D0"/>
+    <w:nsid w:val="A3CF26CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18100,51 +17966,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marc-chatel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4967-1414" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176296379" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593014v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ferrary Am&#233;rico" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Vilela Rodrigues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanderson Marques da Silva" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Verano-Braga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-026-04814-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593019v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Lima de Jesus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siomar de Castro Soares" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07853890.2026.2618429" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05478791v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra de Angel Fontalvo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M&#233;nard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rime Chebbo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Amoros" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2026.128455" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106084v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ang Li Xuan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Robert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Hisatomi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Hirasaki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Maeno" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006804" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156716v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Lima de Jesus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2519695" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106092v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2025.01.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05590173v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Borras Nogues" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Agus" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bruneau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-84700-w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593025v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Creusot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-025-02877-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156875v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Assis Gl&#243;ria" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Fernando Da Silva" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Andrade Magalh&#227;es Gomes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;tia Duarte Vital" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Od&#237;lia Antunes Fernandes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-024-10414-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106089v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mclellan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Therese Goudiaby" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Brot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benech" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ueg2.70023" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786870v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chollet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Heumel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Deruyter" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bouilloux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Delval" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1347676" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03972766v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Godefroy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barb&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Le Moullac-Vaidye" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Rocher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Breiman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1123803" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083903v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Tanno" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mariat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuo Sakamoto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiad035" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189185v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Mart&#237;n" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rios-Covian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Huillet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Khazaal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuad039" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177128v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Landemaine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory da Costa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fissier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Francis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Morand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1098160" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289822v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria dos Santos Freitas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Fernando da Silva" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Cl&#225;udio Lima de Jesus" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Alvarenga Lima Barroso" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1157544" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189195v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Botin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ramirez-Chamorro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martin-Verstraete" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00606-23" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790880v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Borras Nogu&#232;s" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kropp" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline B&#233;temps" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassiana de Sousa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-19455-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083922v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Pinchaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeshan Hafeez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14245338" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083924v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mournetas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0271847" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664919v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sothea Touch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rolhion" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Danne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriane Oeuvray" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.154722" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03555153v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Meynier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Baudu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Defaye" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjol&#232;ne Straube" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2021.2022997" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013541v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Jarzaguet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kemeny" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.986542" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752257v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Borras-Nogues" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasaporn Chanput" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Andre-Leroux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23031705" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665308v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiani Maioli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licia Torres" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Barbosa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Martins" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2021.740636" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793765v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eleazar Aguilar-Toal&#225;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Arioli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Behare" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Belzer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Berni Canani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41575-021-00521-6" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194901v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lapiere" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallia Geiger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Demarquay" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1812867" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126570v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Waldschmitt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sho Kitamoto" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Secher" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Zacharioudaki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-316757" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629079v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41575-019-0111-4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624953v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Yang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gao" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/BM2018.0157" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154352v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Carolinne Bagano Vilas Boas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lepercq" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Comtet-Marre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Auffret" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11030664" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619641v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Martins Breyner" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fernandes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo D Carvalho" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14748" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998751v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Breyner" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bagano Vilas Boas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Carvalho" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627479v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vaz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Luiz Pereira" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Dorella" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Aguiar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33469-w" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899850v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin Rosique" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5408037408173704E12" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154535v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Azevedo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Loir" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.2490" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607391v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo D. Carvalho" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelia Menezes-Garcia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nubia M. Rodrigues" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Lemos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-017-0624-x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01617957v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Benevides" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriti Burman" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01790" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625027v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnx100" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604976v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassiana S. de Sousa" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00114" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602781v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Dias de Oliveira Carvalho" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillipe Luiz Rosa Do Carmo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto de Oliveira Junior" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00800" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604769v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Mancha-Agresti" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Martins Drumond" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Morais Santos" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janete Soares Coelho dos Santos" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2016.12.005" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629302v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Miquel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bridonneau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01226" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532545v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Almeida Barros da Silva" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Mahi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bensoltane Ahmed" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouasria Benbouziane" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2016.01.022" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HD2XW4HB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352688v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra de Moreno de Leblanc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina del Carmen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.000323" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046235v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Qu&#233;vrain" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Maubert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chain" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marquant" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2014-307649" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01477279v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;onard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Husson" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ch&#226;tel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2016.01.057" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMB3K491-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602860v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Aubry" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Chvatchko" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Goffin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-016-0592-6" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637713v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Mendes Souza" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Melo Preisser" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bastos Pereira" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Zurita-Turk" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Prosperi de Castro" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-016-0548-x" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641329v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G. H. Eijsink" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathiesen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-016-0468-9" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329215v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Junjua" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Kechaou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahoefa Ablavi Awussi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Roussel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2016.02.006" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTX98BHP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636185v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Kuczkowska" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent G. H. Eijsink" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Mathiesen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-015-0290-9" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637902v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Miyoshi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/146972" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634613v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille C. Aubry" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-015-0367-5" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630801v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-015-0366-6" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536533v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela de Azevedo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Meijerink" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Taverne" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guy Leblanc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2015.07.077" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536568v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. P. de Azevedo" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Santos Rocha" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. B. Pereira" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. de Oliveira Junior" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. de Sousa" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4238/2015.December.23.36" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204459v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Franco Almeida" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-014-0248-9" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204443v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Santos Pontes" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Azevedo Magalhaes" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Innocentin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Blugeon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084509" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204404v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. G. Santos" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa B. Pereira" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise C. Cara" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6750-14-73" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001569v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura N. Kechaou" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J.-J. Gratadoux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blugeon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bertho" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03075-12" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003315v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Motta" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deraison" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Steidler" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2013.06.002" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8G2T63K-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019086v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Bermudez" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vergnolle" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12159" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004076v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syeda M. S. M. Bakhtiar" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Guy Leblanc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano E. Salvucci" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad A. Ali" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca R. Martin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12111" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04084115v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. del Carmen" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zurita-Turk" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alvarenga Lima" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Coelho dos Santos" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Leclercq" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1721727X1301100308" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204413v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Coelho dos Santos" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Y. Leclercq" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001031v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela M. de Azevedo" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia S. Innocentin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. F. A. Dorella" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. C. S. Rocha" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12174" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190717v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Leblanc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044892" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190702v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Karczewski" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-299" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189725v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bermudez Humaran" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kharrat" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-10-S1-S4" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000980v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Santos D. S. Pontes" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Santiago M. S. Pacheco de Azeyedo" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco V. Azeyedo" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pep.2011.06.005" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0GM7Q0C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04084105v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adel-Patient" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pothelune" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ah-Leung" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cr&#233;minon" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/CVI.00275-09" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083966v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Maynard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540109999852" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659315v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Guimaraes" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-0556-7-4" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667480v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00825-09" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661161v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Dellaretti Guimar&#227;es" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Wal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01325-06" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680726v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nouaille" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis L. Bermudez Humaran" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Commissaire" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. Gruss" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0100-879X2005000300005" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680347v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2222.2005.02225.x" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-80J7718M-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083989v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Song" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bhogal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Orson" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1398-9995.2003.00182.x" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677536v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Boe" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.69.11.6620-6627.2003" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083988v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bernard" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Orson" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000070429" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083984v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clement" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boquet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveline Frobert" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Negroni" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1759(02)00149-7" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HC6B0JC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678523v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ribeiro" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Corthier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083981v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Creminon" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000049495" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895474v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Ribeiro" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Commissaire" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Corthier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2001125" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670593v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Wal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673341v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083978v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/CDLI.8.3.545-551.2001" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673675v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boquet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694160v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc N&#233;groni" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692986v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boschetti" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haas" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chatel" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083973v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Creminon" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0335-7457(00)80005-2" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQ8KRBSX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688298v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083977v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselme Perrier" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Boschetti" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Haas" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M004289200" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690357v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083972v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peltre" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0161-5890(00)00029-8" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8DNNGJ5C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697400v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083970v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/prep.1999.1055" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWRZ3MP3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689015v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S&#233;lo" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698444v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maynard" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688296v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Br&#252;ne" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683749v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696060v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Frobert" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Remy" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083959v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne R&#233;my" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4838(97)00009-5" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1L4V529-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083957v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Batt" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0161-5890(96)00070-3" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691022v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Batt" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083950v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Anselmet" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Marie Vallette" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Massouli&#233;" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bst0220735" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083945v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Grassi" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Frobert" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Massouli&#233;" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vallette" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.90.6.2476" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083948v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grassi" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(93)80027-R" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083944v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Oliver" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vigny" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vallette" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0960-8966(92)90040-D" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPFZ64WW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083939v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Krejci" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coussen" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duval" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legay" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1460-2075.1991.tb08070.x" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083942v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Aslanian" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Grof" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bon" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Masson" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Negrerie" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9084(91)90167-Y" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WW1PDPMG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806074v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bornes" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Giron" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329983v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Vilela" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Ariston de Carvalho Azevedo" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327901v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048771v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524613v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Meynier" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Wawzyniak" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Delbac" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048700v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045712v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnich" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ardid" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735074v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- M de Avezedo" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154582v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815690v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821080v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Klaenhammer" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832015v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046872v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292500v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902824v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827944v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Derozier" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Martin" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalini Rama Rao" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797384v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Devime" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maximin" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814557v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532649v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Allain" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Mea Natividad" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536596v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Leandro Rama Gomes" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455954v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04726948v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408767v2" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sola" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Paravel" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plaza-O&#241;ate" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marc-chatel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4967-1414" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176296379" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593014v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ferrary Am&#233;rico" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Vilela Rodrigues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanderson Marques da Silva" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Verano-Braga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-026-04814-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593019v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Lima de Jesus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siomar de Castro Soares" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07853890.2026.2618429" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05478791v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra de Angel Fontalvo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M&#233;nard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rime Chebbo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Amoros" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2026.128455" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156716v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Lima de Jesus" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2519695" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106084v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ang Li Xuan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Robert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Hisatomi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Hirasaki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Maeno" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006804" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106092v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2025.01.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05590173v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Borras Nogues" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Agus" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bruneau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-84700-w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593025v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Creusot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-025-02877-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106089v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mclellan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Therese Goudiaby" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Brot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benech" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ueg2.70023" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156875v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Assis Gl&#243;ria" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Fernando Da Silva" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Andrade Magalh&#227;es Gomes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;tia Duarte Vital" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Od&#237;lia Antunes Fernandes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-024-10414-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786870v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chollet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Heumel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Deruyter" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bouilloux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Delval" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1347676" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189195v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Botin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ramirez-Chamorro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martin-Verstraete" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00606-23" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03972766v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Godefroy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barb&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Le Moullac-Vaidye" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Rocher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Breiman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1123803" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083903v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Tanno" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mariat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuo Sakamoto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiad035" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189185v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Mart&#237;n" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rios-Covian" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Huillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Khazaal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuad039" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289822v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria dos Santos Freitas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Fernando da Silva" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Cl&#225;udio Lima de Jesus" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Alvarenga Lima Barroso" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1157544" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177128v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Landemaine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory da Costa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fissier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Francis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Morand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1098160" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752257v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kropp" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Borras-Nogues" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasaporn Chanput" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Andre-Leroux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23031705" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664919v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sothea Touch" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rolhion" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Danne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriane Oeuvray" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.154722" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790880v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Borras Nogu&#232;s" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline B&#233;temps" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassiana de Sousa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-19455-3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083924v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mournetas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0271847" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083922v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Pinchaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeshan Hafeez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14245338" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03555153v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Meynier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Baudu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Defaye" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjol&#232;ne Straube" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2021.2022997" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013541v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Jarzaguet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kemeny" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.986542" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665308v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiani Maioli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licia Torres" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Barbosa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Martins" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2021.740636" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793765v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eleazar Aguilar-Toal&#225;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Arioli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Behare" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Belzer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Berni Canani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41575-021-00521-6" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194901v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lapiere" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallia Geiger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Demarquay" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1812867" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629079v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41575-019-0111-4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624953v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Yang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gao" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/BM2018.0157" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126570v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Waldschmitt" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sho Kitamoto" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Secher" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Zacharioudaki" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-316757" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154352v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Carolinne Bagano Vilas Boas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lepercq" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Comtet-Marre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Auffret" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11030664" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619641v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Martins Breyner" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fernandes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo D Carvalho" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14748" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154535v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Azevedo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Loir" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.2490" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627479v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Carvalho" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vaz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Luiz Pereira" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Dorella" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Aguiar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33469-w" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899850v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin Rosique" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5408037408173704E12" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625027v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnx100" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607391v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo D. Carvalho" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelia Menezes-Garcia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nubia M. Rodrigues" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Lemos" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-017-0624-x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01617957v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Benevides" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriti Burman" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01790" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604976v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassiana S. de Sousa" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00114" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602781v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Dias de Oliveira Carvalho" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillipe Luiz Rosa Do Carmo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto de Oliveira Junior" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00800" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604769v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Mancha-Agresti" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Martins Drumond" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Morais Santos" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janete Soares Coelho dos Santos" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2016.12.005" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629302v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Miquel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bridonneau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01226" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329215v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Junjua" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Kechaou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahoefa Ablavi Awussi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Roussel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2016.02.006" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTX98BHP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641329v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G. H. Eijsink" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathiesen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-016-0468-9" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352688v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra de Moreno de Leblanc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina del Carmen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.000323" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532545v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Almeida Barros da Silva" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Mahi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bensoltane Ahmed" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouasria Benbouziane" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2016.01.022" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HD2XW4HB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046235v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Qu&#233;vrain" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Maubert" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chain" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marquant" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2014-307649" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602860v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Aubry" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Chvatchko" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Goffin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-016-0592-6" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01477279v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;onard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Husson" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ch&#226;tel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2016.01.057" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMB3K491-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637713v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Mendes Souza" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Melo Preisser" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bastos Pereira" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Zurita-Turk" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Prosperi de Castro" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-016-0548-x" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536568v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. P. de Azevedo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Santos Rocha" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. B. Pereira" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. de Oliveira Junior" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. de Sousa" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4238/2015.December.23.36" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536533v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela de Azevedo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Meijerink" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Taverne" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guy Leblanc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2015.07.077" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634613v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille C. Aubry" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-015-0367-5" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636185v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Kuczkowska" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent G. H. Eijsink" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Mathiesen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-015-0290-9" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637902v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Miyoshi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/146972" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630801v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-015-0366-6" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204404v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. G. Santos" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa B. Pereira" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise C. Cara" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6750-14-73" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204459v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Franco Almeida" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-014-0248-9" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204443v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Santos Pontes" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Azevedo Magalhaes" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Innocentin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Blugeon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084509" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003315v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Motta" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deraison" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Steidler" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2013.06.002" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8G2T63K-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001569v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura N. Kechaou" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J.-J. Gratadoux" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blugeon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bertho" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03075-12" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019086v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Bermudez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vergnolle" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12159" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004076v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syeda M. S. M. Bakhtiar" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Guy Leblanc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano E. Salvucci" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad A. Ali" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca R. Martin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12111" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001031v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela M. de Azevedo" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia S. Innocentin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. F. A. Dorella" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. C. S. Rocha" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12174" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204413v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. del Carmen" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zurita-Turk" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alvarenga Lima" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Coelho dos Santos" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Y. Leclercq" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04084115v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Coelho dos Santos" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Leclercq" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1721727X1301100308" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190702v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Karczewski" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-299" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190717v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Leblanc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044892" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000980v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Santos D. S. Pontes" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Santiago M. S. Pacheco de Azeyedo" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco V. Azeyedo" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pep.2011.06.005" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0GM7Q0C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189725v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bermudez Humaran" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kharrat" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-10-S1-S4" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04084105v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adel-Patient" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pothelune" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ah-Leung" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cr&#233;minon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/CVI.00275-09" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083966v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Maynard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540109999852" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659315v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Guimaraes" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-0556-7-4" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667480v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00825-09" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661161v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Dellaretti Guimar&#227;es" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Wal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01325-06" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680726v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nouaille" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis L. Bermudez Humaran" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Commissaire" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. Gruss" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0100-879X2005000300005" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680347v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2222.2005.02225.x" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-80J7718M-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083989v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Song" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bhogal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Orson" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1398-9995.2003.00182.x" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677536v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Boe" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.69.11.6620-6627.2003" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083988v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bernard" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Orson" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000070429" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083984v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clement" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boquet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveline Frobert" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Negroni" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1759(02)00149-7" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HC6B0JC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673675v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boquet" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Wal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673341v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083978v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Commissaire" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/CDLI.8.3.545-551.2001" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678523v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ribeiro" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Corthier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083981v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Creminon" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000049495" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895474v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Ribeiro" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Corthier" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2001125" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670593v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083972v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc N&#233;groni" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peltre" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0161-5890(00)00029-8" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8DNNGJ5C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083973v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Creminon" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0335-7457(00)80005-2" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQ8KRBSX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688298v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692986v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boschetti" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haas" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chatel" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694160v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083977v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselme Perrier" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Boschetti" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Haas" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M004289200" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690357v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689015v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S&#233;lo" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697400v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083970v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/prep.1999.1055" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWRZ3MP3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698444v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maynard" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688296v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Br&#252;ne" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683749v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083959v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne R&#233;my" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4838(97)00009-5" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1L4V529-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696060v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Frobert" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Remy" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083957v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Batt" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0161-5890(96)00070-3" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691022v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Batt" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083950v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Anselmet" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Marie Vallette" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Massouli&#233;" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bst0220735" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083948v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grassi" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(93)80027-R" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083945v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Grassi" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Frobert" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Massouli&#233;" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vallette" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.90.6.2476" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083944v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Oliver" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vigny" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vallette" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0960-8966(92)90040-D" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPFZ64WW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083939v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Krejci" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coussen" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duval" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legay" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1460-2075.1991.tb08070.x" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083942v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Aslanian" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Grof" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bon" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Masson" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Negrerie" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9084(91)90167-Y" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WW1PDPMG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806074v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bornes" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Giron" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329983v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Vilela" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Ariston de Carvalho Azevedo" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327901v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524613v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Meynier" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Wawzyniak" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Delbac" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048771v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048700v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045712v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnich" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ardid" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735074v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- M de Avezedo" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154582v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815690v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821080v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Klaenhammer" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832015v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046872v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292500v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827944v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Derozier" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Martin" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalini Rama Rao" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902824v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797384v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Devime" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maximin" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814557v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532649v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Allain" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Mea Natividad" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536596v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Leandro Rama Gomes" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455954v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04726948v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408767v2" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sola" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Paravel" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plaza-O&#241;ate" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>