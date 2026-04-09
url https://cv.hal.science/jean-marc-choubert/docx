--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Marc CHOUBERT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur-Chercheur INRAEDirecteur de l'unité de recherche REVERSAAL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-marc-choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7717-1102</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">077634209</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audit, sobriété et production énergétique des stations d’épuration : quels méthodologies, innovations et retours d’expérience ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Decours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 12, pp.31-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First step Toward Recovering Metals from Domestic Wastewater: How to Optimize Sorption Efficiency?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Brossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 237 (7), pp.425. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-026-09082-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards modeling the generation of the transformation products of carbamazepine in polishing and oxidation water treatment processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Trognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 486, pp.144517. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2024.144517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical review on the pathways of carbamazepine transformation products in oxidative wastewater treatment processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Trognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 912, pp.169040. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.169040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid build-up and consolidation within biofiltration of wastewater: A new multicretria analysis to early detect irreversible clogging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz González Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 65, pp.105796. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwpe.2024.105796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow path monitoring by discontinuous time-lapse ERT: An application to survey relationships between secondary effluent infiltration and roots distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Delgado-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 326, pp.116839. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.116839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upgrading wastewater treatment plants to urban mines: Are metals worth it?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Conservation and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 189, pp.106738. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resconrec.2022.106738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Life Cycle Assessment of two advanced treatment steps for wastewater micropollutants: How to determine whole-system environmental benefits?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Risch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Jaumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maeseele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 805, pp.150300. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular Economy Applied to Organic Residues and Wastewater: Research Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Bakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (2), pp.1267-1276. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-021-01549-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of micropollutants in wastewater: Balancing effectiveness, costs and implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pistocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.R. Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bertanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 850, pp.157593. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.157593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévoir et prévenir la dérive vers le colmatage d'un biofiltre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Gonzalez Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.49-60. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36904/tsm/202203049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632533v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonation of 47 organic micropollutants in secondary treated municipal effluents: Direct and indirect kinetic reaction rates and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Penru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 262, pp.127969. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunités de récupération des métaux en station d’épuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (9), pp.85-100. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36904/tsm/202109085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct photodegradation of 36 organic micropollutants under simulated solar radiation: Comparison with free-water surface constructed wetland and influence of chemical structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Ferréol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chovelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 407, pp.124801. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.124801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment éviter le colmatage irréversible des installations de biofiltration ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B González Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Canler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.71-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217408v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of micropollutants removal in full-scale membrane bioreactors: calibration and operations to limit the emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioprocess and Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42 (11), pp.1879-1892. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00449-019-02183-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of water depth and season on the photodegradation of micropollutants in a free-water surface constructed wetland receiving treated wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vandycke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 235, pp.260-270. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.06.140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élimination de micropolluants des eaux résiduaires urbaines par ozonation : retour d'expérience de la station d'épuration de Sophia Antipolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Penru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.71-83. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/20186p71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modeling of nitrogen removal for a three-stage integrated fixed-film activated sludge process treating municipal wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pétrimaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioprocess and Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (2), pp.237 - 247. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00449-017-1862-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal efficiencies and kinetic rate constants of xenobiotics by ozonation in tertiary treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Penru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 75 (12), pp.2737-2746. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2017.114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des micropolluants émergents par ozonation tertiaire. Performances de la station d’épuration des Bouillides, Sophia-Antipolis, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Penru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aqua & Gas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (1), pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking micropollutant removal assessment methods for wastewater treatment plants – how to get more robust data?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 75 (12), pp.2964-2972. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2017.181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A one dimensional moving bed biofilm reactor model for nitrification of municipal wastewaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Petrimaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioprocess and Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40 (8), pp.1141-1149. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00449-017-1775-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la photodégradation dans l'élimination des micropolluants organiques au sein d'une zone de rejet végétalisée de type bassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12, pp.127-155. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/2017120127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606999v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofilm carrier migration model describes reactor performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua P. Boltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce R. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imre Takács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glen T. Daigger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eberhard Morgenroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 75 (12), pp.2818-2828. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2017.160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of the photodegradability and transformation products of 13 pharmaceuticals and pesticides relevant to sewage polishing treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 551-552, pp.712-724. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances et limites d’un procédé à lit fluidisé associant biofilm et liqueur mixte (IFAS) pour le traitement du carbone et de l’azote des eaux résiduaires urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Petrimaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Balmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (11), pp.16-38. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201611016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir des micropolluants adsorbables à travers les procédés de traitement des boues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Besnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Noyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.84-102. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201503084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the contribution of biofilm in an Integrated Fixed-Film Activated Sludge system (IFAS) designed for nitrogen removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Petrimaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (10), pp.1500-1506. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2015.127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels micropolluants peut-on éliminer par les procédés extensifs de traitement des eaux usées domestiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Crétollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.51-66. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201503051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land characterisation for soil-based constructed wetlands: Adapting investigation methods to design objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Forquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Practice and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (4), pp.660-668. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wpt.2015.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lab-scale experimental strategy for determining micropollutant partition coefficient and biodegradation constants in activated sludge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pomies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (6), pp.4383-4395. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-014-3646-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on améliorer l’élimination des micropolluants des eaux usées en optimisant le procédé à boues activées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pomies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Ménach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.32-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of xenobiotics from effluent discharge by adsorption on zeolite and expanded clay: an alternative to activated carbon?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Ménach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (8), pp.5660-5668. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-013-2439-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling nitrogen removal in a vertical flow constructed wetland treating directly domestic wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morvannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marnik Vanclooster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70, pp.379-386. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2014.06.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOCOPEE : Un partenariat entre scientifiques et opérationnels du traitement des eaux usées urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue L'Eau, L'Industrie, Les Nuisances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 371, pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenobiotics removal by adsorption in the context of tertiary treatment: a mini review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20, p. 5085 - p. 5095. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-013-1754-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking wastewater characterisation methods for activated sludge systems, a position paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Copp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Spérandio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 67 (11), pp.2363-2373. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2013.158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of micropollutant removal in biological wastewater treatments: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pomies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 443, pp.733-748. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.11.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives on modelling micropollutants in wastewater treatment plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Clouzot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Goel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.G. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (2), pp.448-461. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2013.272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A calibration protocol of a one-dimensional moving bed bioreactor (MBBR) dynamic model for nitrogen removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 65 (7), pp.1172-1178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence and fate of relevant substances in wastewater treatment plants regarding Water Framework Directive and future legislations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 65 (7), pp.1179-1189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation, optimisation et modélisation de filières de traitement : cas du procédé à cultures fixées fluidisées (MBBR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, p. 16 - p. 23. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2012.9.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élimination des micropolluants par les stations d'épuration domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pomies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, p. 6 - p. 15. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2012.9.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-site evaluation of the removal of 100 micro-pollutants through advanced wastewater treatment processes for reuse applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Navalon Madrigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 63 (11), pp.2486-2497. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2011.470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical acidogenic potential in domestic wastewaters effect of sampling and storage to characterize daily average composite samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Héduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 63 (7), pp.1396-1404. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2011.314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influent concentrations and removal performances of metals through municipal wastewater treatment processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pomies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 63 (9), pp.1967-1973</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentrations and fate of sugars, proteins and lipids during domestic and agro-industrial aerobic treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Pimpec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 63 (8), pp.1669-1677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of loading rate, backwashing, water and air velocities in an up-flow nitrifying tertiary filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Sorensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 102 (2), pp.904-912. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2010.09.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoom sur les substances pharmaceutiques : présence, partition, devenir en station d'épuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lemenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1/2, pp.63-77. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201101063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limiting the emissions of micro-pollutants: what efficiency can we expect from wastewater treatment plants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 63 (1), pp.57-65. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2011.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid respirometry to characterize nitrification kinetics: A better insight for modelling nitrogen conversion in vertical flow constructed wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morvannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marnik Vanclooster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (16), pp.4995-5004. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2011.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer les micropolluants dans les eaux usées brutes et traitées. Protocoles et résultats pour l'analyse des concentrations et des flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pomies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin-Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1-2 (1/2), pp.25-43. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201101025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer les rendements des stations d'épuration : apports méthodologiques et résultats pour les micropolluants en filières conventionnelles et avancées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1-2, pp.44-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-site evaluation of the efficiency of conventional and advanced secondary processes for the removal of 60 organic micropollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Valor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 62 (12), pp.2970-2978. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2010.989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence and removal of estrogens and beta blockers by various processes in wastewater treatment plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gabet Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 408, pp.4257-4269. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2010.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et biodégradabilité des eaux résiduaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Pimpec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, pp.65-82. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/2010011065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques de fractionnement de la matière organique des déchets liquides pour la modélisation des bioprocédés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Druilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (10), pp.98-1-98-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling a full scale membrane bioreactor using Activated Sludge Model No.1: challenges and solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Emmanuelle Stricker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Spérandio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mietton-Peuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 62 (10), pp.2205-2217. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2010.383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biofiltration model for tertiary nitrification of municipal wastewaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sorenssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (15), pp.4399-4410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling a full scale membrane bioreactor using Activated Sludge Model n°1: challenges and solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Emmanuelle Stricker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Spérandio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mietton Peuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 62 (10), pp.2205-2217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodegradable organic matter in domestic wastewaters: comparison of selected fractionation techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 62 (3), pp.630-639</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updated Activated Sludge Model n°1 Parameter Values for Improved Prediction of Nitrogen Removal in Activated Sludge Processes: Validation at 13 Full-scale Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Emmanuelle Stricker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Racault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water environment research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 81 (9), pp.858-865. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2175/106143009X407393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devenir des résidus pharmaceutiques dans les stations d'épuration d'eaux usées : une synthèse de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Eusebe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11, pp.75-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of pharmaceuticals and personal care products in wastewater treatment plants. Conception of a database and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Eusebe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 157, p. 1721 - p. 1726. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2008.11.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anoxic and aerobic values for the yield coefficient of the heterotrophic biomass: Determination at full-scale plants and consequences on simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Emmanuelle Stricker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Racault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water S.A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 35 (1), p. 103 - p. 109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prélèvement et échantillonnage des substances prioritaires et émergentes dans les eaux usées. Les prescriptions techniques du projet de recherche AMPERES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.88-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir d'oestrogènes et de bêtabloquants dans les filières eau de dix stations d'épuration biologiques des eaux résiduaires urbaines françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques Hospitalières : la revue des techniciens de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 717, pp.61-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal efficiency of pharmaceuticals and personal care products with varying wastewater treatment processes and operating conditions. Conception of a database and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Eusebe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57 (1), pp.49-56. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2008.823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-quantitative analysis of a specific database on priority and emerging substances in wastewater and sludge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57 (12), pp.1935-1944</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement du carbone et de l'azote pour des stations de type boue activée confrontées à des fortes variations de charges dues à des activités touristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Iwema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4, pp.77-89. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/200804077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum growth and decay rates of autotrophic biomass to simulate nitrogen removal at 10°C with municipal activated sludge plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Emmanuelle Stricker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Racault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water S.A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34 (1), pp.71-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an operational dynamic model for tertiary nitrification by submerged biofiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lessard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (8-9), pp.301-308. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2007.271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique française d'installation et d'utilisation des capteurs dans les petites installations à boues activées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5, pp.69-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation-based optimization approach to control nitrogen discharge by activated sludge under winter seasonal peak load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Racault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grasmick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water S.A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 32 (4), pp.561-566</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum nitrification rate in activated sludge processes at low temperature: key parameters, optimal value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Racault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grasmick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Water official publication of the European Water Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 9, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen removal from urban wastewater by activated sludge process operated over the conventional carbon loading rate limit at low temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Racault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grasmick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water S.A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 31 (4), pp.503-510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (128)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produits de transformation de la carbamazépine générés par des procédés d'oxydation - modélisation cinétique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Trognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19eme congrès de la SFGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micropolluants dans les stations d'épuration : Quels leviers d'actions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micropolluants organiques dans l'eau : des enjeux aux solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEBEDEAU, Nov 2024, Liege/Belgium, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une gestion plus vertueuse des eaux usées urbaines : quelles opportunités de réutilisation et de valorisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lombard-Latune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Days 2024, L'eau en ville : quels enjeux pour notre environnement de demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Gustave Eiffel, campus de Lyon, Oct 2024, Bron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the fate of the transformation products generated by the degradation of carbamazepine in various water treatment processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Trognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Le Menach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IWA Micropollutant and Ecohazard Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISINFECTION BY SMALL WASTEWATER TREATMENT PLANTS FOR REUSE AND OTHER APPLICATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Besnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Pastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Prost-Boucle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REUSE EUROMED 2024 : Euro-Mediterranean Conference on Wastewater Reuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing inorganic elements in urban treated wastewater for sustainable management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International conference on Chemistry and the Environment (ICCE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récupération de métaux en sortie de STEU par adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">102 ième congrès de l'ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des micropolluants par filtres plantés et lits de séchage plantés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micropolluants – Piégeage par les Stations de Traitement d’Eaux Usées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Technique de la Filière de l’Eau de Limoges, Nov 2023, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons learned from phosphorus chemical precipitation in small wastewater treatment plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Besnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Prost-Boucle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Seranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on eco-Technologies for Wastewater Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IWA, Jun 2023, Girona, Spain, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-based model and simulations to support decision making in wastewater treatment processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lagoutière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Couenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jallut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd European Symposium on Computer Aided Process Engineering (ESCAPE33)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Athens, Greece. 6 p., </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-15274-0.50112-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Modeling of a Batch Sludge Settling Column by Partial Differential Non Linear Equations with a Moving Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Couenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jallut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélaz Tayakout-Fayolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADCHEM 2021 11th IFAC SYMPOSIUM on Advanced Control of Chemical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Venise (virtual), Italy. 6 p., </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse cartographique et bayésienne de la dégradation d'un antibiotique en traitement de l'Eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ouaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Badara Minta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Francophones sur les Réseaux Bayésiens et les Modèles Graphiques Probabilistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Île de Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles opportunités de récupération des métaux dans la station d'épuration aujourd'hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc-Biscarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASTEE 99e congrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASTEE, Sep 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principaux flux, et technologies curatives des micropolluants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de contribution à la préparation du SDAGE Rhone Alpes Méditerranée 2022-2027</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon, France. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrients reduction in CW for treated wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Papias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Prost-Boucle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morvannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Wetland Pollutant Dynamics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des solutions de traitement curatif et évaluation technico-économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AMORCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colmatage irréversible des biofiltres : Paramètres responsables, mesures préventives et curatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gonzalez Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'échanges/restitution Biofiltration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Val Cenis (73), France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir des micropolluants et bioindicateur lipidique en Zone de rejet végétalisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Guédard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Crétollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold-Fred Imig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution du programme ZRV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Valence, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de traitement des micropolluants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eau et Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Lyon, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the fate of trace metals and phosphorus in CW receiving treated wastewater? Contributions of free water, plants and soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Papias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dherret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th international symposium on Wetland Pollutant Dynamics and Control (WETPOL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Aarhus, Denmark. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sédimentation des MES et formation des dépôts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Papias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Prost-Boucle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ZRV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Valence, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élimination des micropolluants présents dans les rejets de STEU : Quels procédés ? Quelles conditions de fonctionnement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'information et d'échanges de l'ASCOMADE : Les micropolluants dans l'eau (3e ed)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Besancon, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du devenir des micropolluants dans les stations d'épuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sémianire PCR RESEED: Pole commun de recherche INSA-DEEP/Irstea REVERSAAL, Ressources Eau et Déchet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of phosphorus in two constructed wetlands receiving treated wastewater:contributions of free water, soil and plants retention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Papias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morvannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Forquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA Specialist conference on Wetland Systems for water pollution control (ICWS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Valencia, Spain. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment micropollutants removal by full scale tertiary ozonation performance through chemical and effect-based analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Penru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Ozone Association World Congress (IOA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model calibration for moving-bed biofilm and integrated fixed-film activated sludge reactors: Experiences with the Good Biofilm Reactor Modelling Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Brockmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vuillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Boltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA Biofilm reactors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Dublin, Ireland. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic Model for Biofilm Reactors with Carrier Migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Boltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.T. Daigger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Morgenroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Brockmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA Biofilm Reactor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Dublin, Ireland. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs chimiques de performances de traitement des micropolluants par ozonation tertiaire : application sur la station d’épuration de Sophia-Antipolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Penru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dherret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Liège, Belgique. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging contaminants removal by full-scale ozonation tertiary treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Penru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roussel Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dherret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd specialized international conference Ecotechnologies for wastewater treatment 2016 (ecoSTP2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Cambridge, United Kingdom. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et optimiser les procédés à lits fluidisés en traitement des eaux résiduaires : Retombées de 6 ans de recherches associant suivis expérimentaux et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">95ème congrès de l’ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Issy-les-Moulineaux, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elimination des micropolluants par ozonation tertiaire, exemple de la station d'épuration de Sophia-Antipolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Penru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dherret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes Journées Information Eaux (JIE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Poitiers, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Good Biofilm Reactor Modelling Practice (GBRMP): MBBR & IFAS case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Brockmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Biofilm Reactor Modeling / EAWAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Zurich, Switzerland. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of micropollutants from wastewaters by municipal WWTPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leading edge summer course management of micropollutants in the urban water cycle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Narbonne, France. pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micropollutants: Polishing Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leading edge summer course management of micropollutants in the urban water cycle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Narbonne, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre le colmatage des biofiltres. Comportement de la pollution particulaire et du biofilm en biofiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel Mocopée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Colombes, France. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension des processus d’élimination des micropolluants pour l’optimisation des procédés de traitement tertiaire par photodégradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vandycke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Poitiers, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of secondary effluent quality on micropollutants removal at full-scale ozonation tertiary treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Penru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Crétollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roussel Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EA3G 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Las Vegas, United States. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies for micropollutants removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carballa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Alvarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Buttiglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water 2020 Final State of the Art Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Barcelona, Spain. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approach to Modeling Biofilm Reactors: Simulating the Movement of Submerged Free Moving Biofilm Carriers (Xcarriers)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Boltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.R. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.T. Daigger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Morgenroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWTmod2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Annecy, France. pp.85-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Programme ECHIBIOTEB : Outils innovants d’échantillonnage, d’analyses chimiques et biologiques pour le suivi des traitements complémentaires des eaux usées et des boues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final du programme de recherche ECHIBIOTEB - Outils innovants d’échantillonnage, d’analyses chimiques et biologiques pour le suivi de traitements avancés des eaux usées et des boues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Villeurbanne, France. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d’analyse ciblée et suspectée pour la mise en évidence de dégradation par photolyse ou ozonation de micropolluants urbains dans les eaux de rejet par chromatographie liquide ultra-haute performance couplée à la spectrométrie de masse haute résolution (UHPLC/HRMS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Margoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIème Journées Scientifiques du Club Jeunes de l’Association Française des Sciences Séparatives (AFSEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Villeurbanne, France. pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging of French vertical flow constructed wetlands: combining approaches for better understanding and quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Forquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Samso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morvannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Wetland Pollutant Dynamics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, York, United Kingdom. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of refractory micropollutants by a full-scale ozonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Penru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roussel Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dherret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA Micropol &amp; Ecohazard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Singapore, Singapore. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phototransformation of selected xenobiotics in the context of planted discharge area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micropol &amp; Ecohazard Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Singapour, Singapore. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of full-scale ozonation tertiary treatment for micropollutants removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Penru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roussel Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dherret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Crétollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IOA World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Barcelone, Spain. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal Of Non-Conventional Contaminants From Wastewaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin-Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IWA Specialized International Conference ecoSTP2014, EcoTechnologies for Wastewater Treatment Technical, Environmental &amp; Economic Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Verona, Italy. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of full-scale ozonation tertiary treatment for micropollutants removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Penru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roussel Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dherret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA world water congress and exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lisbon, Portugal. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de l’élimination des micropolluants des eaux usées grâce aux procédés tertiaires intensifs et extensifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Besnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Orléans, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison innovante d’outils chimiques et biologiques pour caractériser l’efficacité des traitements tertiaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Serveto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bruchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ait Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">93ème congrès de l'ASTEE "Innover dans les services publics locaux de l'environnement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Orléans, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land characterisation for soil-based planted discharge areas: which method for which objective?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Forquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 th IWA International Conference on Wetland System for Pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Shanghai, China. pp.644-653</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédés de traitement complémentaire intensifs et extensifs pour améliorer l'élimination des micropolluants présents dans les eaux usées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Penru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Besnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème édition des Journées Information Eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Poitiers, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the contribution of biofilm in an Integrated Fixed-film Activated Sludge system (IFAS) designed for nitrogen removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Petrimaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA world water congress and exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lisbon, Portugal. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé IFAS : Comportement et optimisation du biofilm en nitrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Petrimaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ième Congrés de l'association Canadienne sur la Qualité de l'eau (ACQE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Montréal, Canada. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of Micropollutants from Secondary Effluents and Sludge by Various Processes in Rural and Peri-urban Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IWA Specialized International Conference ecoSTP2014, EcoTechnologies for Wastewater Treatment Technical, Environmental &amp; Economic Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Verona, Italy. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du devenir des micropolluants dans les stations d’épuration : Etat de l’art et evolution futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pomiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delalonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Heran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">92ème congrès de l’ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of biofilm and nitrification rate in a two-tank in series MBBR process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA Biofilm reactors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir des micropolluants adsorbables à travers les procédés de séchage et de compostage des boues de stations d’épuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Besnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">92ème Congrès de l'ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nantes, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir des micropolluants dans les traitements tertiaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Besnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de transfert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Talence, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abattement des micropolluants par les stations d’épuration : zoom sur le projet ARMISTIQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Besnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Micropolluants ONEMA-INERIS "Surveiller, évaluer et réduire les contaminations chimiques des milieux aquatiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du devenir des micropolluants dans les stations d’épuration : état de l’art et évolutions futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pomies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Patureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delalonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">92ème Congrès de l'ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nantes, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of micropollutants through various types of biofilm reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA biofilm reactors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A one-dimensional moving bed bioreactor model for nitrification of municipal wastewaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Petrimaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA biofilm reactors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir des micropolluants dans les traitements tertiaires et traitements des boues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Besnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaterritorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Mulhouse, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative chemical and biological tools for the evaluation of the efficiency of wastewater advanced treatments and sludge treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Serveto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bruchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ait Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA Micropol and Ecohazard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Zurich, Switzerland. pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECHIBIOTEB : Outils innovants d'Echantillonnage, d'analyses CHImiques et BIOlogiques pour le suivi de Traitements avancés des Eaux usées et des Boues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Serveto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bruchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ANR Ecotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Montpellier, France. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking wastewater characterization methods: a position paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Copp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Spérandio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWTmod2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Mont-Saint-Anne, Canada. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are we about to reliably predict the fate of micropollutants through wastewater treatment plants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Clouzot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Melcer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. IWA/WEF Wastewater Treatment Modellling Seminar. WWTmod2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Mont Saint-Anne, Canada. p. 299 - p. 312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new insight for micropollutants in activated sludge: variability of influent concentrations and effects of operating parameters on removal performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pomies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Ménach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA World Water Congress and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Busan, South Korea. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should rules for calcutating removal rates of trace organic and inorganic compounds in wastewater plants be upgraded?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA World Water Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Busan, South Korea. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prélèvement de micropolluants : qu'est ce qu'un bon prélèvement ? Présentation du guide technique réalisé par Aquaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Eymery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première rencontre nationale de l'assainissement collectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Mulhouse, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do we currently model micropollutants fate through WWTPs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pomies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IWA/WEF Wastewater Treatment Modelling Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Mont Saint Anne, Canada. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of xenobiotics by adsorption on two mineral adsorbent materials as an alternative to activated carbon: a comparative batch approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Ménach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA world water congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Busan, South Korea. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of micropollutants by various aerobic energy-free treatment processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA eco-STP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Santiago de Compostela, Spain. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elimination de substances prioritaires et émergentes par les stations d’épuration domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Nantes, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop on &amp;quot;Are we about to reliably predict the fate of micropollutants through WWTP?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Clouzot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWTmod2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Mont Saint Anne, Canada. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les émissions en micropolluants prioritaires et émergents par les stations d'épuration domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première rencontres de l'assainissement collectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Mulhouse, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption de substances pharmaceutiques sur matériaux minéraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Ménach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polluants émergents : quels dés pour une meilleure gestion de l’eau ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Nantes, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devenir des micropolluants dans nos stations d'épuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée régionale d'information et d'échange. Les micropolluants dans l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Besançon, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d'un procédé à lit mobile (R3F) en nitrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACQE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Québec, Canada. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of priority and emerging substances by municipal treatment plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWA 7th Brussels Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elimination de substances prioritaires et émergentes par les stations d’épuration domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epuration des eaux: recherche et ingénierie au service des collectivités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devenir des micropolluants dans les stations de traitement des eaux usées. Méthodes et résultats du projet AMPERES. Perspectives projet ARMISTIQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASTEE régionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Lille, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A calibration protocol of a one-dimensional Moving Bed BioReactor (MBBR) dynamic model for nitrogen removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IWA Symposium on Systems analysis and Integrated Assessment, Watermatex 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, San Sébastian, Spain. pp.50-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micropollutants in wastewater treatment plants of rural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Cebedeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Liège, Belgique. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micropollutants in wastewater treament plants of rural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence SMALLWAT, Towards the water framework Directive and the millenium development goal organisation (CENTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Séville, Spain. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité des stations d'épuration pour l'élimination de micro-polluants. Résultats du projet AMPERES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de l'Eau (JIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Poitiers, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence d'alkylphénols polyéthoxylés et de substances pharmaceutiques dans les eaux de stations d'épuration françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lemenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Peluhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de l'Eau (JIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Poitiers, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the composition of pharmaceutical substances and alkylphenol polyethoxylates in French waters and waste water treatment plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lemenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Peluhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Augagneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 20th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Seville, Spain. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet ANR Ampères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique Grand Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement biologique de l'azote par les stations d'épuration confrontées à des fortes variations de charges en zones touristiques : les résultats de six études pleine échelle portant sur trois procèdés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Canler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de l'Eau (JIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Poitiers, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of ozone disinfection of wastewater on persistent pollutants removal at full scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA World Water Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montreal, Canada. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid respirometry to characterise the biodegradation kinetics in Vertical Flow Constructed Wetland (VFCW): a better insight for modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morvannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Forquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. van Clooster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Wetland Systems for Water Pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Venice, Italy. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques d'échantillonnage et de conditionnement (mesure de micropolluants en assainissement). Point des activités des sous-groupes techniques (SGT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lepot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFITE - Association Française des Ingénieurs ou Techniciens de l'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limiting the emissions of micro-pollutants: what efficiency can we expect from wastewater treatment plants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA biennal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montréal, Canada. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de différentes filières d'épuration vis à vis du traitement des micro-polluants prioritaires et émergents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPNAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Valence, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influent concentrations and removal performances of metals through conventional and advanced municipal wastewater treatment processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pomies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale XENOBIOTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Chypre, Cyprus. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takács model validation to predict sludge blanket height in secondary clarifiers of activated sludge process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leporcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2009 - 13ème congrès de la Société française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-site evaluation of the removal of 100 micro-pollutants through advanced and conventional treatments for re-use applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Navalon Madrigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IWA spécialisée Reuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Brisbane, Australia. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de différentes filières d'épuration vis à vis du traitement des micro-polluants prioritaires et émergents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Boues des exploitants de steps de Rhône-Alpes, GRAIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lyon, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling a full scale membrane bioreactor using Activated Sludge Model n°1: challenges and solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Spérandio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Racault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA Regional Conference : Membrane Technologies in Water and Waste Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Moscou, Russia. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir d'estrogènes et de bêtabloquants dans les filières eau de 10 stations d'épuration biologiques des eaux résiduaires urbaines françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès «Effluents Liquides des Etablissements de Santé»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Chambéry, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse semi-quantitative d'une base de données spécifique sur les substances prioritaires et dangereuses dans les eaux usées et les boues de stations d'épuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Audic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Informations Eaux (JIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Poitiers, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du procédé boues activées sur la composition des eaux usées domestiques pour 17 micropolluants prioritaires et emergents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Informations Eaux (JIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Poitiers, France. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet AMPERES : Analyse de micropolluants prioritaires et émergents dans les rejets et les eaux superficielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Techniques Eaux et Déchets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Toulouse, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of European priority substances and emerging compounds along conventional wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Valor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nispel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA World water congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Vienne, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of selected pharmaceutical products and hormones through municipal activated sludge process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KNAPPE Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Nîmes, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application Of The Biochemical Acidogenic Potential Test (BAP) to hourly and daily average composite samples of municipal wastewater for biological phosphorus removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Héduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA World Water Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Vienna, Austria. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal efficiency of pharmaceuticals and personal care products with varying wastewater treatment processes and operating conditions. Conception of a database and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Eusebe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micropol &amp; Ecohazard, Frankfurt, DEU, 20 June 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved prediction of nitrogen removal using updated asm1 default parameters verified at 13 full-scale plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Emmanuelle Stricker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Racault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEFTEC, San Diego, USA, 13-17 octobre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence des hormones estrogéniques et des bêtabloquants dans les eaux usées et traitées de 6 stations d'épuration domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès International du GRUTTEE, Pau, 9-31 octobre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.35-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence and removal efficiency of pharmaceuticals and personal care products in wastewater treatment plants. Conception of a database and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Eusebe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Porto,PRT, 20-24 mai 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prioritization of human pharmaceuticals to survey in French aquatic ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 17th Annual Meeting, Porto, PRT, 20-24 mai 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règles de bonne pratique des techniques de fractionnement de la matière organique des eaux usées et des lisiers en vue de la modélisation des procédés épuratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHSS, Lyon, FRA, 27-28 novembre 2007,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Lyon, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence of estrogenic compounds and betablockers in influent and effluent of six wastewater treatment plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Meeting on Environmental Chemistry (EMEC), Inverness, GBR, 5-8 déc 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des processus impliqués dans l'élimination de l'azote d'un procédé de biofiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lessard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e Conférence régionale de l'Est du Canada de l'ACQE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Ottawa, Canada. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et modélisation du traitement de l'azote par un procédé de biofiltration tertiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lessard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Montreal, Canada. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité de différents procédés de traitement des eaux usées pour l'élimination des composés d'origine pharmaceutique. Synthèse bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Eusebe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des résultats du projet "Proposition d'étude sur les médicaments à usage humain, risque d'exposition et d'effet sur les milieux récepteurs", Lyon, 30 juin 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction Of Anoxic Yield Value: Full-Scale Verification On Intermittently Aerated WWTPs and Consequences On Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Emmanuelle Stricker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Racault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA World Water Congress, Beijing, CHN, 10-14 septembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the organic matter biodegradability using physico-chemical and biological fractionation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Druilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Helmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilia Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th RAMIRAN International Conference "Technology for recycling of manure and organic residues in a whole-farm perspective", Aarhus, DNK, 11-13 September 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aarhus, Denmark. pp.153-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an operational dynamic model for tertiary nitrification by submerged biofiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lessard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence spécialisée Biofim System VI, Amsterdam, NLD, 24-27 septembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified nitrification parameters (maximum growth and decay rates) at low temperature from 15-years of investigations on pilot and full-scale municipal treatment plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Emmanuelle Stricker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Racault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA Specialized Conference Nutrient management in wastewater treatment processes and recycle streams, Cracovie, POL, 19-21 septembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of wastewater organic carbon form on biological kinetics: Case of nitrogen removal by activated sludge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Racault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grasmick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Emmanuelle Stricker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on wastewater treatment for nutrient removal and reuse, Bangkok, THA, 26-29 January 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen removal by activated sludge under variable load and low temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Racault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grasmick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Emmanuelle Stricker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on wastewater treatment for nutrient removal and reuse, Bangkok, THA, 26-29 january 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of chemical precipitates to the volatile suspended solids fraction of activated sludge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Emmanuelle Stricker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">77th annual technical exhibition and conference, New Orleans, USA, 2-6 October 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum nitrification rate in activated sludge processes at low temperature: key parameters, optimal value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Racault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grasmick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWA Nutrient management: European experiences and perspectives at Aquatech, Amsterdam, NLD, 28-29 September 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrifying Biomass Growth in Activated Sludge: Impact of Long-Term Disturbances on Nitrogen Removal Capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Racault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grasmick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA 3rd World Water Congress, Melbourne, AUS, 7-12 april 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Australia. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of nitrogen volumetric loading on the growth dynamics of autotrophic biomass in activated sludge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Racault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grasmick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA 2nd World Water Congress, Berlin, DEU, 15-19 october 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Germany. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the evolution of nitrification capacity in activated sludge process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Racault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès mondial de l'IWA, Paris, 3-7 juillet 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation cinétique des produits de transformation de la carbamazépine générés par des procédés d'oxydation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Trognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Congrès International du Gruttee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Talence (Bordeaux), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir de la carbamazépine et ses produits de transformation dans les procédés de traitement des eaux usées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Trognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Conférence Eau et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation products generated by oxidation of carbamazepine during wastewater treatment processes - Review and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Trognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IWA International Conference on Eco-technologies for Wastewater Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Gérone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Graphs And Bayesian Networks Analyses To Elucidate Transformation Products Filiations During Wastewater Treatment: Application To Sulfamethoxazole (SMX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Badara Minta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ouaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Micropol and Ecohazard Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Jacques-de-Compostelle, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir de la carbamazépine et ses produits de transformation dans les procédés de traitement des eaux usées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Trognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès de la SFGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des potentiels de récupération des métaux depuis les eaux usées domestiques par adsorption-désorption ou échange ionique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès international du GRUTTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La station de récupération des ressources de l'eau (StaRRE) : future mine urbaine?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du CODEGEPRA - SFGP Sud-Est 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Omega-3 Index of macrophytes to improve the assessment of the treatment performance of constructed wetlands receiving treated wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Guédard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Bessoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Ménach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 29th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Helsinki, Finland. pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des traitements des eaux usées plus durables : Prise en considération des Produits de Transformation des contaminants chimiques organiques - TRANSPRO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gardia Parege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eau et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lyon, France. GRAIE, pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do fixed-bed biofilm reactors (biofilters) used for wastewater treatment clog?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Biofilm Reactors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Dublin, Ireland. pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspected-target screening strategy to investigate degradation by ozonation or photolysis of urban micropollutants in waste waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Brzokewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chovelon J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">250th ACS National Meeting, Division of Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of xenobiotics and generation of by-products by ozonation in the context of tertiary treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ozone and Advanced Oxidation Leading-edge science and technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Barcelona, Spain. pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspected-target screening strategy to investigate degradation by ozonation or photolysis of urban micropollutants in waste waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brzokewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Chovelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">250th American Chemical Society (ACS) National Meeting &amp; Exposition, Division of Environmental Chemistry, Assessing Transformation Products by Non-Target and Suspected Target screening: The New Frontier in Environmental Chemistry and Engineering Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Boston, United States. pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of full-scale ozonation tertiary treatment for micropollutants removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Penru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roussel Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dherret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA Let 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Hong Kong, pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECHIBIOTEB : Outils innovants d’échantillonnage, d’analyses chimiques et biologiques pour le suivi des traitements avancés des eaux usées et des boues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Serveto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roussel Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème journée Ecotechnologies ANR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France. pp.1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenobiotics removal by phototransformation in the context of tertiary treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA World Water Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lisbon, Portugal. pp.1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operation of MBBR and BAF to face drastic peak-loads (tourist resorts)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Canler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA biofilm reactors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.2, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal efficiency of micropollutants from mass balances in sludge biological and thermal treatment facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Besnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Noyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA Micropol and Ecohazard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Zurich, Switzerland. pp.1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Start-up of Integrated Fixed-film Activated Sludge for domestic wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Petrimaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA Biofilm reactors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calage de la sorption et de la biodégradation de micropolluants dans un modèle biocinétique : nouveau protocole expérimental et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pomies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Polluants émergents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Nantes, France. pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of sorption and biodegradation of micropollutants in a biokinetic model: New experimental protocol and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pomies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference WWTmod</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Mont Saint Anne, Canada. pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of adsorbable micropollutants through sludge drying and composting processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Besnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Santiago de Compostela, Spain. pp.2, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECHIBIOTEB : Outils innovants d’Échantillonnage, d’analyses CHImiques et BIOlogiques pour le suivi de Traitements avancés des Eaux usées et des Boues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Serveto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ièmes journées ecotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Orléans, France. pp.1, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une validation du modèle de Takacs pour la prévision de l'évolution du voile de boue en décanteurs secondaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leporcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence SFGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Marseille, France. pp.1, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the composition of pharmaceutical substances and alkylphenol polyethoxylates in French waters and waste water treatment plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lemenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Peluhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Augagneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMEC10, 10th European meeting on environmental chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Limoges, France. pp.1, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of passive sampler to follow the discharge of organic micropollutants (priority and emerging substances) from wastewater treatment plants into surface water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 19th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Goteborg, Sweden. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMPERES : Evaluation de l'efficacité d'élimination des substances prioritaires et émergentes par les stations d'épuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gourlay-Francé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PRECODD 2008 : Présentation à mi-parcours des Projets 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Montpellier, France. pp.1, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les zones de rejet végétalisées : analyse du fonctionnement et aide à la conception et à l'exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Papias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Prost-Boucle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ania Morvannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence francaise pour la biodiversité, 96 p., 2019, 978-2-37785-081-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement du carbone et de l'azote pour les stations d'épuration de type boue activée confrontées à des fortes variations de charge et à des basses températures. Cas des stations touristiques hivernales de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cemagref Editions, pp.107, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement du phosphore dans les petites stations d'épuration à boues activées. Comparaisons techniques et économiques des voies de traitement biologique et physico-chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Deronzier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cemagref Editions, pp.50, 2004, Documentation technique FNDAE, n° 29, 2-11-092856-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux scientifiques et technologiques en traitement et valorisation des eaux usées : quels impacts des politiques européennes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrage introductif au 96ème congrès de l’ASTEE «Des territoires à l’Europe : Construire ensemble les transitions environnementales », 2017, ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.7, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de l'eau usée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Spérandio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.230-231, 2015, 978-2-271-08829-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement du carbone et de l'azote pour des stations de type boue activée confrontées à des fortes variations de charges dues à des activités touristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Iwema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outils de gestion de l'eau en territoire de montagne, INTERREG III A Alcotra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.192-209, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élimination de substances prioritaires et émergentes par les stations d'épuration domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation dynamique du traitement des eaux résiduaires et des lisiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Emmanuelle Stricker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractionnement de la matière organique des effluents liquides (eaux résiduaires, lisiers)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Druilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation dynamique du traitement des eaux usées et des lisiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Emmanuelle Stricker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Racault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMPERES : Evaluation de l'efficacité d'élimination des substances prioritaires et émergentes par les stations d'épuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gourlay-Francé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle variation de charge est acceptable par le procédé « boue activée » pour respecter les niveaux de rejet de la loi sur l'eau dans le cas des collectivités confrontées à de fortes activités touristiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1-D Dynamic knowledge-based model of urban sludge continuous-flow settling process. Comparison with experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Chassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Couenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jallut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to improve modeling of urban sludge settling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Chassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Couenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jallut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récupération de métaux des eaux usées domestiques par la station innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Brossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Action n°131 2020 004, REVERSAAL; INRAE; DEEP; INSA Lyon. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recyclage des eaux urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fête de la Science 2024, Poster de l'animation Cycl'eaux, INRAE Centre Lyon Grenoble Auvergne Rhône-Alpes. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets de recherche du Réseau REUSE et du Carnot Eau &amp; Environnement pour accélérer le déploiement de solutions innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lombard-Latune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Rose Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une vision multipression explicative des niveaux de contamination biodisponible et de toxicité des cours d'eau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Recoura-Massaquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Sarkis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE RiverLy. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueil de projets d'expertise internationale à INRAE. Tome 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almerinda Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Douzals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse détaillée de 27 mois de fonctionnement de 6 zones de rejet végétalisée (ZRVs) de taille semi-industrielle : Projet BIOTRYTIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Papias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Crétollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gregson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] AFB - Agence française pour la biodiversité; INRAE UR-Reversaal; INRAE UR-RiverLy; Communauté urbaine de Bordeaux, Esplanade Charles de Gaulle, 33076 Bordeaux; Université de bordeaux; Agence de l'eau Adour-Garonne. 2020, pp.233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude technico-économique sur l'opportunité de récupération des métaux contenus dans les eaux usées domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc-Biscarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 70, INRAE; INSA Lyon; Agence de l'eau Rhône-Méditerranée-Corse. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217186v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la ZRV de type « bassin » de Marguerittes (30). Bilan du fonctionnement à débit Q1 et Q2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Prost-Boucle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Papias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea; AFB - Agence française pour la biodiversité. 2018, pp.148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élimination de substances prioritaires et émergentes des eaux résiduaires urbaines par ozonation : évaluations technique, énergétique, environnementale. Rapport final du projet MICROPOLIS-PROCEDES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Penru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodégradation de micropolluants organiques sous rayonnement solaire en zone de rejet végétalisée de type bassin. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vandycke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet BIOTRYTIS : Description du site expérimental, des équipements et de la métrologie. Rapport final Irstea-Onema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Forquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Crétollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2016, pp.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elimination de micropolluants prioritaires et émergents des eaux résiduaires urbaines par les bioréacteurs à membranes immergées (BRM). Rapport final de l’action 34</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Crétollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dherret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Ménach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodégradation de micropolluants organiques dans les eaux usées traitées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement de la pollution particulaire et du biofilm en biofiltration : compréhension, modélisation et lutte contre le colmatage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lessard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2015, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des micropolluants par les traitements complémentaires : fossé construit sur sol imperméable, filtres garnis de matériaux adsorbants (ARMISTIQ – Action B)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Crétollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Ménach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calage et validation d’un modèle dynamique pour décrire l’élimination des micropolluants par le procédé boues activées (ARMISTIQ – Action C)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pomies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Ménach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du devenir des micropolluants dans les procédés de traitement des boues biologiques (compostage, lits de séchage plantés de roseaux, digestion anaérobie) et de séchage (thermique et solaire) - (ARMISTIQ – Action D)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Besnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Ménach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déroulé de formation sur le prélèvement en eau de rejet et proposition pour un cadre d’animation de ce module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2013, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide technique opérationnel : Pratiques d'échantillonnage et de conditionnement en vue de la recherche de micropolluants prioritaires et émergents en assainissement collectif et industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Eymery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lepot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lachenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir des métaux au sein des stations d'épuration. Analyse d'une base de données spécifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pomies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du projet ANR AMPERES. Analyse de micropolluants prioritaires et émergents dans les rejets et les eaux superficielles. 2006-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mar Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques d'échantillonnage et de conditionnement en vue de la recherche de micropolluants émergents et prioritaires en assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] irstea. 2009, pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la station d'épuration du S.I.A.V. à Bozel (73) durant l'hiver 2005/2006. Résultats de mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et optimisation du traitement de l'azote par les boues activées à basse température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Doctorat Sciences pour l'ingénieur spécialité génie des procédés, Université Louis Pasteur, Strasbourg I, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02580889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et optimisation du traitement de l'azote par boues activées à basse température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université Louis Pasteur - Strasbourg I, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00001890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les eaux usées, une ressource à valoriser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Rose Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEUG. Les eaux usées, une ressource à valoriser, Saint-Genis-Laval 69230, France. 2024, pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traiter les micropolluants des eaux urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Morin-Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cycle vertueux de gestion des eaux urbaines, comment valoriser cette ressource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Voyazopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du Hall de recherche de la Feyssine et de la plateforme REFLET (Craponne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Coupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data management plan of REVERSAAL research unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://entrepot.recherche.data.gouv.fr/dataset.xhtml?persistentId=doi:10.57745/C6P6WW</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634231v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId607"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Marc CHOUBERT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur-Chercheur INRAEDirecteur de l'unité de recherche REVERSAAL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-marc-choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7717-1102</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">077634209</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audit, sobriété et production énergétique des stations d’épuration : quels méthodologies, innovations et retours d’expérience ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Decours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 12, pp.31-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First step Toward Recovering Metals from Domestic Wastewater: How to Optimize Sorption Efficiency?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Brossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 237 (7), pp.425. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-026-09082-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards modeling the generation of the transformation products of carbamazepine in polishing and oxidation water treatment processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Trognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 486, pp.144517. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2024.144517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical review on the pathways of carbamazepine transformation products in oxidative wastewater treatment processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Trognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 912, pp.169040. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.169040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid build-up and consolidation within biofiltration of wastewater: A new multicretria analysis to early detect irreversible clogging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz González Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 65, pp.105796. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwpe.2024.105796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow path monitoring by discontinuous time-lapse ERT: An application to survey relationships between secondary effluent infiltration and roots distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Delgado-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 326, pp.116839. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.116839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upgrading wastewater treatment plants to urban mines: Are metals worth it?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Conservation and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 189, pp.106738. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resconrec.2022.106738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Life Cycle Assessment of two advanced treatment steps for wastewater micropollutants: How to determine whole-system environmental benefits?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Risch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Jaumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maeseele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 805, pp.150300. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular Economy Applied to Organic Residues and Wastewater: Research Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Bakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (2), pp.1267-1276. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-021-01549-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of micropollutants in wastewater: Balancing effectiveness, costs and implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pistocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.R. Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bertanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 850, pp.157593. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.157593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévoir et prévenir la dérive vers le colmatage d'un biofiltre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Gonzalez Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.49-60. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36904/tsm/202203049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632533v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonation of 47 organic micropollutants in secondary treated municipal effluents: Direct and indirect kinetic reaction rates and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Penru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 262, pp.127969. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunités de récupération des métaux en station d’épuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (9), pp.85-100. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36904/tsm/202109085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct photodegradation of 36 organic micropollutants under simulated solar radiation: Comparison with free-water surface constructed wetland and influence of chemical structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Ferréol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chovelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 407, pp.124801. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.124801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment éviter le colmatage irréversible des installations de biofiltration ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B González Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Canler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.71-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217408v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of micropollutants removal in full-scale membrane bioreactors: calibration and operations to limit the emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioprocess and Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42 (11), pp.1879-1892. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00449-019-02183-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of water depth and season on the photodegradation of micropollutants in a free-water surface constructed wetland receiving treated wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vandycke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 235, pp.260-270. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.06.140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élimination de micropolluants des eaux résiduaires urbaines par ozonation : retour d'expérience de la station d'épuration de Sophia Antipolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Penru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.71-83. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/20186p71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modeling of nitrogen removal for a three-stage integrated fixed-film activated sludge process treating municipal wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pétrimaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioprocess and Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (2), pp.237 - 247. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00449-017-1862-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des micropolluants émergents par ozonation tertiaire. Performances de la station d’épuration des Bouillides, Sophia-Antipolis, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Penru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aqua & Gas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (1), pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal efficiencies and kinetic rate constants of xenobiotics by ozonation in tertiary treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Penru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 75 (12), pp.2737-2746. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2017.114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking micropollutant removal assessment methods for wastewater treatment plants – how to get more robust data?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 75 (12), pp.2964-2972. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2017.181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A one dimensional moving bed biofilm reactor model for nitrification of municipal wastewaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Petrimaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioprocess and Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40 (8), pp.1141-1149. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00449-017-1775-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la photodégradation dans l'élimination des micropolluants organiques au sein d'une zone de rejet végétalisée de type bassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12, pp.127-155. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/2017120127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606999v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofilm carrier migration model describes reactor performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua P. Boltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce R. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imre Takács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glen T. Daigger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eberhard Morgenroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 75 (12), pp.2818-2828. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2017.160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of the photodegradability and transformation products of 13 pharmaceuticals and pesticides relevant to sewage polishing treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 551-552, pp.712-724. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances et limites d’un procédé à lit fluidisé associant biofilm et liqueur mixte (IFAS) pour le traitement du carbone et de l’azote des eaux résiduaires urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Petrimaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Balmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (11), pp.16-38. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201611016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels micropolluants peut-on éliminer par les procédés extensifs de traitement des eaux usées domestiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Crétollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.51-66. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201503051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land characterisation for soil-based constructed wetlands: Adapting investigation methods to design objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Forquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Practice and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (4), pp.660-668. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wpt.2015.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the contribution of biofilm in an Integrated Fixed-Film Activated Sludge system (IFAS) designed for nitrogen removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Petrimaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (10), pp.1500-1506. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2015.127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir des micropolluants adsorbables à travers les procédés de traitement des boues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Besnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Noyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.84-102. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201503084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lab-scale experimental strategy for determining micropollutant partition coefficient and biodegradation constants in activated sludge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pomies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (6), pp.4383-4395. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-014-3646-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on améliorer l’élimination des micropolluants des eaux usées en optimisant le procédé à boues activées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pomies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Ménach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.32-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of xenobiotics from effluent discharge by adsorption on zeolite and expanded clay: an alternative to activated carbon?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Ménach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (8), pp.5660-5668. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-013-2439-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling nitrogen removal in a vertical flow constructed wetland treating directly domestic wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morvannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marnik Vanclooster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70, pp.379-386. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2014.06.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOCOPEE : Un partenariat entre scientifiques et opérationnels du traitement des eaux usées urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue L'Eau, L'Industrie, Les Nuisances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 371, pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenobiotics removal by adsorption in the context of tertiary treatment: a mini review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20, p. 5085 - p. 5095. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-013-1754-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking wastewater characterisation methods for activated sludge systems, a position paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Copp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Spérandio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 67 (11), pp.2363-2373. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2013.158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of micropollutant removal in biological wastewater treatments: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pomies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 443, pp.733-748. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.11.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives on modelling micropollutants in wastewater treatment plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Clouzot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Goel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.G. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (2), pp.448-461. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2013.272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence and fate of relevant substances in wastewater treatment plants regarding Water Framework Directive and future legislations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 65 (7), pp.1179-1189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation, optimisation et modélisation de filières de traitement : cas du procédé à cultures fixées fluidisées (MBBR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, p. 16 - p. 23. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2012.9.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A calibration protocol of a one-dimensional moving bed bioreactor (MBBR) dynamic model for nitrogen removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 65 (7), pp.1172-1178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élimination des micropolluants par les stations d'épuration domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pomies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, p. 6 - p. 15. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2012.9.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical acidogenic potential in domestic wastewaters effect of sampling and storage to characterize daily average composite samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Héduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 63 (7), pp.1396-1404. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2011.314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-site evaluation of the removal of 100 micro-pollutants through advanced wastewater treatment processes for reuse applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Navalon Madrigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 63 (11), pp.2486-2497. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2011.470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentrations and fate of sugars, proteins and lipids during domestic and agro-industrial aerobic treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Pimpec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 63 (8), pp.1669-1677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influent concentrations and removal performances of metals through municipal wastewater treatment processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pomies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 63 (9), pp.1967-1973</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of loading rate, backwashing, water and air velocities in an up-flow nitrifying tertiary filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Sorensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 102 (2), pp.904-912. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2010.09.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoom sur les substances pharmaceutiques : présence, partition, devenir en station d'épuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lemenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1/2, pp.63-77. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201101063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limiting the emissions of micro-pollutants: what efficiency can we expect from wastewater treatment plants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 63 (1), pp.57-65. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2011.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid respirometry to characterize nitrification kinetics: A better insight for modelling nitrogen conversion in vertical flow constructed wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morvannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marnik Vanclooster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (16), pp.4995-5004. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2011.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer les micropolluants dans les eaux usées brutes et traitées. Protocoles et résultats pour l'analyse des concentrations et des flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pomies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin-Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1-2 (1/2), pp.25-43. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201101025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer les rendements des stations d'épuration : apports méthodologiques et résultats pour les micropolluants en filières conventionnelles et avancées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1-2, pp.44-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence and removal of estrogens and beta blockers by various processes in wastewater treatment plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gabet Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 408, pp.4257-4269. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2010.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et biodégradabilité des eaux résiduaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Pimpec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, pp.65-82. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/2010011065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-site evaluation of the efficiency of conventional and advanced secondary processes for the removal of 60 organic micropollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Valor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 62 (12), pp.2970-2978. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2010.989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques de fractionnement de la matière organique des déchets liquides pour la modélisation des bioprocédés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Druilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (10), pp.98-1-98-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling a full scale membrane bioreactor using Activated Sludge Model No.1: challenges and solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Emmanuelle Stricker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Spérandio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mietton-Peuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 62 (10), pp.2205-2217. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2010.383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biofiltration model for tertiary nitrification of municipal wastewaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sorenssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (15), pp.4399-4410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling a full scale membrane bioreactor using Activated Sludge Model n°1: challenges and solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Emmanuelle Stricker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Spérandio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mietton Peuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 62 (10), pp.2205-2217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodegradable organic matter in domestic wastewaters: comparison of selected fractionation techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 62 (3), pp.630-639</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updated Activated Sludge Model n°1 Parameter Values for Improved Prediction of Nitrogen Removal in Activated Sludge Processes: Validation at 13 Full-scale Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Emmanuelle Stricker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Racault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water environment research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 81 (9), pp.858-865. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2175/106143009X407393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devenir des résidus pharmaceutiques dans les stations d'épuration d'eaux usées : une synthèse de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Eusebe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11, pp.75-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prélèvement et échantillonnage des substances prioritaires et émergentes dans les eaux usées. Les prescriptions techniques du projet de recherche AMPERES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.88-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of pharmaceuticals and personal care products in wastewater treatment plants. Conception of a database and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Eusebe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 157, p. 1721 - p. 1726. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2008.11.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anoxic and aerobic values for the yield coefficient of the heterotrophic biomass: Determination at full-scale plants and consequences on simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Emmanuelle Stricker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Racault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water S.A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 35 (1), p. 103 - p. 109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir d'oestrogènes et de bêtabloquants dans les filières eau de dix stations d'épuration biologiques des eaux résiduaires urbaines françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques Hospitalières : la revue des techniciens de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 717, pp.61-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-quantitative analysis of a specific database on priority and emerging substances in wastewater and sludge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57 (12), pp.1935-1944</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal efficiency of pharmaceuticals and personal care products with varying wastewater treatment processes and operating conditions. Conception of a database and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Eusebe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57 (1), pp.49-56. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2008.823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement du carbone et de l'azote pour des stations de type boue activée confrontées à des fortes variations de charges dues à des activités touristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Iwema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4, pp.77-89. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/200804077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum growth and decay rates of autotrophic biomass to simulate nitrogen removal at 10°C with municipal activated sludge plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Emmanuelle Stricker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Racault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water S.A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34 (1), pp.71-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an operational dynamic model for tertiary nitrification by submerged biofiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lessard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (8-9), pp.301-308. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2007.271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique française d'installation et d'utilisation des capteurs dans les petites installations à boues activées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5, pp.69-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation-based optimization approach to control nitrogen discharge by activated sludge under winter seasonal peak load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Racault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grasmick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water S.A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 32 (4), pp.561-566</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum nitrification rate in activated sludge processes at low temperature: key parameters, optimal value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Racault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grasmick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Water official publication of the European Water Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 9, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen removal from urban wastewater by activated sludge process operated over the conventional carbon loading rate limit at low temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Racault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grasmick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water S.A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 31 (4), pp.503-510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (128)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produits de transformation de la carbamazépine générés par des procédés d'oxydation - modélisation cinétique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Trognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19eme congrès de la SFGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micropolluants dans les stations d'épuration : Quels leviers d'actions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micropolluants organiques dans l'eau : des enjeux aux solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEBEDEAU, Nov 2024, Liege/Belgium, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une gestion plus vertueuse des eaux usées urbaines : quelles opportunités de réutilisation et de valorisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lombard-Latune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Days 2024, L'eau en ville : quels enjeux pour notre environnement de demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Gustave Eiffel, campus de Lyon, Oct 2024, Bron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the fate of the transformation products generated by the degradation of carbamazepine in various water treatment processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Trognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Le Menach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IWA Micropollutant and Ecohazard Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISINFECTION BY SMALL WASTEWATER TREATMENT PLANTS FOR REUSE AND OTHER APPLICATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Besnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Pastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Prost-Boucle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REUSE EUROMED 2024 : Euro-Mediterranean Conference on Wastewater Reuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing inorganic elements in urban treated wastewater for sustainable management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International conference on Chemistry and the Environment (ICCE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des micropolluants par filtres plantés et lits de séchage plantés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micropolluants – Piégeage par les Stations de Traitement d’Eaux Usées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Technique de la Filière de l’Eau de Limoges, Nov 2023, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récupération de métaux en sortie de STEU par adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">102 ième congrès de l'ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons learned from phosphorus chemical precipitation in small wastewater treatment plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Besnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Prost-Boucle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Seranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on eco-Technologies for Wastewater Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IWA, Jun 2023, Girona, Spain, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-based model and simulations to support decision making in wastewater treatment processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lagoutière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Couenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jallut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd European Symposium on Computer Aided Process Engineering (ESCAPE33)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Athens, Greece. 6 p., </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-15274-0.50112-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Modeling of a Batch Sludge Settling Column by Partial Differential Non Linear Equations with a Moving Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Couenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jallut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélaz Tayakout-Fayolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADCHEM 2021 11th IFAC SYMPOSIUM on Advanced Control of Chemical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Venise (virtual), Italy. 6 p., </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse cartographique et bayésienne de la dégradation d'un antibiotique en traitement de l'Eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ouaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Badara Minta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Francophones sur les Réseaux Bayésiens et les Modèles Graphiques Probabilistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Île de Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles opportunités de récupération des métaux dans la station d'épuration aujourd'hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc-Biscarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASTEE 99e congrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASTEE, Sep 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principaux flux, et technologies curatives des micropolluants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de contribution à la préparation du SDAGE Rhone Alpes Méditerranée 2022-2027</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon, France. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colmatage irréversible des biofiltres : Paramètres responsables, mesures préventives et curatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gonzalez Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'échanges/restitution Biofiltration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Val Cenis (73), France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des solutions de traitement curatif et évaluation technico-économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AMORCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir des micropolluants et bioindicateur lipidique en Zone de rejet végétalisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Guédard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Crétollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold-Fred Imig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution du programme ZRV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Valence, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrients reduction in CW for treated wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Papias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Prost-Boucle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morvannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Wetland Pollutant Dynamics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the fate of trace metals and phosphorus in CW receiving treated wastewater? Contributions of free water, plants and soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Papias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dherret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th international symposium on Wetland Pollutant Dynamics and Control (WETPOL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Aarhus, Denmark. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de traitement des micropolluants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eau et Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Lyon, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sédimentation des MES et formation des dépôts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Papias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Prost-Boucle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ZRV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Valence, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élimination des micropolluants présents dans les rejets de STEU : Quels procédés ? Quelles conditions de fonctionnement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'information et d'échanges de l'ASCOMADE : Les micropolluants dans l'eau (3e ed)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Besancon, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du devenir des micropolluants dans les stations d'épuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sémianire PCR RESEED: Pole commun de recherche INSA-DEEP/Irstea REVERSAAL, Ressources Eau et Déchet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of phosphorus in two constructed wetlands receiving treated wastewater:contributions of free water, soil and plants retention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Papias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morvannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Forquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA Specialist conference on Wetland Systems for water pollution control (ICWS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Valencia, Spain. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment micropollutants removal by full scale tertiary ozonation performance through chemical and effect-based analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Penru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Ozone Association World Congress (IOA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model calibration for moving-bed biofilm and integrated fixed-film activated sludge reactors: Experiences with the Good Biofilm Reactor Modelling Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Brockmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vuillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Boltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA Biofilm reactors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Dublin, Ireland. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic Model for Biofilm Reactors with Carrier Migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Boltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.T. Daigger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Morgenroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Brockmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA Biofilm Reactor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Dublin, Ireland. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs chimiques de performances de traitement des micropolluants par ozonation tertiaire : application sur la station d’épuration de Sophia-Antipolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Penru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dherret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Liège, Belgique. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elimination des micropolluants par ozonation tertiaire, exemple de la station d'épuration de Sophia-Antipolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Penru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dherret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes Journées Information Eaux (JIE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Poitiers, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et optimiser les procédés à lits fluidisés en traitement des eaux résiduaires : Retombées de 6 ans de recherches associant suivis expérimentaux et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">95ème congrès de l’ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Issy-les-Moulineaux, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging contaminants removal by full-scale ozonation tertiary treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Penru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roussel Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dherret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd specialized international conference Ecotechnologies for wastewater treatment 2016 (ecoSTP2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Cambridge, United Kingdom. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Good Biofilm Reactor Modelling Practice (GBRMP): MBBR & IFAS case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Brockmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Biofilm Reactor Modeling / EAWAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Zurich, Switzerland. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of micropollutants from wastewaters by municipal WWTPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leading edge summer course management of micropollutants in the urban water cycle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Narbonne, France. pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micropollutants: Polishing Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leading edge summer course management of micropollutants in the urban water cycle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Narbonne, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre le colmatage des biofiltres. Comportement de la pollution particulaire et du biofilm en biofiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel Mocopée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Colombes, France. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension des processus d’élimination des micropolluants pour l’optimisation des procédés de traitement tertiaire par photodégradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vandycke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Poitiers, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies for micropollutants removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carballa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Alvarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Buttiglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water 2020 Final State of the Art Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Barcelona, Spain. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of secondary effluent quality on micropollutants removal at full-scale ozonation tertiary treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Penru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Crétollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roussel Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EA3G 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Las Vegas, United States. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approach to Modeling Biofilm Reactors: Simulating the Movement of Submerged Free Moving Biofilm Carriers (Xcarriers)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Boltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.R. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.T. Daigger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Morgenroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWTmod2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Annecy, France. pp.85-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d’analyse ciblée et suspectée pour la mise en évidence de dégradation par photolyse ou ozonation de micropolluants urbains dans les eaux de rejet par chromatographie liquide ultra-haute performance couplée à la spectrométrie de masse haute résolution (UHPLC/HRMS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Margoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIème Journées Scientifiques du Club Jeunes de l’Association Française des Sciences Séparatives (AFSEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Villeurbanne, France. pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging of French vertical flow constructed wetlands: combining approaches for better understanding and quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Forquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Samso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morvannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Wetland Pollutant Dynamics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, York, United Kingdom. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Programme ECHIBIOTEB : Outils innovants d’échantillonnage, d’analyses chimiques et biologiques pour le suivi des traitements complémentaires des eaux usées et des boues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final du programme de recherche ECHIBIOTEB - Outils innovants d’échantillonnage, d’analyses chimiques et biologiques pour le suivi de traitements avancés des eaux usées et des boues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Villeurbanne, France. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of refractory micropollutants by a full-scale ozonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Penru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roussel Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dherret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA Micropol &amp; Ecohazard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Singapore, Singapore. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phototransformation of selected xenobiotics in the context of planted discharge area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micropol &amp; Ecohazard Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Singapour, Singapore. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of full-scale ozonation tertiary treatment for micropollutants removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Penru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roussel Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dherret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Crétollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IOA World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Barcelone, Spain. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal Of Non-Conventional Contaminants From Wastewaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin-Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IWA Specialized International Conference ecoSTP2014, EcoTechnologies for Wastewater Treatment Technical, Environmental &amp; Economic Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Verona, Italy. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of full-scale ozonation tertiary treatment for micropollutants removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Penru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roussel Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dherret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA world water congress and exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lisbon, Portugal. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de l’élimination des micropolluants des eaux usées grâce aux procédés tertiaires intensifs et extensifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Besnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Orléans, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison innovante d’outils chimiques et biologiques pour caractériser l’efficacité des traitements tertiaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Serveto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bruchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ait Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">93ème congrès de l'ASTEE "Innover dans les services publics locaux de l'environnement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Orléans, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land characterisation for soil-based planted discharge areas: which method for which objective?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Forquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 th IWA International Conference on Wetland System for Pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Shanghai, China. pp.644-653</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédés de traitement complémentaire intensifs et extensifs pour améliorer l'élimination des micropolluants présents dans les eaux usées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Penru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Besnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème édition des Journées Information Eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Poitiers, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the contribution of biofilm in an Integrated Fixed-film Activated Sludge system (IFAS) designed for nitrogen removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Petrimaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA world water congress and exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lisbon, Portugal. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé IFAS : Comportement et optimisation du biofilm en nitrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Petrimaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ième Congrés de l'association Canadienne sur la Qualité de l'eau (ACQE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Montréal, Canada. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of Micropollutants from Secondary Effluents and Sludge by Various Processes in Rural and Peri-urban Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IWA Specialized International Conference ecoSTP2014, EcoTechnologies for Wastewater Treatment Technical, Environmental &amp; Economic Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Verona, Italy. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du devenir des micropolluants dans les stations d’épuration : Etat de l’art et evolution futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pomiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delalonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Heran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">92ème congrès de l’ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir des micropolluants dans les traitements tertiaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Besnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de transfert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Talence, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir des micropolluants adsorbables à travers les procédés de séchage et de compostage des boues de stations d’épuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Besnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">92ème Congrès de l'ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nantes, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abattement des micropolluants par les stations d’épuration : zoom sur le projet ARMISTIQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Besnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Micropolluants ONEMA-INERIS "Surveiller, évaluer et réduire les contaminations chimiques des milieux aquatiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of biofilm and nitrification rate in a two-tank in series MBBR process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA Biofilm reactors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du devenir des micropolluants dans les stations d’épuration : état de l’art et évolutions futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pomies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Patureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delalonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">92ème Congrès de l'ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nantes, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A one-dimensional moving bed bioreactor model for nitrification of municipal wastewaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Petrimaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA biofilm reactors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of micropollutants through various types of biofilm reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA biofilm reactors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir des micropolluants dans les traitements tertiaires et traitements des boues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Besnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaterritorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Mulhouse, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative chemical and biological tools for the evaluation of the efficiency of wastewater advanced treatments and sludge treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Serveto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bruchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ait Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA Micropol and Ecohazard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Zurich, Switzerland. pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking wastewater characterization methods: a position paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Copp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Spérandio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWTmod2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Mont-Saint-Anne, Canada. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECHIBIOTEB : Outils innovants d'Echantillonnage, d'analyses CHImiques et BIOlogiques pour le suivi de Traitements avancés des Eaux usées et des Boues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Serveto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bruchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ANR Ecotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Montpellier, France. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new insight for micropollutants in activated sludge: variability of influent concentrations and effects of operating parameters on removal performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pomies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Ménach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA World Water Congress and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Busan, South Korea. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should rules for calcutating removal rates of trace organic and inorganic compounds in wastewater plants be upgraded?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA World Water Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Busan, South Korea. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are we about to reliably predict the fate of micropollutants through wastewater treatment plants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Clouzot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Melcer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. IWA/WEF Wastewater Treatment Modellling Seminar. WWTmod2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Mont Saint-Anne, Canada. p. 299 - p. 312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do we currently model micropollutants fate through WWTPs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pomies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IWA/WEF Wastewater Treatment Modelling Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Mont Saint Anne, Canada. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prélèvement de micropolluants : qu'est ce qu'un bon prélèvement ? Présentation du guide technique réalisé par Aquaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Eymery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première rencontre nationale de l'assainissement collectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Mulhouse, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of xenobiotics by adsorption on two mineral adsorbent materials as an alternative to activated carbon: a comparative batch approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Ménach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA world water congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Busan, South Korea. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of micropollutants by various aerobic energy-free treatment processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA eco-STP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Santiago de Compostela, Spain. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elimination de substances prioritaires et émergentes par les stations d’épuration domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Nantes, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop on &amp;quot;Are we about to reliably predict the fate of micropollutants through WWTP?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Clouzot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWTmod2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Mont Saint Anne, Canada. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les émissions en micropolluants prioritaires et émergents par les stations d'épuration domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première rencontres de l'assainissement collectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Mulhouse, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption de substances pharmaceutiques sur matériaux minéraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Ménach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polluants émergents : quels dés pour une meilleure gestion de l’eau ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Nantes, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devenir des micropolluants dans nos stations d'épuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée régionale d'information et d'échange. Les micropolluants dans l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Besançon, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of priority and emerging substances by municipal treatment plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWA 7th Brussels Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elimination de substances prioritaires et émergentes par les stations d’épuration domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epuration des eaux: recherche et ingénierie au service des collectivités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devenir des micropolluants dans les stations de traitement des eaux usées. Méthodes et résultats du projet AMPERES. Perspectives projet ARMISTIQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASTEE régionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Lille, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d'un procédé à lit mobile (R3F) en nitrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACQE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Québec, Canada. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micropollutants in wastewater treatment plants of rural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Cebedeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Liège, Belgique. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A calibration protocol of a one-dimensional Moving Bed BioReactor (MBBR) dynamic model for nitrogen removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IWA Symposium on Systems analysis and Integrated Assessment, Watermatex 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, San Sébastian, Spain. pp.50-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micropollutants in wastewater treament plants of rural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence SMALLWAT, Towards the water framework Directive and the millenium development goal organisation (CENTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Séville, Spain. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence d'alkylphénols polyéthoxylés et de substances pharmaceutiques dans les eaux de stations d'épuration françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lemenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Peluhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de l'Eau (JIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Poitiers, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the composition of pharmaceutical substances and alkylphenol polyethoxylates in French waters and waste water treatment plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lemenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Peluhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Augagneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 20th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Seville, Spain. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité des stations d'épuration pour l'élimination de micro-polluants. Résultats du projet AMPERES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de l'Eau (JIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Poitiers, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement biologique de l'azote par les stations d'épuration confrontées à des fortes variations de charges en zones touristiques : les résultats de six études pleine échelle portant sur trois procèdés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Canler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de l'Eau (JIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Poitiers, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet ANR Ampères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique Grand Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid respirometry to characterise the biodegradation kinetics in Vertical Flow Constructed Wetland (VFCW): a better insight for modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morvannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Forquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. van Clooster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Wetland Systems for Water Pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Venice, Italy. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of ozone disinfection of wastewater on persistent pollutants removal at full scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA World Water Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montreal, Canada. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques d'échantillonnage et de conditionnement (mesure de micropolluants en assainissement). Point des activités des sous-groupes techniques (SGT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lepot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFITE - Association Française des Ingénieurs ou Techniciens de l'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limiting the emissions of micro-pollutants: what efficiency can we expect from wastewater treatment plants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA biennal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montréal, Canada. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de différentes filières d'épuration vis à vis du traitement des micro-polluants prioritaires et émergents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPNAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Valence, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influent concentrations and removal performances of metals through conventional and advanced municipal wastewater treatment processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pomies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale XENOBIOTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Chypre, Cyprus. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takács model validation to predict sludge blanket height in secondary clarifiers of activated sludge process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leporcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2009 - 13ème congrès de la Société française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-site evaluation of the removal of 100 micro-pollutants through advanced and conventional treatments for re-use applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Navalon Madrigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IWA spécialisée Reuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Brisbane, Australia. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de différentes filières d'épuration vis à vis du traitement des micro-polluants prioritaires et émergents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Boues des exploitants de steps de Rhône-Alpes, GRAIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lyon, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling a full scale membrane bioreactor using Activated Sludge Model n°1: challenges and solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Spérandio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Racault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA Regional Conference : Membrane Technologies in Water and Waste Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Moscou, Russia. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir d'estrogènes et de bêtabloquants dans les filières eau de 10 stations d'épuration biologiques des eaux résiduaires urbaines françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès «Effluents Liquides des Etablissements de Santé»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Chambéry, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse semi-quantitative d'une base de données spécifique sur les substances prioritaires et dangereuses dans les eaux usées et les boues de stations d'épuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Audic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Informations Eaux (JIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Poitiers, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du procédé boues activées sur la composition des eaux usées domestiques pour 17 micropolluants prioritaires et emergents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Informations Eaux (JIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Poitiers, France. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet AMPERES : Analyse de micropolluants prioritaires et émergents dans les rejets et les eaux superficielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Techniques Eaux et Déchets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Toulouse, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of European priority substances and emerging compounds along conventional wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Valor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nispel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA World water congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Vienne, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of selected pharmaceutical products and hormones through municipal activated sludge process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KNAPPE Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Nîmes, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application Of The Biochemical Acidogenic Potential Test (BAP) to hourly and daily average composite samples of municipal wastewater for biological phosphorus removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Héduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA World Water Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Vienna, Austria. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prioritization of human pharmaceuticals to survey in French aquatic ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 17th Annual Meeting, Porto, PRT, 20-24 mai 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence des hormones estrogéniques et des bêtabloquants dans les eaux usées et traitées de 6 stations d'épuration domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès International du GRUTTEE, Pau, 9-31 octobre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.35-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal efficiency of pharmaceuticals and personal care products with varying wastewater treatment processes and operating conditions. Conception of a database and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Eusebe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micropol &amp; Ecohazard, Frankfurt, DEU, 20 June 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence and removal efficiency of pharmaceuticals and personal care products in wastewater treatment plants. Conception of a database and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Eusebe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Porto,PRT, 20-24 mai 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved prediction of nitrogen removal using updated asm1 default parameters verified at 13 full-scale plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Emmanuelle Stricker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Racault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEFTEC, San Diego, USA, 13-17 octobre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règles de bonne pratique des techniques de fractionnement de la matière organique des eaux usées et des lisiers en vue de la modélisation des procédés épuratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHSS, Lyon, FRA, 27-28 novembre 2007,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Lyon, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence of estrogenic compounds and betablockers in influent and effluent of six wastewater treatment plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Meeting on Environmental Chemistry (EMEC), Inverness, GBR, 5-8 déc 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des processus impliqués dans l'élimination de l'azote d'un procédé de biofiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lessard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e Conférence régionale de l'Est du Canada de l'ACQE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Ottawa, Canada. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et modélisation du traitement de l'azote par un procédé de biofiltration tertiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lessard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Montreal, Canada. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité de différents procédés de traitement des eaux usées pour l'élimination des composés d'origine pharmaceutique. Synthèse bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Eusebe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des résultats du projet "Proposition d'étude sur les médicaments à usage humain, risque d'exposition et d'effet sur les milieux récepteurs", Lyon, 30 juin 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction Of Anoxic Yield Value: Full-Scale Verification On Intermittently Aerated WWTPs and Consequences On Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Emmanuelle Stricker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Racault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA World Water Congress, Beijing, CHN, 10-14 septembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the organic matter biodegradability using physico-chemical and biological fractionation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Druilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Helmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilia Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th RAMIRAN International Conference "Technology for recycling of manure and organic residues in a whole-farm perspective", Aarhus, DNK, 11-13 September 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aarhus, Denmark. pp.153-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an operational dynamic model for tertiary nitrification by submerged biofiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lessard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence spécialisée Biofim System VI, Amsterdam, NLD, 24-27 septembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified nitrification parameters (maximum growth and decay rates) at low temperature from 15-years of investigations on pilot and full-scale municipal treatment plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Emmanuelle Stricker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Racault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA Specialized Conference Nutrient management in wastewater treatment processes and recycle streams, Cracovie, POL, 19-21 septembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of wastewater organic carbon form on biological kinetics: Case of nitrogen removal by activated sludge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Racault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grasmick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Emmanuelle Stricker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on wastewater treatment for nutrient removal and reuse, Bangkok, THA, 26-29 January 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen removal by activated sludge under variable load and low temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Racault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grasmick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Emmanuelle Stricker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on wastewater treatment for nutrient removal and reuse, Bangkok, THA, 26-29 january 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of chemical precipitates to the volatile suspended solids fraction of activated sludge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Emmanuelle Stricker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">77th annual technical exhibition and conference, New Orleans, USA, 2-6 October 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum nitrification rate in activated sludge processes at low temperature: key parameters, optimal value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Racault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grasmick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWA Nutrient management: European experiences and perspectives at Aquatech, Amsterdam, NLD, 28-29 September 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrifying Biomass Growth in Activated Sludge: Impact of Long-Term Disturbances on Nitrogen Removal Capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Racault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grasmick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA 3rd World Water Congress, Melbourne, AUS, 7-12 april 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Australia. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of nitrogen volumetric loading on the growth dynamics of autotrophic biomass in activated sludge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Racault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grasmick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA 2nd World Water Congress, Berlin, DEU, 15-19 october 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Germany. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the evolution of nitrification capacity in activated sludge process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Racault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès mondial de l'IWA, Paris, 3-7 juillet 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation cinétique des produits de transformation de la carbamazépine générés par des procédés d'oxydation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Trognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Congrès International du Gruttee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Talence (Bordeaux), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir de la carbamazépine et ses produits de transformation dans les procédés de traitement des eaux usées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Trognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Conférence Eau et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation products generated by oxidation of carbamazepine during wastewater treatment processes - Review and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Trognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IWA International Conference on Eco-technologies for Wastewater Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Gérone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Graphs And Bayesian Networks Analyses To Elucidate Transformation Products Filiations During Wastewater Treatment: Application To Sulfamethoxazole (SMX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Badara Minta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ouaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Micropol and Ecohazard Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Jacques-de-Compostelle, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des potentiels de récupération des métaux depuis les eaux usées domestiques par adsorption-désorption ou échange ionique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès international du GRUTTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir de la carbamazépine et ses produits de transformation dans les procédés de traitement des eaux usées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Trognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès de la SFGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La station de récupération des ressources de l'eau (StaRRE) : future mine urbaine?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du CODEGEPRA - SFGP Sud-Est 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Omega-3 Index of macrophytes to improve the assessment of the treatment performance of constructed wetlands receiving treated wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Guédard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Bessoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Ménach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 29th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Helsinki, Finland. pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des traitements des eaux usées plus durables : Prise en considération des Produits de Transformation des contaminants chimiques organiques - TRANSPRO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gardia Parege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eau et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lyon, France. GRAIE, pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do fixed-bed biofilm reactors (biofilters) used for wastewater treatment clog?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Biofilm Reactors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Dublin, Ireland. pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of xenobiotics and generation of by-products by ozonation in the context of tertiary treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ozone and Advanced Oxidation Leading-edge science and technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Barcelona, Spain. pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspected-target screening strategy to investigate degradation by ozonation or photolysis of urban micropollutants in waste waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brzokewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Chovelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">250th American Chemical Society (ACS) National Meeting &amp; Exposition, Division of Environmental Chemistry, Assessing Transformation Products by Non-Target and Suspected Target screening: The New Frontier in Environmental Chemistry and Engineering Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Boston, United States. pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspected-target screening strategy to investigate degradation by ozonation or photolysis of urban micropollutants in waste waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Brzokewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chovelon J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">250th ACS National Meeting, Division of Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of full-scale ozonation tertiary treatment for micropollutants removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Penru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roussel Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dherret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA Let 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Hong Kong, pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECHIBIOTEB : Outils innovants d’échantillonnage, d’analyses chimiques et biologiques pour le suivi des traitements avancés des eaux usées et des boues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Serveto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roussel Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème journée Ecotechnologies ANR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France. pp.1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenobiotics removal by phototransformation in the context of tertiary treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA World Water Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lisbon, Portugal. pp.1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operation of MBBR and BAF to face drastic peak-loads (tourist resorts)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Canler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA biofilm reactors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.2, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal efficiency of micropollutants from mass balances in sludge biological and thermal treatment facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Besnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Noyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA Micropol and Ecohazard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Zurich, Switzerland. pp.1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Start-up of Integrated Fixed-film Activated Sludge for domestic wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Petrimaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA Biofilm reactors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of sorption and biodegradation of micropollutants in a biokinetic model: New experimental protocol and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pomies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference WWTmod</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Mont Saint Anne, Canada. pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calage de la sorption et de la biodégradation de micropolluants dans un modèle biocinétique : nouveau protocole expérimental et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pomies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Polluants émergents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Nantes, France. pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of adsorbable micropollutants through sludge drying and composting processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Besnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Santiago de Compostela, Spain. pp.2, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECHIBIOTEB : Outils innovants d’Échantillonnage, d’analyses CHImiques et BIOlogiques pour le suivi de Traitements avancés des Eaux usées et des Boues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Serveto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ièmes journées ecotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Orléans, France. pp.1, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une validation du modèle de Takacs pour la prévision de l'évolution du voile de boue en décanteurs secondaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leporcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence SFGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Marseille, France. pp.1, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the composition of pharmaceutical substances and alkylphenol polyethoxylates in French waters and waste water treatment plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lemenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Peluhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Augagneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMEC10, 10th European meeting on environmental chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Limoges, France. pp.1, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of passive sampler to follow the discharge of organic micropollutants (priority and emerging substances) from wastewater treatment plants into surface water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 19th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Goteborg, Sweden. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMPERES : Evaluation de l'efficacité d'élimination des substances prioritaires et émergentes par les stations d'épuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gourlay-Francé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PRECODD 2008 : Présentation à mi-parcours des Projets 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Montpellier, France. pp.1, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les zones de rejet végétalisées : analyse du fonctionnement et aide à la conception et à l'exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Papias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Prost-Boucle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ania Morvannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence francaise pour la biodiversité, 96 p., 2019, 978-2-37785-081-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement du carbone et de l'azote pour les stations d'épuration de type boue activée confrontées à des fortes variations de charge et à des basses températures. Cas des stations touristiques hivernales de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cemagref Editions, pp.107, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement du phosphore dans les petites stations d'épuration à boues activées. Comparaisons techniques et économiques des voies de traitement biologique et physico-chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Deronzier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cemagref Editions, pp.50, 2004, Documentation technique FNDAE, n° 29, 2-11-092856-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux scientifiques et technologiques en traitement et valorisation des eaux usées : quels impacts des politiques européennes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrage introductif au 96ème congrès de l’ASTEE «Des territoires à l’Europe : Construire ensemble les transitions environnementales », 2017, ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.7, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de l'eau usée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Spérandio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.230-231, 2015, 978-2-271-08829-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement du carbone et de l'azote pour des stations de type boue activée confrontées à des fortes variations de charges dues à des activités touristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Iwema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outils de gestion de l'eau en territoire de montagne, INTERREG III A Alcotra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.192-209, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élimination de substances prioritaires et émergentes par les stations d'épuration domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation dynamique du traitement des eaux résiduaires et des lisiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Emmanuelle Stricker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractionnement de la matière organique des effluents liquides (eaux résiduaires, lisiers)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Druilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMPERES : Evaluation de l'efficacité d'élimination des substances prioritaires et émergentes par les stations d'épuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gourlay-Francé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation dynamique du traitement des eaux usées et des lisiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Emmanuelle Stricker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Racault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle variation de charge est acceptable par le procédé « boue activée » pour respecter les niveaux de rejet de la loi sur l'eau dans le cas des collectivités confrontées à de fortes activités touristiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1-D Dynamic knowledge-based model of urban sludge continuous-flow settling process. Comparison with experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Chassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Couenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jallut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to improve modeling of urban sludge settling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Chassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Couenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jallut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récupération de métaux des eaux usées domestiques par la station innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Brossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">REVERSAAL INRAE; DEEP INSA Lyon. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recyclage des eaux urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fête de la Science 2024, Poster de l'animation Cycl'eaux, INRAE Centre Lyon Grenoble Auvergne Rhône-Alpes. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets de recherche du Réseau REUSE et du Carnot Eau &amp; Environnement pour accélérer le déploiement de solutions innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lombard-Latune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Rose Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une vision multipression explicative des niveaux de contamination biodisponible et de toxicité des cours d'eau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Recoura-Massaquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Sarkis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE RiverLy. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueil de projets d'expertise internationale à INRAE. Tome 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almerinda Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Douzals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse détaillée de 27 mois de fonctionnement de 6 zones de rejet végétalisée (ZRVs) de taille semi-industrielle : Projet BIOTRYTIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Papias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Crétollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gregson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] AFB - Agence française pour la biodiversité; INRAE UR-Reversaal; INRAE UR-RiverLy; Communauté urbaine de Bordeaux, Esplanade Charles de Gaulle, 33076 Bordeaux; Université de bordeaux; Agence de l'eau Adour-Garonne. 2020, pp.233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude technico-économique sur l'opportunité de récupération des métaux contenus dans les eaux usées domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc-Biscarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 70, INRAE; INSA Lyon; Agence de l'eau Rhône-Méditerranée-Corse. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217186v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la ZRV de type « bassin » de Marguerittes (30). Bilan du fonctionnement à débit Q1 et Q2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Prost-Boucle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Papias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea; AFB - Agence française pour la biodiversité. 2018, pp.148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élimination de substances prioritaires et émergentes des eaux résiduaires urbaines par ozonation : évaluations technique, énergétique, environnementale. Rapport final du projet MICROPOLIS-PROCEDES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Penru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodégradation de micropolluants organiques sous rayonnement solaire en zone de rejet végétalisée de type bassin. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vandycke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet BIOTRYTIS : Description du site expérimental, des équipements et de la métrologie. Rapport final Irstea-Onema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Forquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Crétollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2016, pp.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elimination de micropolluants prioritaires et émergents des eaux résiduaires urbaines par les bioréacteurs à membranes immergées (BRM). Rapport final de l’action 34</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Crétollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dherret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Ménach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodégradation de micropolluants organiques dans les eaux usées traitées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement de la pollution particulaire et du biofilm en biofiltration : compréhension, modélisation et lutte contre le colmatage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lessard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2015, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des micropolluants par les traitements complémentaires : fossé construit sur sol imperméable, filtres garnis de matériaux adsorbants (ARMISTIQ – Action B)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Crétollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Ménach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calage et validation d’un modèle dynamique pour décrire l’élimination des micropolluants par le procédé boues activées (ARMISTIQ – Action C)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pomies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Ménach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du devenir des micropolluants dans les procédés de traitement des boues biologiques (compostage, lits de séchage plantés de roseaux, digestion anaérobie) et de séchage (thermique et solaire) - (ARMISTIQ – Action D)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Besnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Ménach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déroulé de formation sur le prélèvement en eau de rejet et proposition pour un cadre d’animation de ce module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2013, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide technique opérationnel : Pratiques d'échantillonnage et de conditionnement en vue de la recherche de micropolluants prioritaires et émergents en assainissement collectif et industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Eymery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lepot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lachenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir des métaux au sein des stations d'épuration. Analyse d'une base de données spécifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pomies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du projet ANR AMPERES. Analyse de micropolluants prioritaires et émergents dans les rejets et les eaux superficielles. 2006-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mar Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques d'échantillonnage et de conditionnement en vue de la recherche de micropolluants émergents et prioritaires en assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] irstea. 2009, pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la station d'épuration du S.I.A.V. à Bozel (73) durant l'hiver 2005/2006. Résultats de mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et optimisation du traitement de l'azote par les boues activées à basse température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Doctorat Sciences pour l'ingénieur spécialité génie des procédés, Université Louis Pasteur, Strasbourg I, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02580889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et optimisation du traitement de l'azote par boues activées à basse température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université Louis Pasteur - Strasbourg I, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00001890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les eaux usées, une ressource à valoriser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Rose Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEUG. Les eaux usées, une ressource à valoriser, Saint-Genis-Laval 69230, France. 2024, pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traiter les micropolluants des eaux urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Morin-Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cycle vertueux de gestion des eaux urbaines, comment valoriser cette ressource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Voyazopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du Hall de recherche de la Feyssine et de la plateforme REFLET (Craponne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Coupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data management plan of REVERSAAL research unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://entrepot.recherche.data.gouv.fr/dataset.xhtml?persistentId=doi:10.57745/C6P6WW</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634231v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId607"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1FE49323"/>
+    <w:nsid w:val="39763320"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marc-choubert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7717-1102" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077634209" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05469029v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brelot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Choubert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Rouet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Decours" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05468914v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Brossat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Varennes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Aza&#239;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-026-09082-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865872v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Trognon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.144517" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04449649v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.169040" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652605v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Gonz&#225;lez V&#225;zquez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Canler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paul" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2024.105796" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053534v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delgado-Gonzalez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boutin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Moreau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.116839" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852808v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2022.106738" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364132v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Risch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jaumaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maeseele" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150300" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325254v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bouchez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01549-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03809830v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pistocchi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Andersen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertanza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brander" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157593" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632533v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Gonzalez Vazquez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202203049" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950410v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mathon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Penru" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127969" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350146v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gueret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lagarrigue" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202109085" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128101v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mathon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ferr&#233;ol" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chovelon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.124801" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217408v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gonz&#225;lez V&#225;zquez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Paul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Canler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610094v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lejeune" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-019-02183-w" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609459v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miege" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vandycke" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.06.140" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90VXZQ1T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607570v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Esperanza" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/20186p71" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821182v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Moretti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Canler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buffi&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;trimaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-017-1862-3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606370v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2017.114" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605912v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daval" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606369v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin Ruel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2017.181" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606470v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Barry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Canler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Petrimaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heduit" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-017-1775-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606999v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/2017120127" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607576v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua P. Boltz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce R. Johnson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imre Tak&#225;cs" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen T. Daigger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Morgenroth" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2017.160" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604605v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.02.009" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947410v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moretti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Canler" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balmer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201611016" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601268v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besnault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Noyon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201503084" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601713v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2015.127" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601263v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cr&#233;tollier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tahar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201503051" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355934v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petitjean" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forquet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouyer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wpt.2015.078" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600989v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pomies" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Wisniewski" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3646-5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601262v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le M&#233;nach" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599812v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2439-6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600015v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morvannou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnik Vanclooster" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.06.034" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599813v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rocher" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pauss" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072154v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1754-2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598597v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rieger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shaw" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Copp" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sp&#233;randio" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2013.158" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597688v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.11.037" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N0W3V42-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598666v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Clouzot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cloutier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Goel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.G. Love" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2013.272" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596999v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597000v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772830v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Perret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.9.03" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772200v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pomies" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.9.02" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595381v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Navalon Madrigal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2011.470" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595004v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Granger" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourdon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;duit" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2011.314" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595070v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595005v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gorini" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Pimpec" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594102v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vigne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Sorensen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.09.031" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHN54DP0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595002v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Soulier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gabet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lardy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lemenach" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pardon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201101063" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593518v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2011.009" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595654v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.07.004" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594999v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin-Ruel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miege" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201101025" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595000v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593882v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Valor" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2010.989" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594423v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gabet Giraud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.05.023" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593799v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/2010011065" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593216v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Druilhe" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668533v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delrue" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Emmanuelle Stricker" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mietton-Peuchot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2010.383" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593414v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sorenssen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593790v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mietton Peuchot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594009v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592174v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marquot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Racault" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2175/106143009X407393" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592559v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ribeiro" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eusebe" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455347v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.11.045" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455513v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591897v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592251v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590193v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2008.823" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590700v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ginestet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590611v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iwema" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/200804077" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590699v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589074v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lessard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2007.271" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588444v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588446v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grasmick" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586512v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beck" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586773v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747593v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804725v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804710v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lombard-Latune" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chazarenc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747601v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Le Menach" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781409v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Besnault" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pastel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Prost-Boucle" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mertz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906799v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906770v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791736v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781499v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Seranne" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Bouder" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04019817v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagouti&#232;re" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Couenne" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jallut" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15274-0.50112-8" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026811v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valentin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laz Tayakout-Fayolle" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.211" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842545v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouaret" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Badara Minta" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950399v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc-Biscarat" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610098v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610081v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Papias" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masson" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610097v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609265v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gonzalez Vazquez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paul" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609266v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold-Fred Imig" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610095v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609278v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dherret" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609285v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607573v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608203v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608261v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853574v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Couteau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606310v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Brockmann" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Villeneuve" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vuillaume" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boltz" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606311v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Takacs" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Daigger" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morgenroth" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606312v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605916v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roussel Galle" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605040v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417885v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605043v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605041v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605042v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604945v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laborie" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605010v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605915v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605917v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carballa" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alvarino" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buttiglieri" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Pons" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604607v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Johnson" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602364v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602183v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bados" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Margoum" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602360v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Samso" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kim" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602374v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602180v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602372v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599939v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600990v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599938v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baig" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600270v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Capdeville" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Serveto" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruchet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ait Aissa" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600869v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Petitjean" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600988v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600639v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600640v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058679v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733476v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pomi&#232;s" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wisniewski" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delalonde" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heran" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598584v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598593v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599156v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600421v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598594v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Patureau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wisniewski" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598591v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598592v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599155v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598612v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598193v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596982v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697063v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Love" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Melcer" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ort" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597396v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597374v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597464v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eymery" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598181v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597907v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597144v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596964v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596965v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597465v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596929v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596175v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596174v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Canler" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595719v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596522v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596166v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597002v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594994v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595006v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593361v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593350v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soulier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peluhet" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595318v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Augagneur" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595938v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593348v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594992v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593352v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Philippe" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Clooster" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594995v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lepot" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594986v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594993v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591896v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432296v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leporcq" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guillet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cadet" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aurousseau" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594987v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595008v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590762v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591365v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591606v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Audic" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590702v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591502v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594988v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nispel" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590774v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590701v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590195v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589972v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589990v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590148v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590201v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Besse" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589973v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gorini" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590196v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594989v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595007v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588496v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588445v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589365v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Druilhe" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Helmer" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilia Vigneron" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588983v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586609v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584112v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584110v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584113v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vignes" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584111v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580501v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580554v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580555v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748019v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748032v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747607v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906549v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747586v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910918v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926256v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Azais" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609358v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Bessoule" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610096v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Devier" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gardia Parege" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606291v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368982v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bados" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brzokewicz" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chovelon J." TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602177v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelletier" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602179v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brzokewicz" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chovelon" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602373v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600272v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600638v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598588v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598595v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598587v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596890v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596947v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600985v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596833v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jacquet" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594693v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leporcq" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillet" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cadet" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aurousseau" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592421v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595319v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591501v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gabet" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gourlay-Franc&#233;" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609264v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Papias" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Morvannou" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587605v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582998v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deronzier" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606322v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nonet" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lagarrigue" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602371v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597236v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594393v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596309v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594984v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594983v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594985v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591644v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678231v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Chassin" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425677v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525984v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04748427v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dubost" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874942v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vidal" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Rose Thomas" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788403v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Recoura-Massaquant" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Sarkis" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Valette" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delorme" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037409v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almerinda Pinto" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douzals" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Loconto" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266587v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gregson" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03217186v2" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608082v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubert" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bourgeois" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606367v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606309v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602990v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603524v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602375v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602376v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600027v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600026v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600984v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601956v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597244v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gasperi" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachenal" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591927v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594990v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martin Ruel" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Esperanza" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591898v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588231v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02580889v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001890v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903656v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04944046v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Morin-Batut" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874568v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Voyazopoulos" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04748667v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garcia" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coupet" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634231v2" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Favreau" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Dubois" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marc-choubert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7717-1102" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077634209" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05469029v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brelot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Choubert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Rouet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Decours" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05468914v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Brossat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Varennes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Aza&#239;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-026-09082-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865872v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Trognon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.144517" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04449649v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.169040" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652605v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Gonz&#225;lez V&#225;zquez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Canler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paul" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2024.105796" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053534v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delgado-Gonzalez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boutin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Moreau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.116839" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852808v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2022.106738" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364132v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Risch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jaumaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maeseele" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150300" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325254v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bouchez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01549-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03809830v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pistocchi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Andersen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertanza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brander" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157593" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632533v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Gonzalez Vazquez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202203049" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950410v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mathon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Penru" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127969" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350146v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gueret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lagarrigue" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202109085" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128101v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mathon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ferr&#233;ol" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chovelon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.124801" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217408v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gonz&#225;lez V&#225;zquez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Paul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Canler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610094v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lejeune" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-019-02183-w" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609459v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miege" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vandycke" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.06.140" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90VXZQ1T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607570v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Esperanza" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/20186p71" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821182v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Moretti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Canler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buffi&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;trimaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-017-1862-3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605912v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daval" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606370v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2017.114" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606369v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin Ruel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2017.181" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606470v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Barry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Canler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Petrimaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heduit" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-017-1775-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606999v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/2017120127" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607576v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua P. Boltz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce R. Johnson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imre Tak&#225;cs" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen T. Daigger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Morgenroth" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2017.160" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604605v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.02.009" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947410v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moretti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Canler" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balmer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201611016" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601263v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cr&#233;tollier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tahar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201503051" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355934v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petitjean" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forquet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouyer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wpt.2015.078" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601713v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2015.127" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601268v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besnault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Noyon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201503084" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600989v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pomies" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Wisniewski" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3646-5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601262v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le M&#233;nach" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599812v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2439-6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600015v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morvannou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnik Vanclooster" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.06.034" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599813v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rocher" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pauss" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072154v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1754-2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598597v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rieger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shaw" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Copp" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sp&#233;randio" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2013.158" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597688v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.11.037" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N0W3V42-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598666v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Clouzot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cloutier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Goel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.G. Love" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2013.272" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597000v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772830v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Perret" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.9.03" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596999v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772200v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pomies" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.9.02" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595004v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Granger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourdon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;duit" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2011.314" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595381v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Navalon Madrigal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2011.470" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595005v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gorini" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Pimpec" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595070v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594102v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vigne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Sorensen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.09.031" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHN54DP0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595002v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Soulier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gabet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lardy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lemenach" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pardon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201101063" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593518v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2011.009" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595654v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.07.004" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594999v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin-Ruel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miege" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201101025" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595000v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594423v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gabet Giraud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.05.023" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593799v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/2010011065" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593882v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Valor" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2010.989" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593216v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Druilhe" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668533v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delrue" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Emmanuelle Stricker" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mietton-Peuchot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2010.383" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593414v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sorenssen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593790v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mietton Peuchot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594009v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592174v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marquot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Racault" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2175/106143009X407393" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592559v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ribeiro" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eusebe" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591897v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455347v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.11.045" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455513v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592251v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590700v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ginestet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590193v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2008.823" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590611v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iwema" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/200804077" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590699v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589074v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lessard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2007.271" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588444v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588446v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grasmick" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586512v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beck" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586773v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747593v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804725v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804710v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lombard-Latune" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chazarenc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747601v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Le Menach" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781409v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Besnault" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pastel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Prost-Boucle" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mertz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906799v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791736v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906770v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781499v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Seranne" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Bouder" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04019817v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagouti&#232;re" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Couenne" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jallut" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15274-0.50112-8" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026811v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valentin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laz Tayakout-Fayolle" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.211" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842545v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouaret" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Badara Minta" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950399v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc-Biscarat" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610098v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609265v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gonzalez Vazquez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paul" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610097v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609266v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold-Fred Imig" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610081v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Papias" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masson" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609278v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dherret" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610095v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609285v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607573v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608203v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608261v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853574v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Couteau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606310v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Brockmann" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Villeneuve" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vuillaume" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boltz" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606311v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Takacs" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Daigger" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morgenroth" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606312v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417885v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605040v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605916v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roussel Galle" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605043v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605041v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605042v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604945v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laborie" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605010v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605917v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carballa" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alvarino" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buttiglieri" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Pons" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605915v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604607v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Johnson" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602183v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bados" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Margoum" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602360v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Samso" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kim" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602364v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602374v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602180v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602372v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599939v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600990v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599938v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baig" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600270v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Capdeville" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Serveto" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruchet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ait Aissa" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600869v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Petitjean" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600988v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600639v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600640v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058679v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733476v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pomi&#232;s" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wisniewski" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delalonde" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heran" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599156v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598593v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600421v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598584v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598594v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Patureau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wisniewski" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598592v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598591v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599155v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598612v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596982v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598193v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597396v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597374v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697063v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Love" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Melcer" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ort" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598181v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597464v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eymery" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597907v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597144v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596964v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596965v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597465v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596929v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596175v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595719v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596522v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596166v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596174v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Canler" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594994v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597002v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595006v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593350v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soulier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peluhet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595318v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Augagneur" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593361v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593348v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595938v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593352v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Philippe" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Clooster" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594992v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594995v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lepot" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594986v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594993v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591896v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432296v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leporcq" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guillet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cadet" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aurousseau" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594987v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595008v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590762v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591365v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591606v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Audic" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590702v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591502v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594988v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nispel" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590774v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590701v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590201v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Besse" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589990v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590195v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590148v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589972v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589973v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gorini" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590196v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594989v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595007v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588496v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588445v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589365v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Druilhe" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Helmer" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilia Vigneron" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588983v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586609v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584112v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584110v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584113v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vignes" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584111v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580501v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580554v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580555v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748019v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748032v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747607v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906549v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910918v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747586v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926256v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Azais" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609358v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Bessoule" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610096v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Devier" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gardia Parege" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606291v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602177v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelletier" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602179v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brzokewicz" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chovelon" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368982v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bados" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brzokewicz" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chovelon J." TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602373v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600272v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600638v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598588v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598595v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598587v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596947v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596890v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600985v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596833v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jacquet" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594693v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leporcq" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillet" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cadet" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aurousseau" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592421v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595319v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591501v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gabet" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gourlay-Franc&#233;" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609264v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Papias" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Morvannou" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587605v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582998v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deronzier" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606322v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nonet" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lagarrigue" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602371v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597236v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594393v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596309v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594984v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594985v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594983v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591644v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678231v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Chassin" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425677v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525984v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04748427v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dubost" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874942v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vidal" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Rose Thomas" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788403v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Recoura-Massaquant" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Sarkis" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Valette" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delorme" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037409v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almerinda Pinto" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douzals" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Loconto" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266587v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gregson" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03217186v2" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608082v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubert" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bourgeois" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606367v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606309v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602990v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603524v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602375v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602376v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600027v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600026v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600984v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601956v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597244v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gasperi" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachenal" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591927v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594990v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martin Ruel" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Esperanza" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591898v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588231v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02580889v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001890v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903656v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04944046v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Morin-Batut" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874568v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Voyazopoulos" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04748667v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garcia" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coupet" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634231v2" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Favreau" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Dubois" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>