--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:131.50684931507px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Marc Collard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Researcher at the Enteric Bacterial Pathogens Unit & Deputy Director at the French National Reference Center for Escherichia coli, Shigella and SalmonellaDepartment of Global HealthInstitut Pasteur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-marc-collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1490-3978</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Jean-Marc Collard is a senior scientist (36 years of experience on 3 different continents) with more than 110 peer-reviewed publications and extensive experience in bacteriology, molecular biology and public health. After having directed National Reference Centers (Salmonella/Shigella, Neisseria meningitidis, Listeria) in Belgium and Niger, he extended his expertise in Africa, where he coordinated important field and research projects in bacteriology (MenAfriCar, PAGe, Epidemic Meningitis Control FSP, MVP), antimicrobial resistance (CHARLI, Birdy, Birdy II), and microbiota in malnourished children (Afribiota, Malinea), including cohort studies with over 2000 children. The results of these projects have been published in landmark scientific reviews, such as Lancet Global Health, J Allergy Clin Immunol, CID, PNAS, Microbiome or PLOS NTD. As an expert in bacteriology, he has collaborated with the WHO, the UNICEF, the Ministry of Health in Niger, the French Ministry of Foreign Affairs, the Wellcome Trust, and the Gates Foundation. Scientifically, his main expertise is antimicrobial-resistant Gram-negative bacteria and their transmission, managing their detection by the LAMP technology. He also assessed the usefulness and the accuracy of MALDI-TOF mass-spectrometer to identify mosquito vector species. During his two years in the Center for Microbes Development and Health–Institut Pasteur of Shanghai, China he focused on the construction of the intestinal microbiota in infants leading to homeostasis or dysbiosis. He developed a simplified workflow (culturomics) for large-scale cultivation of gut microbes using anaerobic, microaerophilic and aerobic conditions. Since September 2022, he integrated the Enteric Bacterial Pathogens Unit, at the Department of Global Health of the Institut Pasteur.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Jean-Marc_Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">ORCID iD 0000-0002-1490-3978Scopus : Author ID: 7103192085 h-in</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioeconomic and nutritional determinants outweigh gut microbiota influence on neurodevelopment in young children from Antananarivo, Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Tamarelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria V Doria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Rambolamanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatamo Rajaonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sousa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-026-35174-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absence of Macrolide-Resistant Mutations in Bordetella pertussis in Antananarivo (Madagascar) and Cambodia During the Last Pertussis Cycle Before the COVID-19 Pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Campana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Rajabizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Hide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Delvallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samrach Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Forum Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (10), pp.ofaf566. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ofid/ofaf566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05292311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multicountry evaluation of the Xpert MTB/RIF assay for the diagnosis of intrathoracic tuberculosis in children using alternative specimens (nasopharyngeal aspirate and stool): A prospective cohort study conducted in Madagascar, Ivory Coast and Cameroon (TB KIDS project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rindra Vatosoa Randremanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathurin Tejiokem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niaina Rakotosamimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Donkeng Donfack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verlaine Bolyse Mbouchong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 151 (3), pp.107366. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijid.2024.107366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04987379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High circulation of pertussis in infants and close contacts in Antananarivo, the capital of Madagascar in Africa, and Cambodia in Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aina Nirina Harimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Borand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Campana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanthy Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.287. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12879-025-10590-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04987374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent and convergent reversion to serotype Ogawa in the AFR12 sublineage of Vibrio cholerae O1 El Tor in Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Landrie Simo Tchuinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosanne Minone Ngome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Njamkepo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Diane Tagne Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Mbanzouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (9), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mgen.0.001492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05292286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Health compartment analysis of ESBL-producing &amp;lt;i&amp;gt;Escherichia coli&amp;lt;/i&amp;gt; reveals multiple transmission events in a rural area of Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noellie Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamitina Alain Noah Rabenandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harielle Prisca Panandiniaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Florence Rakotoninidrina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilo Tsimok’haja Ramahatafandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.dkad125. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jac/dkad125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04140790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inappropriate antibiotic prescribing and its determinants among outpatient children in 3 low- and middle-income countries: A multicentric community-based cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ardillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Ramblière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Kermorvant-Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touch Sok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrianirina Zafitsara Zo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (6), pp.e1004211. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pmed.1004211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04122106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence and risk factors of neonatal bacterial infections: a community-based cohort from Madagascar (2018–2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Devred</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Rambliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perlinot Herindrainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lovarivelo Andriamarohasina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aina Harimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.658. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12879-023-08642-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04232738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomics revealed a correlation of gut phageome with autism spectrum disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khashayar Shahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Soleimani-Delfan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zihan He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sansonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (1), pp.39. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13099-023-00561-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04178004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NDP52 mediates an antiviral response to hepatitis B virus infection through Rab9-dependent lysosomal degradation pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuzhi Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianjin Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyu Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingtao Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.8440. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-44201-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The eukaryome of African children is influenced by geographic location, gut biogeography, and nutritional status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vonaesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Billy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Morien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azimdine Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">microLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.uqad033. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsml/uqad033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05084319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors associated with anaemia among preschool- age children in underprivileged neighbourhoods in Antananarivo, Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirella Malala Randrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheninasy Rakotondrainipiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravaka Randriamparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Vega Andriantsalama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjasoa Randrianarijaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (1), pp.1320. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-022-13716-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03879225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence and factors associated with faecal carriage of extended-spectrum β-lactamase-producing Enterobacterales among peripartum women in the community in Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe de Lauzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navin Sreng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touch Sok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thida Chon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77 (10), pp.2658-2666. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jac/dkac224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03717304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High prevalence of small intestine bacteria overgrowth and asymptomatic carriage of enteric pathogens in stunted children in Antananarivo, Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lova Andrianonimiadana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azimdine Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheninasy Rakotondrainipiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Andriantsalama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (5), pp.e0009849. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0009849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03677601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stunted children display ectopic small intestinal colonization by oral bacteria, which cause lipid malabsorption in experimental models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vonaesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Chrysostome Gody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Mbecko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Sanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (41), pp.e2209589119. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2209589119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03879197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putative Biomarkers of Environmental Enteric Disease Fail to Correlate in a Cross-Sectional Study in Two Study Sites in Sub-Saharan Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vonaesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munir Winkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Nestoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Barbot-Trystram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (16), pp.3312. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu14163312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excess risk of subsequent infection in hospitalized children from a community cohort study in Cambodia and Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Rambliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Kermorvant-Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe de Lauzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perlinot Herindrainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 51 (5), pp.1421-1431. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ije/dyac048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03622472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neonatal acquisition of extended-spectrum beta-lactamase-producing Enterobacteriaceae in the community of a low-income country (NeoLIC): Protocol for a household cohort study in Moramanga, Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aina Nirina Harimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriniaina Rakotondrasoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalainasoa Odile Rivoarilala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Criscuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lulla Opatowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (9), pp.e061463. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2022-061463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High prevalence of intestinal parasite infestations among stunted and control children aged 2 to 5 years old in two neighborhoods of Antananarivo, Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azimdine Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lova Andrianonimiadana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheninasy Rakotondrainipiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Andriantsalama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravaka Randriamparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (4), pp.e0009333. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0009333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03506537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence and Factors Associated with Maternal Group B Streptococcus Colonization in Madagascar and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jin Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bich-Tram Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bercion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Diene Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4269/ajtmh.21-0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03356643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taurine Makes Our Microbiota Stronger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sansonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Endocrinology and Metabolism = Trends in Endocrinology &amp; Metabolism </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (5), pp.259-261. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tem.2021.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transversal Pertussis Sero-Epidemiological Study in Fully Vaccinated Children and Adolescents in Antananarivo, Madagascar, and in Dapaong, Togo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aina Harimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akm Alfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Rafetrarivony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ak Koba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (1), pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03474120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severe bacterial neonatal infections in Madagascar, Senegal, and Cambodia: A multicentric community-based cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bich-Tram Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Kermorvant-Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rattanak Chheang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Randrianirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (9), pp.e1003681. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pmed.1003681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03357830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klebsiella pneumoniae carriage in low-income countries: antimicrobial resistance, genomic diversity and risk factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bich-Tram Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriniaina Rakotondrasoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Kerleguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2020.1748257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02866178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial genome-wide association study of hyper-virulent pneumococcal serotype 1 identifies genetic variation associated with neurotropism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrispin Chaguza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer E. Cornick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mignon Du Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca A. Gladstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (1), pp.559. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-020-01290-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seroprevalence of pertussis in Madagascar and implications for vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solohery L. Razafimahatratra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Wesolowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Rafetrarivony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forrest K. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 148, pp.e283. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0950268820002800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03250509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Klebsiella pneumoniae isolates from a mother-child cohort in Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriniaina Rakotondrasoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perlinot Herindrainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Kermorvant-Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 75 (7), pp.736-1746. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jac/dkaa107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02862906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunoglobulin recognition of fecal bacteria in stunted and non-stunted children: findings from the Afribiota study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelsey E. Huus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rodriguez-Pozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Nestoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azimdine Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.113. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-020-00890-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02937036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-based insights into the resistomes and mobilomes of two Providencia rettgeri strains isolated from wound infections in Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Landrie Simo Tchuinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamitina Alain Noah Rabenandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lovasoa Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisoa Ratsima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Enouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Antimicrobial Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.178-182. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jgar.2019.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission Routes of Extended-Spectrum Beta-Lactamase–Producing Enterobacteriaceae in a Neonatology Ward in Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bonneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volasoa Herilalaina Andrianoelina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perlinot Herindrainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamitina Alain Noah Rabenandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (6), pp.1355-1362. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4269/ajtmh.18-0410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk factors for acquisition of meningococcal carriage in the African meningitis belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura V. Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Robson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline L. Trotter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Aseffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Medicine and International Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (4), pp.392-400. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tmi.13203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of a Chryseobacterium indologenes Strain Isolated from a Blood Culture of a Hospitalized Child in Antananarivo, Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamitina Alain Noah Rabenandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Fanomezantsoa Rafetrarivony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalainasoa Odile Rivoarilala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Enouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Lalaina Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (35), pp.e00752-19. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MRA.00752-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and molecular characterisations of carbapenem-resistant Acinetobacter baumannii strains isolated in Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Landrie Simo Tchuinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamitiana Alain Noah Rabenandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kowalewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volasoa Herilalaina Andrianoelina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriniaina Rakotondrasoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Resistance and Infection Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (1), pp.31. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13756-019-0491-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the etiology and pathophysiology underlying stunting and environmental enteropathy: study protocol of the AFRIBIOTA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vonaesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rindra Randremanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Chrysostome Gody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Giles-Vernick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (1), pp.236. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12887-018-1189-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01913093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a PCR algorithm to detect and characterize Neisseria meningitidis carriage isolates in the African meningitis belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanny Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou D. Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa S. Rebbetts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile B. Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Lucidarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (12), pp.e0206453. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0206453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial Infections in Neonates, Madagascar, 2012–2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bich-Tram Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Kermorvant-Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perlinot Herindrainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Padget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feno Jacob Rakotoarimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (4), pp.710-717. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid2404.161977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01955491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triplex real-time PCR assay for the detection of Streptococcus pneumoniae, Neisseria meningitidis and Haemophilus influenzae directly from clinical specimens without extraction of DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamoudou Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Whaley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurel T Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasmata Ouédraogo Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 93 (3), pp.188-190. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2018.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01973057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combating Global Antibiotic Resistance: Emerging One Health Concerns in Lower- and Middle-Income Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Nadimpalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Delarocque-Astagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lance Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bich-Tram Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (6), pp.963 - 969. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cid/cix879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01739401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melioidosis in the Western Indian Ocean and the Importance of Improving Diagnosis, Surveillance, and Molecular Typing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriniaina Rakotondrasoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Iqbal Issack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Biot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Medicine and Infectious Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Global Burden and Challenges of Melioidosis, 3 (1), pp.30. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/tropicalmed3010030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01916211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stunted childhood growth is associated with decompartmentalization of the gastrointestinal tract and overgrowth of oropharyngeal taxa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vonaesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Morien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lova Andrianonimiadana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Sanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Mbecko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (36), pp.E8489 - E8498. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1806573115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01925069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition of extended spectrum beta-lactamase-producing enterobacteriaceae in neonates: A community based cohort in Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perlinot Herindrainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamitiana Alain Noah Rabenandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafitsara Zo Andrianirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feno Manitra Jacob Rakotoarimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Padget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (3), pp.e0193325. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0193325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01909314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Antibiotic Resistance in the Indian Ocean Commission: A Human and Animal Health Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noellie Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Halifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Iqbal Issack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.162. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2017.00162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01934609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serotype Distribution and Antimicrobial Sensitivity Profile of Streptococcus pneumoniae Carried in Healthy Toddlers before PCV13 Introduction in Niamey, Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sani Ousmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouli A Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasmata Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Kader A Sanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou M Soussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (1), </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0169547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01634984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of correlates of protection against pharyngeal carriage of Neisseria meningitidis genogroups W and Y in the African meningitis belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura V. Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahamatou Moustapha Boukary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Aseffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wude Mihret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (8), pp.e0182575. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0182575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The global distribution and diversity of protein vaccine candidate antigens in the highly virulent Streptococcus pnuemoniae serotype 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer E. Cornick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özlem Tastan Bishop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feyruz Yalcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anmol M. Kiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Kumwenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35 (6), pp.972-980. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2016.12.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health crises due to infectious and communicable diseases : European preparedness and response tools in an international context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk De Groof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Continuity and Emergency Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (4), pp.353 - 366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01930458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airborne dust and high temperatures are risk factors for invasive bacterial disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Jusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R. Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine M. Waters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bangert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisol Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 139 (3), pp.977-986.e2. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2016.04.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etiologies of acute respiratory infections in children aged 1 to 59 months in Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sani Ousmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim D Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamaye Moumouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumana Alido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Idi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microbiology and Mycology | IJMM |</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (1), pp.16-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01670464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Household transmission of Neisseria meningitidis in the African meningitis belt: a longitudinal cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menafricar Consortium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahamatou Moustapha Boukary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Dan Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Habiboulaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet global health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (12), pp.e989-e995. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2214-109X(16)30244-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding pneumococcal serotype 1 biology through population genomic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrispin Chaguza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer E. Cornick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon R. Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl P. Andam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bricio-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (1), pp.649. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12879-016-1987-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharyngeal carriage of Neisseria species in the African meningitis belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanny Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Trotter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Timbine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubou Tamboura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba O. Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72 (6), pp.667-677. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinf.2016.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Real-Time PCR Methods for the Detection of Bacterial Meningitis Pathogens without DNA Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeni Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa J. Whaley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issaka Bassira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issaka Seidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (2), pp.e0147765. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0147765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Seroepidemiological Study of Serogroup A Meningococcal Infection in the African Meningitis Belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Manigart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Trotter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Findlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Aseffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wude Mihret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (2), pp.e0147928. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0147928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Meningococcal Strains in the Era of a Serogroup C Vaccination Campaign: Trends and Evolution in Belgium during the Period 1997–2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Mattheus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germaine Hanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Vanhoof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (10), pp.e0139615. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0139615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Diversity of Meningococcal Carriage Across the African Meningitis Belt and the Impact of Vaccination With a Group A Meningococcal Conjugate Vaccine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menafricar Consortium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 212 (8), pp.1298-1307. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/infdis/jiv211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidrug-Resistant Salmonella enterica Serotype Typhi, Gulf of Guinea Region, Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pardos de La Gandara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Baltazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Ngandjio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Elizabeth Holt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lepillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (4), pp.655-659. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid2104.141355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01134243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Region-specific diversification of the highly virulent serotype 1 Streptococcus pneumoniae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer E. Cornick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrispin Chaguza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon R. Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feyruz Yalcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madikay Senghore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (2), pp.e000027. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mgen.0.000027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Health Impact After the Introduction of PsA-TT: The First 4 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien V. K. Diomandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoudou H. Djingarey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doumagoum M. Daugla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan T. Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul A. Kristiansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61 (suppl_5), pp.S467-S472. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cid/civ499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MLVA-typing on Streptococcus pneumoniae serotype 1 isolated from meningitis cases in Niger before the introduction of PCV-13 revealed a low genetic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Alio Sanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Granger Farbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Amadou Hamidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vonaesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Jusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of The Royal Society of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 109 (7), pp.477-480. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/trstmh/trv033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of Bordetella Infection in a Hospital Setting in Niamey, Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Jusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Aberrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubou Laouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60 (3), pp.223-230. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/tropej/fmu001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-Temporal Factors Associated with Meningococcal Meningitis Annual Incidence at the Health Centre Level in Niger, 2004–2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Paireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima B. Mainassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Jusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Idi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (5), pp.e2899. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0002899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotavirus Surveillance in Urban and Rural Areas of Niger, April 2010–March 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Jusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul-Aziz Mamaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagare Adamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kaplon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (4), pp.573-580. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid2004.131328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A five-year field assessment of rapid diagnostic tests for meningococcal meningitis in Niger by using the combination of conventional and real-time PCR assays as a gold standard.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Elhaj Mahamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Idi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassira Issaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of The Royal Society of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 108 (1), pp.6-12. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/trstmh/trt104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01333084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meningococcal carriage in the African meningitis belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menafricar Consortium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Medicine and International Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (8), pp.968-978. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tmi.12125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for Identifying Neisseria meningitidis Carriers: A Multi-Center Study in the African Meningitis Belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole E. Basta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James M. Stuart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria C. Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Manigart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Trotter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (10), pp.e78336. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0078336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Pneumococcal Serotypes in Meningitis Cases in Niger, 2003–2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Kader Alio Sanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Jusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (3), pp.e60432. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0060432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological changes in meningococcal meningitis in Niger from 2008 to 2011 and the impact of vaccination.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassira Issaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maman Zaneidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hugonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (1), pp.576. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2334-13-576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00917555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priorities for research on meningococcal disease and the impact of serogroup A vaccination in the African meningitis belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Aseffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Bash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Basta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Borrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (11), pp.1453-1457. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2012.12.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory evaluation of a rapid diagnostic test for Neisseria meningitidis serogroup A.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Terrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Nato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhamed-Kheir Taha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of The Royal Society of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 107 (7), pp.460-461. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/trstmh/trt041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02088923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significant sequelae after bacterial meningitis in Niger: a cohort study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Jusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zilahatou Tohon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Yazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13, pp.228. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2334-13-228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01332861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed 2009 Pandemic Influenza A Virus Subtype H1N1 Circulation in West Africa, May 2009–April 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndahwouh Talla Nzussouo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Michalove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane M. Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Njouom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de Lourdes Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 206 (suppl_1), pp.S101-S107. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/infdis/jis572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influenza transmission during a one-year period (2009-2010) in a Sahelian city: low temperature plays a major role</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Jusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagaré Adamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Influenza and Other Respiratory Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (2), pp.87-89. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1750-2659.2011.00286.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal circulation of influenza viruses in 5 African countries during 2008-2009: a collaborative study of the Institut Pasteur International Network.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Njouom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Kadjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 206 Suppl 1, pp.S5-13. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/infdis/jis541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00835730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing Spatio-Temporal Clustering of Meningococcal Meningitis Outbreaks in Niger Reveals Opportunities for Improved Disease Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Paireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Girond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Maïnassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Jusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (3), pp.e1577. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0001577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01704781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission of multiple resistant Salmonella Concord from internationally adopted children to their adoptive families and social environment: proposition of guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vanhoof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gillis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Stévart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Vandenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (4), pp.491-497. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10096-011-1336-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of a geographical and endemic cluster of hyper-invasive meningococcal strains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva van Meervenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry de Baere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Vanhoof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (7), pp.684-690. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micinf.2011.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02093292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel insertion sequence- and transposon-mediated genetic rearrangements in genomic island SGI1 of Salmonella enterica serovar Kentucky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 52 (10), pp.3745-3754. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AAC.00525-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissemination of an extended-spectrum-beta-lactamase bla(TEM-52) gene-carrying IncI1 plasmid in various Salmonella enterica serovars isolated from poultry and humans in Belgium and France between 2001 and 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Cloeckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Bertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Carattoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 51 (5), pp.1872-1875. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AAC.01514-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travel-acquired salmonellosis due to Salmonella Kentucky resistant to ciprofloxacin, ceftriaxone and co-trimoxazole and associated with treatment failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Place</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Rodriguez-Villalobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Vrints</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 60 (1), pp.190-192. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jac/dkm114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clonal emergence of extended-spectrum β-lactamase (CTX-M-2)-producing &amp;lt;em&amp;gt;Salmonella enterica&amp;lt;/em&amp;gt; serovar Virchow isolates with reduced susceptibilities to ciprofloxacin among poultry and humans in Belgium and France (2000 to 2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Cloeckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Vrints</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mairiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44 (8), pp.2897-2903. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.02549-05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early neonatal acquisition of extended-spectrum beta-lactamase (ESBL)-producing Enterobacterales in Madagascar and Cambodia: clonal and plasmid-level contributions of maternal gut carriage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe de Lauzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Criscuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamitiana Rabenandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId432"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:131.50684931507px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Marc Collard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Researcher at the Enteric Bacterial Pathogens Unit & Deputy Director at the French National Reference Center for Escherichia coli, Shigella and SalmonellaDepartment of Global HealthInstitut Pasteur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-marc-collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4487-1874</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Jean-Marc Collard is a senior scientist (36 years of experience on 3 different continents) with more than 110 peer-reviewed publications and extensive experience in bacteriology, molecular biology and public health. After having directed National Reference Centers (Salmonella/Shigella, Neisseria meningitidis, Listeria) in Belgium and Niger, he extended his expertise in Africa, where he coordinated important field and research projects in bacteriology (MenAfriCar, PAGe, Epidemic Meningitis Control FSP, MVP), antimicrobial resistance (CHARLI, Birdy, Birdy II), and microbiota in malnourished children (Afribiota, Malinea), including cohort studies with over 2000 children. The results of these projects have been published in landmark scientific reviews, such as Lancet Global Health, J Allergy Clin Immunol, CID, PNAS, Microbiome or PLOS NTD. As an expert in bacteriology, he has collaborated with the WHO, the UNICEF, the Ministry of Health in Niger, the French Ministry of Foreign Affairs, the Wellcome Trust, and the Gates Foundation. Scientifically, his main expertise is antimicrobial-resistant Gram-negative bacteria and their transmission, managing their detection by the LAMP technology. He also assessed the usefulness and the accuracy of MALDI-TOF mass-spectrometer to identify mosquito vector species. During his two years in the Center for Microbes Development and Health–Institut Pasteur of Shanghai, China he focused on the construction of the intestinal microbiota in infants leading to homeostasis or dysbiosis. He developed a simplified workflow (culturomics) for large-scale cultivation of gut microbes using anaerobic, microaerophilic and aerobic conditions. Since September 2022, he integrated the Enteric Bacterial Pathogens Unit, at the Department of Global Health of the Institut Pasteur.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Jean-Marc_Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">ORCID iD 0000-0002-1490-3978Scopus : Author ID: 7103192085 h-in</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioeconomic and nutritional determinants outweigh gut microbiota influence on neurodevelopment in young children from Antananarivo, Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Tamarelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria V Doria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Rambolamanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatamo Rajaonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sousa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-026-35174-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multicountry evaluation of the Xpert MTB/RIF assay for the diagnosis of intrathoracic tuberculosis in children using alternative specimens (nasopharyngeal aspirate and stool): A prospective cohort study conducted in Madagascar, Ivory Coast and Cameroon (TB KIDS project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rindra Vatosoa Randremanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathurin Tejiokem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niaina Rakotosamimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Donkeng Donfack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verlaine Bolyse Mbouchong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 151 (3), pp.107366. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijid.2024.107366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04987379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absence of Macrolide-Resistant Mutations in Bordetella pertussis in Antananarivo (Madagascar) and Cambodia During the Last Pertussis Cycle Before the COVID-19 Pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Campana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Rajabizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Hide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Delvallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samrach Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Forum Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (10), pp.ofaf566. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ofid/ofaf566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05292311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High circulation of pertussis in infants and close contacts in Antananarivo, the capital of Madagascar in Africa, and Cambodia in Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aina Nirina Harimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Borand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Campana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanthy Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.287. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12879-025-10590-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04987374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent and convergent reversion to serotype Ogawa in the AFR12 sublineage of Vibrio cholerae O1 El Tor in Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Landrie Simo Tchuinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosanne Minone Ngome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Njamkepo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Diane Tagne Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Mbanzouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (9), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mgen.0.001492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05292286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomics revealed a correlation of gut phageome with autism spectrum disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khashayar Shahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Soleimani-Delfan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zihan He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sansonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (1), pp.39. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13099-023-00561-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04178004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Health compartment analysis of ESBL-producing &amp;lt;i&amp;gt;Escherichia coli&amp;lt;/i&amp;gt; reveals multiple transmission events in a rural area of Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noellie Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamitina Alain Noah Rabenandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harielle Prisca Panandiniaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Florence Rakotoninidrina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilo Tsimok’haja Ramahatafandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.dkad125. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jac/dkad125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04140790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence and risk factors of neonatal bacterial infections: a community-based cohort from Madagascar (2018–2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Devred</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Rambliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perlinot Herindrainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lovarivelo Andriamarohasina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aina Harimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.658. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12879-023-08642-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04232738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inappropriate antibiotic prescribing and its determinants among outpatient children in 3 low- and middle-income countries: A multicentric community-based cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ardillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Ramblière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Kermorvant-Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touch Sok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrianirina Zafitsara Zo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (6), pp.e1004211. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pmed.1004211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04122106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NDP52 mediates an antiviral response to hepatitis B virus infection through Rab9-dependent lysosomal degradation pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuzhi Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianjin Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyu Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingtao Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.8440. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-44201-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The eukaryome of African children is influenced by geographic location, gut biogeography, and nutritional status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vonaesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Billy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Morien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azimdine Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">microLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.uqad033. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsml/uqad033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05084319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence and factors associated with faecal carriage of extended-spectrum β-lactamase-producing Enterobacterales among peripartum women in the community in Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe de Lauzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navin Sreng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touch Sok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thida Chon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77 (10), pp.2658-2666. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jac/dkac224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03717304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High prevalence of small intestine bacteria overgrowth and asymptomatic carriage of enteric pathogens in stunted children in Antananarivo, Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lova Andrianonimiadana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azimdine Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheninasy Rakotondrainipiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Andriantsalama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (5), pp.e0009849. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0009849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03677601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putative Biomarkers of Environmental Enteric Disease Fail to Correlate in a Cross-Sectional Study in Two Study Sites in Sub-Saharan Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vonaesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munir Winkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Nestoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Barbot-Trystram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (16), pp.3312. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu14163312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stunted children display ectopic small intestinal colonization by oral bacteria, which cause lipid malabsorption in experimental models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vonaesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Chrysostome Gody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Mbecko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Sanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (41), pp.e2209589119. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2209589119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03879197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors associated with anaemia among preschool- age children in underprivileged neighbourhoods in Antananarivo, Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirella Malala Randrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheninasy Rakotondrainipiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravaka Randriamparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Vega Andriantsalama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjasoa Randrianarijaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (1), pp.1320. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-022-13716-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03879225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excess risk of subsequent infection in hospitalized children from a community cohort study in Cambodia and Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Rambliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Kermorvant-Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe de Lauzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perlinot Herindrainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 51 (5), pp.1421-1431. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ije/dyac048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03622472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neonatal acquisition of extended-spectrum beta-lactamase-producing Enterobacteriaceae in the community of a low-income country (NeoLIC): Protocol for a household cohort study in Moramanga, Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aina Nirina Harimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriniaina Rakotondrasoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalainasoa Odile Rivoarilala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Criscuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lulla Opatowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (9), pp.e061463. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2022-061463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High prevalence of intestinal parasite infestations among stunted and control children aged 2 to 5 years old in two neighborhoods of Antananarivo, Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azimdine Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lova Andrianonimiadana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheninasy Rakotondrainipiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Andriantsalama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravaka Randriamparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (4), pp.e0009333. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0009333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03506537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence and Factors Associated with Maternal Group B Streptococcus Colonization in Madagascar and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jin Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bich-Tram Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bercion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Diene Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4269/ajtmh.21-0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03356643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taurine Makes Our Microbiota Stronger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sansonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Endocrinology and Metabolism = Trends in Endocrinology &amp; Metabolism </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (5), pp.259-261. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tem.2021.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transversal Pertussis Sero-Epidemiological Study in Fully Vaccinated Children and Adolescents in Antananarivo, Madagascar, and in Dapaong, Togo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aina Harimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akm Alfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Rafetrarivony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ak Koba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (1), pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03474120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severe bacterial neonatal infections in Madagascar, Senegal, and Cambodia: A multicentric community-based cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bich-Tram Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Kermorvant-Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rattanak Chheang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Randrianirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (9), pp.e1003681. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pmed.1003681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03357830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Klebsiella pneumoniae isolates from a mother-child cohort in Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriniaina Rakotondrasoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perlinot Herindrainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Kermorvant-Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 75 (7), pp.736-1746. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jac/dkaa107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02862906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seroprevalence of pertussis in Madagascar and implications for vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solohery L. Razafimahatratra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Wesolowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Rafetrarivony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forrest K. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 148, pp.e283. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0950268820002800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03250509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klebsiella pneumoniae carriage in low-income countries: antimicrobial resistance, genomic diversity and risk factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bich-Tram Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriniaina Rakotondrasoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Kerleguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2020.1748257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02866178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial genome-wide association study of hyper-virulent pneumococcal serotype 1 identifies genetic variation associated with neurotropism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrispin Chaguza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer E. Cornick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mignon Du Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca A. Gladstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (1), pp.559. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-020-01290-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunoglobulin recognition of fecal bacteria in stunted and non-stunted children: findings from the Afribiota study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelsey E. Huus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rodriguez-Pozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Nestoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azimdine Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.113. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-020-00890-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02937036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-based insights into the resistomes and mobilomes of two Providencia rettgeri strains isolated from wound infections in Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Landrie Simo Tchuinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamitina Alain Noah Rabenandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lovasoa Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisoa Ratsima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Enouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Antimicrobial Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.178-182. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jgar.2019.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission Routes of Extended-Spectrum Beta-Lactamase–Producing Enterobacteriaceae in a Neonatology Ward in Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bonneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volasoa Herilalaina Andrianoelina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perlinot Herindrainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamitina Alain Noah Rabenandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (6), pp.1355-1362. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4269/ajtmh.18-0410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk factors for acquisition of meningococcal carriage in the African meningitis belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura V. Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Robson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline L. Trotter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Aseffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Medicine and International Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (4), pp.392-400. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tmi.13203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of a Chryseobacterium indologenes Strain Isolated from a Blood Culture of a Hospitalized Child in Antananarivo, Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamitina Alain Noah Rabenandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Fanomezantsoa Rafetrarivony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalainasoa Odile Rivoarilala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Enouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Lalaina Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (35), pp.e00752-19. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MRA.00752-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and molecular characterisations of carbapenem-resistant Acinetobacter baumannii strains isolated in Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Landrie Simo Tchuinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamitiana Alain Noah Rabenandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kowalewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volasoa Herilalaina Andrianoelina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriniaina Rakotondrasoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Resistance and Infection Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (1), pp.31. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13756-019-0491-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a PCR algorithm to detect and characterize Neisseria meningitidis carriage isolates in the African meningitis belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanny Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou D. Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa S. Rebbetts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile B. Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Lucidarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (12), pp.e0206453. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0206453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the etiology and pathophysiology underlying stunting and environmental enteropathy: study protocol of the AFRIBIOTA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vonaesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rindra Randremanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Chrysostome Gody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Giles-Vernick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (1), pp.236. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12887-018-1189-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01913093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial Infections in Neonates, Madagascar, 2012–2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bich-Tram Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Kermorvant-Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perlinot Herindrainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Padget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feno Jacob Rakotoarimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (4), pp.710-717. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid2404.161977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01955491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combating Global Antibiotic Resistance: Emerging One Health Concerns in Lower- and Middle-Income Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Nadimpalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Delarocque-Astagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lance Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bich-Tram Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (6), pp.963 - 969. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cid/cix879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01739401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triplex real-time PCR assay for the detection of Streptococcus pneumoniae, Neisseria meningitidis and Haemophilus influenzae directly from clinical specimens without extraction of DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamoudou Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Whaley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurel T Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasmata Ouédraogo Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 93 (3), pp.188-190. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2018.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01973057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melioidosis in the Western Indian Ocean and the Importance of Improving Diagnosis, Surveillance, and Molecular Typing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriniaina Rakotondrasoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Iqbal Issack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Biot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Medicine and Infectious Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Global Burden and Challenges of Melioidosis, 3 (1), pp.30. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/tropicalmed3010030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01916211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition of extended spectrum beta-lactamase-producing enterobacteriaceae in neonates: A community based cohort in Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perlinot Herindrainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamitiana Alain Noah Rabenandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafitsara Zo Andrianirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feno Manitra Jacob Rakotoarimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Padget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (3), pp.e0193325. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0193325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01909314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stunted childhood growth is associated with decompartmentalization of the gastrointestinal tract and overgrowth of oropharyngeal taxa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vonaesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Morien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lova Andrianonimiadana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Sanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Mbecko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (36), pp.E8489 - E8498. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1806573115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01925069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of correlates of protection against pharyngeal carriage of Neisseria meningitidis genogroups W and Y in the African meningitis belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura V. Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahamatou Moustapha Boukary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Aseffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wude Mihret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (8), pp.e0182575. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0182575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Antibiotic Resistance in the Indian Ocean Commission: A Human and Animal Health Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noellie Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Halifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Iqbal Issack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.162. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2017.00162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01934609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serotype Distribution and Antimicrobial Sensitivity Profile of Streptococcus pneumoniae Carried in Healthy Toddlers before PCV13 Introduction in Niamey, Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sani Ousmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouli A Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasmata Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Kader A Sanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou M Soussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (1), </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0169547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01634984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The global distribution and diversity of protein vaccine candidate antigens in the highly virulent Streptococcus pnuemoniae serotype 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer E. Cornick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özlem Tastan Bishop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feyruz Yalcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anmol M. Kiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Kumwenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35 (6), pp.972-980. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2016.12.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airborne dust and high temperatures are risk factors for invasive bacterial disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Jusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R. Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine M. Waters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bangert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisol Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 139 (3), pp.977-986.e2. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2016.04.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health crises due to infectious and communicable diseases : European preparedness and response tools in an international context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk De Groof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Continuity and Emergency Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (4), pp.353 - 366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01930458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etiologies of acute respiratory infections in children aged 1 to 59 months in Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sani Ousmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim D Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamaye Moumouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumana Alido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Idi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microbiology and Mycology | IJMM |</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (1), pp.16-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01670464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharyngeal carriage of Neisseria species in the African meningitis belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanny Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Trotter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Timbine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubou Tamboura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba O. Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72 (6), pp.667-677. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinf.2016.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding pneumococcal serotype 1 biology through population genomic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrispin Chaguza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer E. Cornick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon R. Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl P. Andam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bricio-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (1), pp.649. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12879-016-1987-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Household transmission of Neisseria meningitidis in the African meningitis belt: a longitudinal cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menafricar Consortium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahamatou Moustapha Boukary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Dan Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Habiboulaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet global health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (12), pp.e989-e995. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2214-109X(16)30244-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Real-Time PCR Methods for the Detection of Bacterial Meningitis Pathogens without DNA Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeni Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa J. Whaley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issaka Bassira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issaka Seidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (2), pp.e0147765. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0147765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Seroepidemiological Study of Serogroup A Meningococcal Infection in the African Meningitis Belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Manigart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Trotter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Findlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Aseffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wude Mihret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (2), pp.e0147928. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0147928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Diversity of Meningococcal Carriage Across the African Meningitis Belt and the Impact of Vaccination With a Group A Meningococcal Conjugate Vaccine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menafricar Consortium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 212 (8), pp.1298-1307. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/infdis/jiv211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidrug-Resistant Salmonella enterica Serotype Typhi, Gulf of Guinea Region, Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pardos de La Gandara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Baltazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Ngandjio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Elizabeth Holt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lepillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (4), pp.655-659. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid2104.141355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01134243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Region-specific diversification of the highly virulent serotype 1 Streptococcus pneumoniae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer E. Cornick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrispin Chaguza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon R. Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feyruz Yalcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madikay Senghore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (2), pp.e000027. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mgen.0.000027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Health Impact After the Introduction of PsA-TT: The First 4 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien V. K. Diomandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoudou H. Djingarey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doumagoum M. Daugla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan T. Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul A. Kristiansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61 (suppl_5), pp.S467-S472. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cid/civ499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Meningococcal Strains in the Era of a Serogroup C Vaccination Campaign: Trends and Evolution in Belgium during the Period 1997–2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Mattheus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germaine Hanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Vanhoof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (10), pp.e0139615. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0139615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MLVA-typing on Streptococcus pneumoniae serotype 1 isolated from meningitis cases in Niger before the introduction of PCV-13 revealed a low genetic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Alio Sanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Granger Farbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Amadou Hamidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vonaesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Jusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of The Royal Society of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 109 (7), pp.477-480. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/trstmh/trv033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-Temporal Factors Associated with Meningococcal Meningitis Annual Incidence at the Health Centre Level in Niger, 2004–2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Paireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima B. Mainassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Jusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Idi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (5), pp.e2899. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0002899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of Bordetella Infection in a Hospital Setting in Niamey, Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Jusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Aberrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubou Laouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60 (3), pp.223-230. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/tropej/fmu001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotavirus Surveillance in Urban and Rural Areas of Niger, April 2010–March 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Jusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul-Aziz Mamaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagare Adamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kaplon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (4), pp.573-580. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid2004.131328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A five-year field assessment of rapid diagnostic tests for meningococcal meningitis in Niger by using the combination of conventional and real-time PCR assays as a gold standard.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Elhaj Mahamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Idi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassira Issaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of The Royal Society of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 108 (1), pp.6-12. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/trstmh/trt104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01333084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meningococcal carriage in the African meningitis belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menafricar Consortium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Medicine and International Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (8), pp.968-978. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tmi.12125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for Identifying Neisseria meningitidis Carriers: A Multi-Center Study in the African Meningitis Belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole E. Basta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James M. Stuart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria C. Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Manigart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Trotter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (10), pp.e78336. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0078336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Pneumococcal Serotypes in Meningitis Cases in Niger, 2003–2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Kader Alio Sanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Jusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (3), pp.e60432. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0060432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological changes in meningococcal meningitis in Niger from 2008 to 2011 and the impact of vaccination.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassira Issaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maman Zaneidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hugonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (1), pp.576. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2334-13-576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00917555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priorities for research on meningococcal disease and the impact of serogroup A vaccination in the African meningitis belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Aseffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Bash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Basta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Borrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (11), pp.1453-1457. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2012.12.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory evaluation of a rapid diagnostic test for Neisseria meningitidis serogroup A.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Terrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Nato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhamed-Kheir Taha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of The Royal Society of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 107 (7), pp.460-461. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/trstmh/trt041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02088923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significant sequelae after bacterial meningitis in Niger: a cohort study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Jusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zilahatou Tohon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Yazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13, pp.228. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2334-13-228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01332861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed 2009 Pandemic Influenza A Virus Subtype H1N1 Circulation in West Africa, May 2009–April 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndahwouh Talla Nzussouo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Michalove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane M. Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Njouom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de Lourdes Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 206 (suppl_1), pp.S101-S107. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/infdis/jis572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influenza transmission during a one-year period (2009-2010) in a Sahelian city: low temperature plays a major role</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Jusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagaré Adamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Influenza and Other Respiratory Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (2), pp.87-89. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1750-2659.2011.00286.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal circulation of influenza viruses in 5 African countries during 2008-2009: a collaborative study of the Institut Pasteur International Network.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Njouom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Kadjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 206 Suppl 1, pp.S5-13. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/infdis/jis541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00835730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing Spatio-Temporal Clustering of Meningococcal Meningitis Outbreaks in Niger Reveals Opportunities for Improved Disease Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Paireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Girond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Maïnassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Jusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (3), pp.e1577. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0001577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01704781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission of multiple resistant Salmonella Concord from internationally adopted children to their adoptive families and social environment: proposition of guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vanhoof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gillis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Stévart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Vandenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (4), pp.491-497. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10096-011-1336-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of a geographical and endemic cluster of hyper-invasive meningococcal strains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva van Meervenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry de Baere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Vanhoof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (7), pp.684-690. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micinf.2011.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02093292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel insertion sequence- and transposon-mediated genetic rearrangements in genomic island SGI1 of Salmonella enterica serovar Kentucky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 52 (10), pp.3745-3754. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AAC.00525-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travel-acquired salmonellosis due to Salmonella Kentucky resistant to ciprofloxacin, ceftriaxone and co-trimoxazole and associated with treatment failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Place</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Rodriguez-Villalobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Vrints</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 60 (1), pp.190-192. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jac/dkm114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissemination of an extended-spectrum-beta-lactamase bla(TEM-52) gene-carrying IncI1 plasmid in various Salmonella enterica serovars isolated from poultry and humans in Belgium and France between 2001 and 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Cloeckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Bertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Carattoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 51 (5), pp.1872-1875. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AAC.01514-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clonal emergence of extended-spectrum β-lactamase (CTX-M-2)-producing &amp;lt;em&amp;gt;Salmonella enterica&amp;lt;/em&amp;gt; serovar Virchow isolates with reduced susceptibilities to ciprofloxacin among poultry and humans in Belgium and France (2000 to 2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Cloeckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Vrints</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mairiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44 (8), pp.2897-2903. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.02549-05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early neonatal acquisition of extended-spectrum beta-lactamase (ESBL)-producing Enterobacterales in Madagascar and Cambodia: clonal and plasmid-level contributions of maternal gut carriage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe de Lauzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Criscuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamitiana Rabenandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId432"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F3D76593"/>
+    <w:nsid w:val="5A77862B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marc-collard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1490-3978" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Jean-Marc_Collard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493239v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tamarelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria V Doria" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rambolamanana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatamo Rajaonarivo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sousa Ferreira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-35174-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-05292311v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Campana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Rajabizadeh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Hide" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Delvallez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samrach Han" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofaf566" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04987379v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rindra Vatosoa Randremanana" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Tejiokem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niaina Rakotosamimanana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Donkeng Donfack" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verlaine Bolyse Mbouchong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2024.107366" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04987374v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Noel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Nirina Harimanana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Borand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanthy Leng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-025-10590-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-05292286v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Landrie Simo Tchuinte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanne Minone Ngome" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Njamkepo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Diane Tagne Magne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mbanzouen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001492" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-04140790v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noellie Gay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamitina Alain Noah Rabenandrasana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harielle Prisca Panandiniaina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Florence Rakotoninidrina" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilo Tsimok&#8217;haja Ramahatafandry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkad125" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04122106v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ardillon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Rambli&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kermorvant-Duchemin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touch Sok" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrianirina Zafitsara Zo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1004211" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04232738v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Devred" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Rambliere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perlinot Herindrainy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovarivelo Andriamarohasina" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Harimanana" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-023-08642-w" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-04178004v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khashayar Shahin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Soleimani-Delfan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihan He" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sansonetti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Collard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13099-023-00561-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590836v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuzhi Cui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Xia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjin Zhao" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Ren" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingtao Wu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-44201-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-05084319v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vonaesch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Billy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Mann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Morien" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azimdine Habib" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsml/uqad033" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03879225v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Malala Randrianarisoa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheninasy Rakotondrainipiana" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravaka Randriamparany" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Vega Andriantsalama" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjasoa Randrianarijaona" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-13716-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03717304v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe de Lauzanne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navin Sreng" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Foucaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thida Chon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkac224" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03677601v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lova Andrianonimiadana" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Andriantsalama" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009849" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03879197v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ara&#250;jo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chrysostome Gody" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Mbecko" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Sanke" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2209589119" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876624v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munir Winkel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kapel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Nestoret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barbot-Trystram" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14163312" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03622472v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyac048" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837369v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriniaina Rakotondrasoa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalainasoa Odile Rivoarilala" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Criscuolo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulla Opatowski" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-061463" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03506537v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009333" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03356643v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jin Jung" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Tram Huynh" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Seck" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Bercion" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Diene Sarr" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.21-0113" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03208738v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tem.2021.02.006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03474120v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akm Alfa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Rafetrarivony" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ak Koba" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03357830v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rattanak Chheang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Randrianirina" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1003681" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02866178v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Passet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Diallo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kerleguer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1748257" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238211v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrispin Chaguza" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer E. Cornick" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mignon Du Plessis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca A. Gladstone" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01290-9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03250509v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solohery L. Razafimahatratra" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Wesolowski" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Heraud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forrest K. Jones" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268820002800" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02862906v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Garin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkaa107" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02937036v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey E. Huus" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rodriguez-Pozo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-020-00890-1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238212v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovasoa Ramparany" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisoa Ratsima" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Enouf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgar.2019.07.013" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279835v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bonneault" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volasoa Herilalaina Andrianoelina" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Garin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.18-0410" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263733v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura V. Cooper" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Robson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline L. Trotter" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Aseffa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tmi.13203" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875195v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Fanomezantsoa Rafetrarivony" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lalaina Robinson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00752-19" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238213v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamitiana Alain Noah Rabenandrasana" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kowalewicz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-019-0491-9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01913093v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rindra Randremanana" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Giles-Vernick" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12887-018-1189-5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238217v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanny Diallo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou D. Coulibaly" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa S. Rebbetts" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile B. Harrison" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Lucidarme" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0206453" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01955491v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Padget" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feno Jacob Rakotoarimanana" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2404.161977" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01973057v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamoudou Ouattara" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Whaley" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel T Jenkins" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Schwartz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmata Ou&#233;draogo Traor&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2018.10.008" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739401v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Nadimpalli" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delarocque-Astagneau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Love" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lance Price" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix879" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01916211v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Iqbal Issack" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Biot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Valade" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/tropicalmed3010030" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01925069v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1806573115" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01909314v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafitsara Zo Andrianirina" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feno Manitra Jacob Rakotoarimanana" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193325" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01934609v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Belmonte" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Halifa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2017.00162" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01634984v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sani Ousmane" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouli A Diallo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmata Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Kader A Sanda" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou M Soussou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169547" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238475v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahamatou Moustapha Boukary" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wude Mihret" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182575" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238484v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zlem Tastan Bishop" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feyruz Yalcin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anmol M. Kiran" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kumwenda" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2016.12.037" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01930458v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mahy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gala" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herman" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk De Groof" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238492v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jusot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Neill" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine M. Waters" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bangert" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Collins" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2016.04.062" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01670464v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim D Dano" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamaye Moumouni" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumana Alido" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Idi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238489v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menafricar Consortium" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Dan Dano" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Habiboulaye" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2214-109X(16)30244-3" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238485v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon R. Harris" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl P. Andam" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bricio-Moreno" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-016-1987-z" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238495v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Trotter" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Timbine" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubou Tamboura" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba O. Sow" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2016.03.010" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238510v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeni Vuong" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa J. Whaley" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaka Bassira" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaka Seidou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147765" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238501v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Manigart" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Findlow" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147928" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238512v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Mattheus" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germaine Hanquet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Vanhoof" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertrand" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139615" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238519v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiv211" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01134243v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pardos de La Gandara" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Baltazar" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Ngandjio" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Elizabeth Holt" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lepillet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2104.141355" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238516v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madikay Senghore" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000027" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238511v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien V. K. Diomand&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoudou H. Djingarey" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doumagoum M. Daugla" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan T. Novak" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A. Kristiansen" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/civ499" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238518v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Alio Sanda" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Granger Farbos" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Amadou Hamidou" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/trstmh/trv033" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238536v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Jusot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Aberrane" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ale" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubou Laouali" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Moussa" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/tropej/fmu001" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01343080v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Paireau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima B. Mainassara" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002899" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238533v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Page" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Aziz Mamaty" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lagare Adamou" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kaplon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2004.131328" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01333084v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Elhaj Mahamane" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassira Issaka" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/trstmh/trt104" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238549v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tmi.12125" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238545v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole E. Basta" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Stuart" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C. Nascimento" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078336" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238558v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Kader Alio Sanda" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060432" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00917555v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Zaneidou" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hugonnet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-13-576" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03034411v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Altmann" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bash" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Basta" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Borrow" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2012.12.035" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02088923v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Terrade" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Nato" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhamed-Kheir Taha" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/trstmh/trt041" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01332861v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilahatou Tohon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Aziz Yazi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-13-228" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238564v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndahwouh Talla Nzussouo" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Michalove" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane M. Diop" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Njouom" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Lourdes Monteiro" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jis572" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238575v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lagar&#233; Adamou" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1750-2659.2011.00286.x" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00835730v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rousset" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Kadjo" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Caro" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jis541" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01704781v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Girond" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Ma&#239;nassara" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0001577" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238571v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vanhoof" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gillis" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. St&#233;vart" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boland" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vandenberg" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-011-1336-5" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02093292v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva van Meervenne" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry de Baere" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2011.02.006" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-258QH40W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666456v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Doublet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Praud" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Weill" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00525-08" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656891v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cloeckaert" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Bertini" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Carattoli" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01514-06" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656023v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Place" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Denis" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Rodriguez-Villalobos" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Vrints" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkm114" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661603v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mairiaux" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02549-05" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059815v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Beaumont" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fabre" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamitiana Rabenandrasana" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marc-collard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4487-1874" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Jean-Marc_Collard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493239v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tamarelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria V Doria" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rambolamanana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatamo Rajaonarivo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sousa Ferreira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-35174-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04987379v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rindra Vatosoa Randremanana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Tejiokem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niaina Rakotosamimanana" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Donkeng Donfack" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verlaine Bolyse Mbouchong" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2024.107366" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-05292311v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Campana" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Rajabizadeh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Hide" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Delvallez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samrach Han" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofaf566" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04987374v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Noel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Nirina Harimanana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Borand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanthy Leng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-025-10590-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-05292286v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Landrie Simo Tchuinte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanne Minone Ngome" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Njamkepo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Diane Tagne Magne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mbanzouen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001492" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-04178004v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khashayar Shahin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Soleimani-Delfan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihan He" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sansonetti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Collard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13099-023-00561-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-04140790v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noellie Gay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamitina Alain Noah Rabenandrasana" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harielle Prisca Panandiniaina" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Florence Rakotoninidrina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilo Tsimok&#8217;haja Ramahatafandry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkad125" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04232738v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Devred" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Rambliere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perlinot Herindrainy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovarivelo Andriamarohasina" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Harimanana" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-023-08642-w" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04122106v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ardillon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Rambli&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kermorvant-Duchemin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touch Sok" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrianirina Zafitsara Zo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1004211" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590836v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuzhi Cui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Xia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjin Zhao" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Ren" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingtao Wu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-44201-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-05084319v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vonaesch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Billy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Mann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Morien" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azimdine Habib" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsml/uqad033" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03717304v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe de Lauzanne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navin Sreng" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Foucaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thida Chon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkac224" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03677601v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lova Andrianonimiadana" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheninasy Rakotondrainipiana" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Andriantsalama" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009849" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876624v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munir Winkel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kapel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Nestoret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barbot-Trystram" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14163312" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03879197v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ara&#250;jo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chrysostome Gody" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Mbecko" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Sanke" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2209589119" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03879225v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Malala Randrianarisoa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravaka Randriamparany" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Vega Andriantsalama" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjasoa Randrianarijaona" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-13716-6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03622472v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyac048" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837369v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriniaina Rakotondrasoa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalainasoa Odile Rivoarilala" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Criscuolo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulla Opatowski" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-061463" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03506537v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009333" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03356643v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jin Jung" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Tram Huynh" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Seck" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Bercion" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Diene Sarr" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.21-0113" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03208738v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tem.2021.02.006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03474120v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akm Alfa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Rafetrarivony" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ak Koba" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03357830v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rattanak Chheang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Randrianirina" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1003681" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02862906v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Passet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Garin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkaa107" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03250509v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solohery L. Razafimahatratra" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Wesolowski" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Heraud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forrest K. Jones" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268820002800" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02866178v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Diallo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kerleguer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1748257" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238211v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrispin Chaguza" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer E. Cornick" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mignon Du Plessis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca A. Gladstone" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01290-9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02937036v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey E. Huus" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rodriguez-Pozo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-020-00890-1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238212v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovasoa Ramparany" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisoa Ratsima" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Enouf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgar.2019.07.013" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279835v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bonneault" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volasoa Herilalaina Andrianoelina" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Garin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.18-0410" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263733v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura V. Cooper" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Robson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline L. Trotter" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Aseffa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tmi.13203" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875195v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Fanomezantsoa Rafetrarivony" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lalaina Robinson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00752-19" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238213v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamitiana Alain Noah Rabenandrasana" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kowalewicz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-019-0491-9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238217v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanny Diallo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou D. Coulibaly" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa S. Rebbetts" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile B. Harrison" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Lucidarme" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0206453" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01913093v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rindra Randremanana" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Giles-Vernick" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12887-018-1189-5" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01955491v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Padget" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feno Jacob Rakotoarimanana" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2404.161977" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739401v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Nadimpalli" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delarocque-Astagneau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Love" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lance Price" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix879" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01973057v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamoudou Ouattara" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Whaley" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel T Jenkins" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Schwartz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmata Ou&#233;draogo Traor&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2018.10.008" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01916211v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Iqbal Issack" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Biot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Valade" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/tropicalmed3010030" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01909314v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafitsara Zo Andrianirina" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feno Manitra Jacob Rakotoarimanana" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193325" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01925069v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1806573115" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238475v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahamatou Moustapha Boukary" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wude Mihret" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182575" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01934609v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Belmonte" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Halifa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2017.00162" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01634984v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sani Ousmane" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouli A Diallo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmata Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Kader A Sanda" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou M Soussou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169547" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238484v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zlem Tastan Bishop" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feyruz Yalcin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anmol M. Kiran" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kumwenda" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2016.12.037" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238492v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jusot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Neill" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine M. Waters" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bangert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Collins" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2016.04.062" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01930458v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mahy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gala" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herman" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk De Groof" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01670464v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim D Dano" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamaye Moumouni" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumana Alido" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Idi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238495v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Trotter" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Timbine" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubou Tamboura" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba O. Sow" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2016.03.010" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238485v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon R. Harris" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl P. Andam" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bricio-Moreno" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-016-1987-z" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238489v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menafricar Consortium" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Dan Dano" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Habiboulaye" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2214-109X(16)30244-3" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238510v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeni Vuong" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa J. Whaley" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaka Bassira" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaka Seidou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147765" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238501v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Manigart" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Findlow" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147928" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238519v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiv211" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01134243v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pardos de La Gandara" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Baltazar" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Ngandjio" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Elizabeth Holt" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lepillet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2104.141355" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238516v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madikay Senghore" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000027" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238511v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien V. K. Diomand&#233;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoudou H. Djingarey" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doumagoum M. Daugla" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan T. Novak" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A. Kristiansen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/civ499" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238512v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Mattheus" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germaine Hanquet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Vanhoof" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertrand" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139615" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238518v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Alio Sanda" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Granger Farbos" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Amadou Hamidou" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/trstmh/trv033" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01343080v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Paireau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima B. Mainassara" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002899" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238536v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Jusot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Aberrane" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ale" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubou Laouali" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Moussa" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/tropej/fmu001" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238533v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Page" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Aziz Mamaty" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lagare Adamou" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kaplon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2004.131328" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01333084v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Elhaj Mahamane" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassira Issaka" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/trstmh/trt104" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238549v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tmi.12125" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238545v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole E. Basta" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Stuart" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C. Nascimento" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078336" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238558v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Kader Alio Sanda" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060432" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00917555v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Zaneidou" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hugonnet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-13-576" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03034411v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Altmann" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bash" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Basta" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Borrow" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2012.12.035" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02088923v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Terrade" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Nato" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhamed-Kheir Taha" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/trstmh/trt041" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01332861v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilahatou Tohon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Aziz Yazi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-13-228" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238564v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndahwouh Talla Nzussouo" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Michalove" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane M. Diop" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Njouom" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Lourdes Monteiro" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jis572" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238575v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lagar&#233; Adamou" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1750-2659.2011.00286.x" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00835730v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rousset" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Kadjo" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Caro" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jis541" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01704781v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Girond" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Ma&#239;nassara" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0001577" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238571v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vanhoof" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gillis" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. St&#233;vart" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boland" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vandenberg" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-011-1336-5" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02093292v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva van Meervenne" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry de Baere" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2011.02.006" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-258QH40W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666456v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Doublet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Praud" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Weill" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00525-08" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656023v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Place" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Denis" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Rodriguez-Villalobos" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Vrints" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkm114" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656891v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cloeckaert" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Bertini" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Carattoli" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01514-06" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661603v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mairiaux" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02549-05" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059815v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Beaumont" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fabre" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamitiana Rabenandrasana" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>