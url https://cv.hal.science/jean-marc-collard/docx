--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:131.50684931507px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Marc Collard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Researcher at the Enteric Bacterial Pathogens Unit & Deputy Director at the French National Reference Center for Escherichia coli, Shigella and SalmonellaDepartment of Global HealthInstitut Pasteur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-marc-collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4487-1874</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Jean-Marc Collard is a senior scientist (36 years of experience on 3 different continents) with more than 110 peer-reviewed publications and extensive experience in bacteriology, molecular biology and public health. After having directed National Reference Centers (Salmonella/Shigella, Neisseria meningitidis, Listeria) in Belgium and Niger, he extended his expertise in Africa, where he coordinated important field and research projects in bacteriology (MenAfriCar, PAGe, Epidemic Meningitis Control FSP, MVP), antimicrobial resistance (CHARLI, Birdy, Birdy II), and microbiota in malnourished children (Afribiota, Malinea), including cohort studies with over 2000 children. The results of these projects have been published in landmark scientific reviews, such as Lancet Global Health, J Allergy Clin Immunol, CID, PNAS, Microbiome or PLOS NTD. As an expert in bacteriology, he has collaborated with the WHO, the UNICEF, the Ministry of Health in Niger, the French Ministry of Foreign Affairs, the Wellcome Trust, and the Gates Foundation. Scientifically, his main expertise is antimicrobial-resistant Gram-negative bacteria and their transmission, managing their detection by the LAMP technology. He also assessed the usefulness and the accuracy of MALDI-TOF mass-spectrometer to identify mosquito vector species. During his two years in the Center for Microbes Development and Health–Institut Pasteur of Shanghai, China he focused on the construction of the intestinal microbiota in infants leading to homeostasis or dysbiosis. He developed a simplified workflow (culturomics) for large-scale cultivation of gut microbes using anaerobic, microaerophilic and aerobic conditions. Since September 2022, he integrated the Enteric Bacterial Pathogens Unit, at the Department of Global Health of the Institut Pasteur.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Jean-Marc_Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">ORCID iD 0000-0002-1490-3978Scopus : Author ID: 7103192085 h-in</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioeconomic and nutritional determinants outweigh gut microbiota influence on neurodevelopment in young children from Antananarivo, Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Tamarelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria V Doria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Rambolamanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatamo Rajaonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sousa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-026-35174-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multicountry evaluation of the Xpert MTB/RIF assay for the diagnosis of intrathoracic tuberculosis in children using alternative specimens (nasopharyngeal aspirate and stool): A prospective cohort study conducted in Madagascar, Ivory Coast and Cameroon (TB KIDS project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rindra Vatosoa Randremanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathurin Tejiokem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niaina Rakotosamimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Donkeng Donfack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verlaine Bolyse Mbouchong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 151 (3), pp.107366. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijid.2024.107366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04987379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absence of Macrolide-Resistant Mutations in Bordetella pertussis in Antananarivo (Madagascar) and Cambodia During the Last Pertussis Cycle Before the COVID-19 Pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Campana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Rajabizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Hide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Delvallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samrach Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Forum Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (10), pp.ofaf566. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ofid/ofaf566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05292311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High circulation of pertussis in infants and close contacts in Antananarivo, the capital of Madagascar in Africa, and Cambodia in Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aina Nirina Harimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Borand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Campana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanthy Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.287. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12879-025-10590-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04987374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent and convergent reversion to serotype Ogawa in the AFR12 sublineage of Vibrio cholerae O1 El Tor in Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Landrie Simo Tchuinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosanne Minone Ngome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Njamkepo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Diane Tagne Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Mbanzouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (9), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mgen.0.001492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05292286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomics revealed a correlation of gut phageome with autism spectrum disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khashayar Shahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Soleimani-Delfan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zihan He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sansonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (1), pp.39. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13099-023-00561-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04178004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Health compartment analysis of ESBL-producing &amp;lt;i&amp;gt;Escherichia coli&amp;lt;/i&amp;gt; reveals multiple transmission events in a rural area of Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noellie Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamitina Alain Noah Rabenandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harielle Prisca Panandiniaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Florence Rakotoninidrina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilo Tsimok’haja Ramahatafandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.dkad125. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jac/dkad125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04140790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence and risk factors of neonatal bacterial infections: a community-based cohort from Madagascar (2018–2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Devred</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Rambliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perlinot Herindrainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lovarivelo Andriamarohasina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aina Harimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.658. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12879-023-08642-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04232738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inappropriate antibiotic prescribing and its determinants among outpatient children in 3 low- and middle-income countries: A multicentric community-based cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ardillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Ramblière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Kermorvant-Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touch Sok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrianirina Zafitsara Zo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (6), pp.e1004211. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pmed.1004211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04122106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NDP52 mediates an antiviral response to hepatitis B virus infection through Rab9-dependent lysosomal degradation pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuzhi Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianjin Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyu Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingtao Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.8440. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-44201-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The eukaryome of African children is influenced by geographic location, gut biogeography, and nutritional status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vonaesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Billy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Morien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azimdine Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">microLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.uqad033. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsml/uqad033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05084319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence and factors associated with faecal carriage of extended-spectrum β-lactamase-producing Enterobacterales among peripartum women in the community in Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe de Lauzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navin Sreng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touch Sok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thida Chon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77 (10), pp.2658-2666. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jac/dkac224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03717304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High prevalence of small intestine bacteria overgrowth and asymptomatic carriage of enteric pathogens in stunted children in Antananarivo, Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lova Andrianonimiadana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azimdine Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheninasy Rakotondrainipiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Andriantsalama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (5), pp.e0009849. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0009849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03677601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putative Biomarkers of Environmental Enteric Disease Fail to Correlate in a Cross-Sectional Study in Two Study Sites in Sub-Saharan Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vonaesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munir Winkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Nestoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Barbot-Trystram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (16), pp.3312. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu14163312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stunted children display ectopic small intestinal colonization by oral bacteria, which cause lipid malabsorption in experimental models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vonaesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Chrysostome Gody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Mbecko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Sanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (41), pp.e2209589119. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2209589119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03879197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors associated with anaemia among preschool- age children in underprivileged neighbourhoods in Antananarivo, Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirella Malala Randrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheninasy Rakotondrainipiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravaka Randriamparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Vega Andriantsalama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjasoa Randrianarijaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (1), pp.1320. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-022-13716-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03879225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excess risk of subsequent infection in hospitalized children from a community cohort study in Cambodia and Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Rambliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Kermorvant-Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe de Lauzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perlinot Herindrainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 51 (5), pp.1421-1431. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ije/dyac048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03622472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neonatal acquisition of extended-spectrum beta-lactamase-producing Enterobacteriaceae in the community of a low-income country (NeoLIC): Protocol for a household cohort study in Moramanga, Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aina Nirina Harimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriniaina Rakotondrasoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalainasoa Odile Rivoarilala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Criscuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lulla Opatowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (9), pp.e061463. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2022-061463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High prevalence of intestinal parasite infestations among stunted and control children aged 2 to 5 years old in two neighborhoods of Antananarivo, Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azimdine Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lova Andrianonimiadana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheninasy Rakotondrainipiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Andriantsalama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravaka Randriamparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (4), pp.e0009333. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0009333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03506537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence and Factors Associated with Maternal Group B Streptococcus Colonization in Madagascar and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jin Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bich-Tram Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bercion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Diene Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4269/ajtmh.21-0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03356643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taurine Makes Our Microbiota Stronger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sansonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Endocrinology and Metabolism = Trends in Endocrinology &amp; Metabolism </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (5), pp.259-261. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tem.2021.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transversal Pertussis Sero-Epidemiological Study in Fully Vaccinated Children and Adolescents in Antananarivo, Madagascar, and in Dapaong, Togo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aina Harimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akm Alfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Rafetrarivony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ak Koba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (1), pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03474120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severe bacterial neonatal infections in Madagascar, Senegal, and Cambodia: A multicentric community-based cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bich-Tram Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Kermorvant-Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rattanak Chheang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Randrianirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (9), pp.e1003681. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pmed.1003681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03357830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Klebsiella pneumoniae isolates from a mother-child cohort in Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriniaina Rakotondrasoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perlinot Herindrainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Kermorvant-Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 75 (7), pp.736-1746. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jac/dkaa107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02862906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seroprevalence of pertussis in Madagascar and implications for vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solohery L. Razafimahatratra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Wesolowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Rafetrarivony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forrest K. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 148, pp.e283. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0950268820002800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03250509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klebsiella pneumoniae carriage in low-income countries: antimicrobial resistance, genomic diversity and risk factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bich-Tram Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriniaina Rakotondrasoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Kerleguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2020.1748257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02866178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial genome-wide association study of hyper-virulent pneumococcal serotype 1 identifies genetic variation associated with neurotropism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrispin Chaguza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer E. Cornick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mignon Du Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca A. Gladstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (1), pp.559. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-020-01290-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunoglobulin recognition of fecal bacteria in stunted and non-stunted children: findings from the Afribiota study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelsey E. Huus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rodriguez-Pozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Nestoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azimdine Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.113. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-020-00890-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02937036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-based insights into the resistomes and mobilomes of two Providencia rettgeri strains isolated from wound infections in Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Landrie Simo Tchuinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamitina Alain Noah Rabenandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lovasoa Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisoa Ratsima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Enouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Antimicrobial Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.178-182. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jgar.2019.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission Routes of Extended-Spectrum Beta-Lactamase–Producing Enterobacteriaceae in a Neonatology Ward in Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bonneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volasoa Herilalaina Andrianoelina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perlinot Herindrainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamitina Alain Noah Rabenandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (6), pp.1355-1362. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4269/ajtmh.18-0410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk factors for acquisition of meningococcal carriage in the African meningitis belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura V. Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Robson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline L. Trotter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Aseffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Medicine and International Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (4), pp.392-400. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tmi.13203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of a Chryseobacterium indologenes Strain Isolated from a Blood Culture of a Hospitalized Child in Antananarivo, Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamitina Alain Noah Rabenandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Fanomezantsoa Rafetrarivony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalainasoa Odile Rivoarilala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Enouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Lalaina Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (35), pp.e00752-19. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MRA.00752-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and molecular characterisations of carbapenem-resistant Acinetobacter baumannii strains isolated in Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Landrie Simo Tchuinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamitiana Alain Noah Rabenandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kowalewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volasoa Herilalaina Andrianoelina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriniaina Rakotondrasoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Resistance and Infection Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (1), pp.31. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13756-019-0491-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a PCR algorithm to detect and characterize Neisseria meningitidis carriage isolates in the African meningitis belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanny Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou D. Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa S. Rebbetts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile B. Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Lucidarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (12), pp.e0206453. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0206453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the etiology and pathophysiology underlying stunting and environmental enteropathy: study protocol of the AFRIBIOTA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vonaesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rindra Randremanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Chrysostome Gody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Giles-Vernick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (1), pp.236. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12887-018-1189-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01913093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial Infections in Neonates, Madagascar, 2012–2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bich-Tram Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Kermorvant-Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perlinot Herindrainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Padget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feno Jacob Rakotoarimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (4), pp.710-717. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid2404.161977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01955491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combating Global Antibiotic Resistance: Emerging One Health Concerns in Lower- and Middle-Income Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Nadimpalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Delarocque-Astagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lance Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bich-Tram Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (6), pp.963 - 969. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cid/cix879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01739401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triplex real-time PCR assay for the detection of Streptococcus pneumoniae, Neisseria meningitidis and Haemophilus influenzae directly from clinical specimens without extraction of DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamoudou Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Whaley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurel T Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasmata Ouédraogo Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 93 (3), pp.188-190. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2018.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01973057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melioidosis in the Western Indian Ocean and the Importance of Improving Diagnosis, Surveillance, and Molecular Typing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriniaina Rakotondrasoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Iqbal Issack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Biot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Medicine and Infectious Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Global Burden and Challenges of Melioidosis, 3 (1), pp.30. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/tropicalmed3010030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01916211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition of extended spectrum beta-lactamase-producing enterobacteriaceae in neonates: A community based cohort in Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perlinot Herindrainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamitiana Alain Noah Rabenandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafitsara Zo Andrianirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feno Manitra Jacob Rakotoarimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Padget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (3), pp.e0193325. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0193325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01909314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stunted childhood growth is associated with decompartmentalization of the gastrointestinal tract and overgrowth of oropharyngeal taxa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vonaesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Morien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lova Andrianonimiadana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Sanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Mbecko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (36), pp.E8489 - E8498. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1806573115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01925069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of correlates of protection against pharyngeal carriage of Neisseria meningitidis genogroups W and Y in the African meningitis belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura V. Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahamatou Moustapha Boukary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Aseffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wude Mihret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (8), pp.e0182575. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0182575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Antibiotic Resistance in the Indian Ocean Commission: A Human and Animal Health Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noellie Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Halifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Iqbal Issack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.162. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2017.00162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01934609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serotype Distribution and Antimicrobial Sensitivity Profile of Streptococcus pneumoniae Carried in Healthy Toddlers before PCV13 Introduction in Niamey, Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sani Ousmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouli A Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasmata Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Kader A Sanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou M Soussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (1), </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0169547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01634984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The global distribution and diversity of protein vaccine candidate antigens in the highly virulent Streptococcus pnuemoniae serotype 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer E. Cornick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özlem Tastan Bishop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feyruz Yalcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anmol M. Kiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Kumwenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35 (6), pp.972-980. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2016.12.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airborne dust and high temperatures are risk factors for invasive bacterial disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Jusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R. Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine M. Waters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bangert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisol Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 139 (3), pp.977-986.e2. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2016.04.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health crises due to infectious and communicable diseases : European preparedness and response tools in an international context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk De Groof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Continuity and Emergency Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (4), pp.353 - 366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01930458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etiologies of acute respiratory infections in children aged 1 to 59 months in Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sani Ousmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim D Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamaye Moumouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumana Alido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Idi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microbiology and Mycology | IJMM |</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (1), pp.16-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01670464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharyngeal carriage of Neisseria species in the African meningitis belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanny Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Trotter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Timbine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubou Tamboura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba O. Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72 (6), pp.667-677. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinf.2016.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding pneumococcal serotype 1 biology through population genomic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrispin Chaguza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer E. Cornick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon R. Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl P. Andam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bricio-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (1), pp.649. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12879-016-1987-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Household transmission of Neisseria meningitidis in the African meningitis belt: a longitudinal cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menafricar Consortium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahamatou Moustapha Boukary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Dan Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Habiboulaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet global health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (12), pp.e989-e995. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2214-109X(16)30244-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Real-Time PCR Methods for the Detection of Bacterial Meningitis Pathogens without DNA Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeni Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa J. Whaley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issaka Bassira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issaka Seidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (2), pp.e0147765. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0147765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Seroepidemiological Study of Serogroup A Meningococcal Infection in the African Meningitis Belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Manigart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Trotter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Findlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Aseffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wude Mihret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (2), pp.e0147928. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0147928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Diversity of Meningococcal Carriage Across the African Meningitis Belt and the Impact of Vaccination With a Group A Meningococcal Conjugate Vaccine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menafricar Consortium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 212 (8), pp.1298-1307. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/infdis/jiv211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidrug-Resistant Salmonella enterica Serotype Typhi, Gulf of Guinea Region, Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pardos de La Gandara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Baltazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Ngandjio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Elizabeth Holt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lepillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (4), pp.655-659. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid2104.141355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01134243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Region-specific diversification of the highly virulent serotype 1 Streptococcus pneumoniae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer E. Cornick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrispin Chaguza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon R. Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feyruz Yalcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madikay Senghore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (2), pp.e000027. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mgen.0.000027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Health Impact After the Introduction of PsA-TT: The First 4 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien V. K. Diomandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoudou H. Djingarey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doumagoum M. Daugla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan T. Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul A. Kristiansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61 (suppl_5), pp.S467-S472. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cid/civ499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Meningococcal Strains in the Era of a Serogroup C Vaccination Campaign: Trends and Evolution in Belgium during the Period 1997–2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Mattheus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germaine Hanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Vanhoof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (10), pp.e0139615. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0139615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MLVA-typing on Streptococcus pneumoniae serotype 1 isolated from meningitis cases in Niger before the introduction of PCV-13 revealed a low genetic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Alio Sanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Granger Farbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Amadou Hamidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vonaesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Jusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of The Royal Society of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 109 (7), pp.477-480. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/trstmh/trv033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-Temporal Factors Associated with Meningococcal Meningitis Annual Incidence at the Health Centre Level in Niger, 2004–2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Paireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima B. Mainassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Jusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Idi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (5), pp.e2899. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0002899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of Bordetella Infection in a Hospital Setting in Niamey, Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Jusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Aberrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubou Laouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60 (3), pp.223-230. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/tropej/fmu001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotavirus Surveillance in Urban and Rural Areas of Niger, April 2010–March 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Jusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul-Aziz Mamaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagare Adamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kaplon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (4), pp.573-580. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid2004.131328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A five-year field assessment of rapid diagnostic tests for meningococcal meningitis in Niger by using the combination of conventional and real-time PCR assays as a gold standard.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Elhaj Mahamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Idi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassira Issaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of The Royal Society of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 108 (1), pp.6-12. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/trstmh/trt104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01333084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meningococcal carriage in the African meningitis belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menafricar Consortium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Medicine and International Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (8), pp.968-978. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tmi.12125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for Identifying Neisseria meningitidis Carriers: A Multi-Center Study in the African Meningitis Belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole E. Basta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James M. Stuart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria C. Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Manigart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Trotter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (10), pp.e78336. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0078336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Pneumococcal Serotypes in Meningitis Cases in Niger, 2003–2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Kader Alio Sanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Jusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (3), pp.e60432. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0060432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological changes in meningococcal meningitis in Niger from 2008 to 2011 and the impact of vaccination.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassira Issaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maman Zaneidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hugonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (1), pp.576. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2334-13-576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00917555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priorities for research on meningococcal disease and the impact of serogroup A vaccination in the African meningitis belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Aseffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Bash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Basta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Borrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (11), pp.1453-1457. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2012.12.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory evaluation of a rapid diagnostic test for Neisseria meningitidis serogroup A.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Terrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Nato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhamed-Kheir Taha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of The Royal Society of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 107 (7), pp.460-461. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/trstmh/trt041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02088923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significant sequelae after bacterial meningitis in Niger: a cohort study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Jusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zilahatou Tohon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Yazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13, pp.228. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2334-13-228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01332861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed 2009 Pandemic Influenza A Virus Subtype H1N1 Circulation in West Africa, May 2009–April 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndahwouh Talla Nzussouo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Michalove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane M. Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Njouom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de Lourdes Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 206 (suppl_1), pp.S101-S107. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/infdis/jis572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influenza transmission during a one-year period (2009-2010) in a Sahelian city: low temperature plays a major role</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Jusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagaré Adamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Influenza and Other Respiratory Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (2), pp.87-89. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1750-2659.2011.00286.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal circulation of influenza viruses in 5 African countries during 2008-2009: a collaborative study of the Institut Pasteur International Network.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Njouom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Kadjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 206 Suppl 1, pp.S5-13. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/infdis/jis541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00835730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing Spatio-Temporal Clustering of Meningococcal Meningitis Outbreaks in Niger Reveals Opportunities for Improved Disease Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Paireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Girond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Maïnassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Jusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (3), pp.e1577. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0001577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01704781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission of multiple resistant Salmonella Concord from internationally adopted children to their adoptive families and social environment: proposition of guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vanhoof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gillis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Stévart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Vandenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (4), pp.491-497. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10096-011-1336-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of a geographical and endemic cluster of hyper-invasive meningococcal strains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva van Meervenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry de Baere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Vanhoof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (7), pp.684-690. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micinf.2011.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02093292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel insertion sequence- and transposon-mediated genetic rearrangements in genomic island SGI1 of Salmonella enterica serovar Kentucky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 52 (10), pp.3745-3754. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AAC.00525-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travel-acquired salmonellosis due to Salmonella Kentucky resistant to ciprofloxacin, ceftriaxone and co-trimoxazole and associated with treatment failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Place</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Rodriguez-Villalobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Vrints</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 60 (1), pp.190-192. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jac/dkm114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissemination of an extended-spectrum-beta-lactamase bla(TEM-52) gene-carrying IncI1 plasmid in various Salmonella enterica serovars isolated from poultry and humans in Belgium and France between 2001 and 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Cloeckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Bertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Carattoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 51 (5), pp.1872-1875. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AAC.01514-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clonal emergence of extended-spectrum β-lactamase (CTX-M-2)-producing &amp;lt;em&amp;gt;Salmonella enterica&amp;lt;/em&amp;gt; serovar Virchow isolates with reduced susceptibilities to ciprofloxacin among poultry and humans in Belgium and France (2000 to 2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Cloeckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Vrints</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mairiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44 (8), pp.2897-2903. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.02549-05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early neonatal acquisition of extended-spectrum beta-lactamase (ESBL)-producing Enterobacterales in Madagascar and Cambodia: clonal and plasmid-level contributions of maternal gut carriage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe de Lauzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Criscuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamitiana Rabenandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId432"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:131.50684931507px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Marc Collard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Researcher at the Enteric Bacterial Pathogens Unit & Deputy Director at the French National Reference Center for Escherichia coli, Shigella and SalmonellaDepartment of Global HealthInstitut Pasteur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-marc-collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4487-1874</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Jean-Marc Collard is a senior scientist (36 years of experience on 3 different continents) with more than 110 peer-reviewed publications and extensive experience in bacteriology, molecular biology and public health. After having directed National Reference Centers (Salmonella/Shigella, Neisseria meningitidis, Listeria) in Belgium and Niger, he extended his expertise in Africa, where he coordinated important field and research projects in bacteriology (MenAfriCar, PAGe, Epidemic Meningitis Control FSP, MVP), antimicrobial resistance (CHARLI, Birdy, Birdy II), and microbiota in malnourished children (Afribiota, Malinea), including cohort studies with over 2000 children. The results of these projects have been published in landmark scientific reviews, such as Lancet Global Health, J Allergy Clin Immunol, CID, PNAS, Microbiome or PLOS NTD. As an expert in bacteriology, he has collaborated with the WHO, the UNICEF, the Ministry of Health in Niger, the French Ministry of Foreign Affairs, the Wellcome Trust, and the Gates Foundation. Scientifically, his main expertise is antimicrobial-resistant Gram-negative bacteria and their transmission, managing their detection by the LAMP technology. He also assessed the usefulness and the accuracy of MALDI-TOF mass-spectrometer to identify mosquito vector species. During his two years in the Center for Microbes Development and Health–Institut Pasteur of Shanghai, China he focused on the construction of the intestinal microbiota in infants leading to homeostasis or dysbiosis. He developed a simplified workflow (culturomics) for large-scale cultivation of gut microbes using anaerobic, microaerophilic and aerobic conditions. Since September 2022, he integrated the Enteric Bacterial Pathogens Unit, at the Department of Global Health of the Institut Pasteur.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Jean-Marc_Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">ORCID iD 0000-0002-1490-3978Scopus : Author ID: 7103192085 h-in</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioeconomic and nutritional determinants outweigh gut microbiota influence on neurodevelopment in young children from Antananarivo, Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Tamarelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria V Doria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Rambolamanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatamo Rajaonarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sousa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-026-35174-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absence of Macrolide-Resistant Mutations in Bordetella pertussis in Antananarivo (Madagascar) and Cambodia During the Last Pertussis Cycle Before the COVID-19 Pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Campana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Rajabizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Hide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Delvallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samrach Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Forum Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (10), pp.ofaf566. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ofid/ofaf566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05292311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multicountry evaluation of the Xpert MTB/RIF assay for the diagnosis of intrathoracic tuberculosis in children using alternative specimens (nasopharyngeal aspirate and stool): A prospective cohort study conducted in Madagascar, Ivory Coast and Cameroon (TB KIDS project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rindra Vatosoa Randremanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathurin Tejiokem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niaina Rakotosamimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Donkeng Donfack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verlaine Bolyse Mbouchong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 151 (3), pp.107366. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijid.2024.107366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04987379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High circulation of pertussis in infants and close contacts in Antananarivo, the capital of Madagascar in Africa, and Cambodia in Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aina Nirina Harimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Borand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Campana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanthy Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.287. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12879-025-10590-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04987374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent and convergent reversion to serotype Ogawa in the AFR12 sublineage of Vibrio cholerae O1 El Tor in Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Landrie Simo Tchuinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosanne Minone Ngome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Njamkepo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Diane Tagne Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Mbanzouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (9), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mgen.0.001492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05292286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence and risk factors of neonatal bacterial infections: a community-based cohort from Madagascar (2018–2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Devred</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Rambliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perlinot Herindrainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lovarivelo Andriamarohasina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aina Harimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.658. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12879-023-08642-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04232738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inappropriate antibiotic prescribing and its determinants among outpatient children in 3 low- and middle-income countries: A multicentric community-based cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ardillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Ramblière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Kermorvant-Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touch Sok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrianirina Zafitsara Zo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (6), pp.e1004211. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pmed.1004211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04122106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Health compartment analysis of ESBL-producing &amp;lt;i&amp;gt;Escherichia coli&amp;lt;/i&amp;gt; reveals multiple transmission events in a rural area of Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noellie Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamitina Alain Noah Rabenandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harielle Prisca Panandiniaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Florence Rakotoninidrina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilo Tsimok’haja Ramahatafandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.dkad125. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jac/dkad125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04140790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomics revealed a correlation of gut phageome with autism spectrum disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khashayar Shahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Soleimani-Delfan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zihan He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sansonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (1), pp.39. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13099-023-00561-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04178004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NDP52 mediates an antiviral response to hepatitis B virus infection through Rab9-dependent lysosomal degradation pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuzhi Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianjin Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyu Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingtao Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.8440. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-44201-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The eukaryome of African children is influenced by geographic location, gut biogeography, and nutritional status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vonaesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Billy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Morien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azimdine Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">microLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.uqad033. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsml/uqad033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05084319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putative Biomarkers of Environmental Enteric Disease Fail to Correlate in a Cross-Sectional Study in Two Study Sites in Sub-Saharan Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vonaesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munir Winkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Nestoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Barbot-Trystram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (16), pp.3312. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu14163312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors associated with anaemia among preschool- age children in underprivileged neighbourhoods in Antananarivo, Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirella Malala Randrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheninasy Rakotondrainipiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravaka Randriamparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Vega Andriantsalama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjasoa Randrianarijaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (1), pp.1320. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-022-13716-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03879225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stunted children display ectopic small intestinal colonization by oral bacteria, which cause lipid malabsorption in experimental models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vonaesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Chrysostome Gody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Mbecko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Sanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (41), pp.e2209589119. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2209589119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03879197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence and factors associated with faecal carriage of extended-spectrum β-lactamase-producing Enterobacterales among peripartum women in the community in Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe de Lauzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navin Sreng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touch Sok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thida Chon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77 (10), pp.2658-2666. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jac/dkac224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03717304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High prevalence of small intestine bacteria overgrowth and asymptomatic carriage of enteric pathogens in stunted children in Antananarivo, Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lova Andrianonimiadana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azimdine Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheninasy Rakotondrainipiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Andriantsalama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (5), pp.e0009849. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0009849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03677601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excess risk of subsequent infection in hospitalized children from a community cohort study in Cambodia and Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Rambliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Kermorvant-Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe de Lauzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perlinot Herindrainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 51 (5), pp.1421-1431. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ije/dyac048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03622472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neonatal acquisition of extended-spectrum beta-lactamase-producing Enterobacteriaceae in the community of a low-income country (NeoLIC): Protocol for a household cohort study in Moramanga, Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aina Nirina Harimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriniaina Rakotondrasoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalainasoa Odile Rivoarilala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Criscuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lulla Opatowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (9), pp.e061463. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2022-061463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High prevalence of intestinal parasite infestations among stunted and control children aged 2 to 5 years old in two neighborhoods of Antananarivo, Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azimdine Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lova Andrianonimiadana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheninasy Rakotondrainipiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Andriantsalama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravaka Randriamparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (4), pp.e0009333. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0009333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03506537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence and Factors Associated with Maternal Group B Streptococcus Colonization in Madagascar and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jin Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bich-Tram Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bercion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Diene Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4269/ajtmh.21-0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03356643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taurine Makes Our Microbiota Stronger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sansonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Endocrinology and Metabolism = Trends in Endocrinology &amp; Metabolism </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (5), pp.259-261. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tem.2021.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transversal Pertussis Sero-Epidemiological Study in Fully Vaccinated Children and Adolescents in Antananarivo, Madagascar, and in Dapaong, Togo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aina Harimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akm Alfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Rafetrarivony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ak Koba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (1), pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03474120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severe bacterial neonatal infections in Madagascar, Senegal, and Cambodia: A multicentric community-based cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bich-Tram Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Kermorvant-Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rattanak Chheang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Randrianirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (9), pp.e1003681. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pmed.1003681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03357830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Klebsiella pneumoniae isolates from a mother-child cohort in Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriniaina Rakotondrasoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perlinot Herindrainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Kermorvant-Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 75 (7), pp.736-1746. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jac/dkaa107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02862906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klebsiella pneumoniae carriage in low-income countries: antimicrobial resistance, genomic diversity and risk factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bich-Tram Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriniaina Rakotondrasoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Kerleguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2020.1748257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02866178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial genome-wide association study of hyper-virulent pneumococcal serotype 1 identifies genetic variation associated with neurotropism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrispin Chaguza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer E. Cornick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mignon Du Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca A. Gladstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (1), pp.559. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-020-01290-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seroprevalence of pertussis in Madagascar and implications for vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solohery L. Razafimahatratra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Wesolowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Rafetrarivony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forrest K. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 148, pp.e283. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0950268820002800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03250509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunoglobulin recognition of fecal bacteria in stunted and non-stunted children: findings from the Afribiota study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelsey E. Huus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rodriguez-Pozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Nestoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azimdine Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.113. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-020-00890-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02937036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-based insights into the resistomes and mobilomes of two Providencia rettgeri strains isolated from wound infections in Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Landrie Simo Tchuinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamitina Alain Noah Rabenandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lovasoa Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisoa Ratsima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Enouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Antimicrobial Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.178-182. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jgar.2019.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission Routes of Extended-Spectrum Beta-Lactamase–Producing Enterobacteriaceae in a Neonatology Ward in Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bonneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volasoa Herilalaina Andrianoelina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perlinot Herindrainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamitina Alain Noah Rabenandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (6), pp.1355-1362. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4269/ajtmh.18-0410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk factors for acquisition of meningococcal carriage in the African meningitis belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura V. Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Robson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline L. Trotter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Aseffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Medicine and International Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (4), pp.392-400. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tmi.13203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of a Chryseobacterium indologenes Strain Isolated from a Blood Culture of a Hospitalized Child in Antananarivo, Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamitina Alain Noah Rabenandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Fanomezantsoa Rafetrarivony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalainasoa Odile Rivoarilala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Enouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Lalaina Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (35), pp.e00752-19. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MRA.00752-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and molecular characterisations of carbapenem-resistant Acinetobacter baumannii strains isolated in Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Landrie Simo Tchuinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamitiana Alain Noah Rabenandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kowalewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volasoa Herilalaina Andrianoelina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriniaina Rakotondrasoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Resistance and Infection Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (1), pp.31. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13756-019-0491-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial Infections in Neonates, Madagascar, 2012–2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bich-Tram Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Kermorvant-Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perlinot Herindrainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Padget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feno Jacob Rakotoarimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (4), pp.710-717. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid2404.161977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01955491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the etiology and pathophysiology underlying stunting and environmental enteropathy: study protocol of the AFRIBIOTA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vonaesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rindra Randremanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Chrysostome Gody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Giles-Vernick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (1), pp.236. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12887-018-1189-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01913093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a PCR algorithm to detect and characterize Neisseria meningitidis carriage isolates in the African meningitis belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanny Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou D. Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa S. Rebbetts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile B. Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Lucidarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (12), pp.e0206453. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0206453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combating Global Antibiotic Resistance: Emerging One Health Concerns in Lower- and Middle-Income Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Nadimpalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Delarocque-Astagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lance Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bich-Tram Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (6), pp.963 - 969. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cid/cix879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01739401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triplex real-time PCR assay for the detection of Streptococcus pneumoniae, Neisseria meningitidis and Haemophilus influenzae directly from clinical specimens without extraction of DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamoudou Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Whaley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurel T Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasmata Ouédraogo Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 93 (3), pp.188-190. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2018.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01973057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melioidosis in the Western Indian Ocean and the Importance of Improving Diagnosis, Surveillance, and Molecular Typing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriniaina Rakotondrasoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Iqbal Issack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Biot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Medicine and Infectious Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Global Burden and Challenges of Melioidosis, 3 (1), pp.30. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/tropicalmed3010030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01916211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition of extended spectrum beta-lactamase-producing enterobacteriaceae in neonates: A community based cohort in Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perlinot Herindrainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamitiana Alain Noah Rabenandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafitsara Zo Andrianirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feno Manitra Jacob Rakotoarimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Padget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (3), pp.e0193325. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0193325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01909314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stunted childhood growth is associated with decompartmentalization of the gastrointestinal tract and overgrowth of oropharyngeal taxa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vonaesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Morien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lova Andrianonimiadana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Sanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Mbecko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (36), pp.E8489 - E8498. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1806573115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01925069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Antibiotic Resistance in the Indian Ocean Commission: A Human and Animal Health Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noellie Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Halifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Iqbal Issack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.162. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2017.00162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01934609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serotype Distribution and Antimicrobial Sensitivity Profile of Streptococcus pneumoniae Carried in Healthy Toddlers before PCV13 Introduction in Niamey, Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sani Ousmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouli A Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasmata Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Kader A Sanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou M Soussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (1), </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0169547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01634984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of correlates of protection against pharyngeal carriage of Neisseria meningitidis genogroups W and Y in the African meningitis belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura V. Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahamatou Moustapha Boukary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Aseffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wude Mihret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (8), pp.e0182575. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0182575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The global distribution and diversity of protein vaccine candidate antigens in the highly virulent Streptococcus pnuemoniae serotype 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer E. Cornick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özlem Tastan Bishop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feyruz Yalcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anmol M. Kiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Kumwenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35 (6), pp.972-980. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2016.12.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airborne dust and high temperatures are risk factors for invasive bacterial disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Jusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R. Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine M. Waters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bangert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisol Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 139 (3), pp.977-986.e2. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2016.04.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health crises due to infectious and communicable diseases : European preparedness and response tools in an international context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk De Groof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Continuity and Emergency Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (4), pp.353 - 366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01930458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etiologies of acute respiratory infections in children aged 1 to 59 months in Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sani Ousmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim D Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamaye Moumouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumana Alido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Idi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microbiology and Mycology | IJMM |</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (1), pp.16-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01670464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Household transmission of Neisseria meningitidis in the African meningitis belt: a longitudinal cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menafricar Consortium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahamatou Moustapha Boukary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Dan Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Habiboulaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet global health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (12), pp.e989-e995. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2214-109X(16)30244-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharyngeal carriage of Neisseria species in the African meningitis belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanny Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Trotter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Timbine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubou Tamboura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba O. Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72 (6), pp.667-677. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinf.2016.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding pneumococcal serotype 1 biology through population genomic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrispin Chaguza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer E. Cornick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon R. Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl P. Andam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bricio-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (1), pp.649. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12879-016-1987-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Real-Time PCR Methods for the Detection of Bacterial Meningitis Pathogens without DNA Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeni Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa J. Whaley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issaka Bassira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issaka Seidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (2), pp.e0147765. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0147765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Seroepidemiological Study of Serogroup A Meningococcal Infection in the African Meningitis Belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Manigart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Trotter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Findlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Aseffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wude Mihret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (2), pp.e0147928. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0147928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Region-specific diversification of the highly virulent serotype 1 Streptococcus pneumoniae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer E. Cornick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrispin Chaguza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon R. Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feyruz Yalcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madikay Senghore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (2), pp.e000027. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mgen.0.000027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Health Impact After the Introduction of PsA-TT: The First 4 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien V. K. Diomandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoudou H. Djingarey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doumagoum M. Daugla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan T. Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul A. Kristiansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61 (suppl_5), pp.S467-S472. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cid/civ499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Meningococcal Strains in the Era of a Serogroup C Vaccination Campaign: Trends and Evolution in Belgium during the Period 1997–2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Mattheus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germaine Hanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Vanhoof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (10), pp.e0139615. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0139615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Diversity of Meningococcal Carriage Across the African Meningitis Belt and the Impact of Vaccination With a Group A Meningococcal Conjugate Vaccine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menafricar Consortium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 212 (8), pp.1298-1307. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/infdis/jiv211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidrug-Resistant Salmonella enterica Serotype Typhi, Gulf of Guinea Region, Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pardos de La Gandara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Baltazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Ngandjio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Elizabeth Holt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lepillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (4), pp.655-659. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid2104.141355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01134243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MLVA-typing on Streptococcus pneumoniae serotype 1 isolated from meningitis cases in Niger before the introduction of PCV-13 revealed a low genetic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Alio Sanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Granger Farbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Amadou Hamidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vonaesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Jusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of The Royal Society of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 109 (7), pp.477-480. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/trstmh/trv033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-Temporal Factors Associated with Meningococcal Meningitis Annual Incidence at the Health Centre Level in Niger, 2004–2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Paireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima B. Mainassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Jusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Idi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (5), pp.e2899. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0002899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of Bordetella Infection in a Hospital Setting in Niamey, Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Jusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Aberrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubou Laouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60 (3), pp.223-230. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/tropej/fmu001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotavirus Surveillance in Urban and Rural Areas of Niger, April 2010–March 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Jusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul-Aziz Mamaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagare Adamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kaplon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (4), pp.573-580. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid2004.131328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meningococcal carriage in the African meningitis belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menafricar Consortium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Medicine and International Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (8), pp.968-978. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tmi.12125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A five-year field assessment of rapid diagnostic tests for meningococcal meningitis in Niger by using the combination of conventional and real-time PCR assays as a gold standard.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Elhaj Mahamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Idi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassira Issaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of The Royal Society of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 108 (1), pp.6-12. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/trstmh/trt104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01333084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for Identifying Neisseria meningitidis Carriers: A Multi-Center Study in the African Meningitis Belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole E. Basta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James M. Stuart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria C. Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Manigart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Trotter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (10), pp.e78336. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0078336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Pneumococcal Serotypes in Meningitis Cases in Niger, 2003–2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Kader Alio Sanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Jusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (3), pp.e60432. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0060432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological changes in meningococcal meningitis in Niger from 2008 to 2011 and the impact of vaccination.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassira Issaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maman Zaneidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hugonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (1), pp.576. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2334-13-576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00917555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priorities for research on meningococcal disease and the impact of serogroup A vaccination in the African meningitis belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Aseffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Bash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Basta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Borrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (11), pp.1453-1457. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2012.12.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory evaluation of a rapid diagnostic test for Neisseria meningitidis serogroup A.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Terrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Nato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhamed-Kheir Taha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of The Royal Society of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 107 (7), pp.460-461. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/trstmh/trt041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02088923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significant sequelae after bacterial meningitis in Niger: a cohort study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Jusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zilahatou Tohon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Yazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13, pp.228. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2334-13-228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01332861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed 2009 Pandemic Influenza A Virus Subtype H1N1 Circulation in West Africa, May 2009–April 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndahwouh Talla Nzussouo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Michalove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane M. Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Njouom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de Lourdes Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 206 (suppl_1), pp.S101-S107. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/infdis/jis572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influenza transmission during a one-year period (2009-2010) in a Sahelian city: low temperature plays a major role</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Jusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagaré Adamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Influenza and Other Respiratory Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (2), pp.87-89. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1750-2659.2011.00286.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal circulation of influenza viruses in 5 African countries during 2008-2009: a collaborative study of the Institut Pasteur International Network.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Njouom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Kadjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 206 Suppl 1, pp.S5-13. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/infdis/jis541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00835730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing Spatio-Temporal Clustering of Meningococcal Meningitis Outbreaks in Niger Reveals Opportunities for Improved Disease Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Paireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Girond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Maïnassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Jusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (3), pp.e1577. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0001577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01704781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission of multiple resistant Salmonella Concord from internationally adopted children to their adoptive families and social environment: proposition of guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vanhoof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gillis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Stévart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Vandenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (4), pp.491-497. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10096-011-1336-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03238571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of a geographical and endemic cluster of hyper-invasive meningococcal strains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva van Meervenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry de Baere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Vanhoof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (7), pp.684-690. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micinf.2011.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02093292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel insertion sequence- and transposon-mediated genetic rearrangements in genomic island SGI1 of Salmonella enterica serovar Kentucky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 52 (10), pp.3745-3754. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AAC.00525-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissemination of an extended-spectrum-beta-lactamase bla(TEM-52) gene-carrying IncI1 plasmid in various Salmonella enterica serovars isolated from poultry and humans in Belgium and France between 2001 and 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Cloeckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Bertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Carattoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 51 (5), pp.1872-1875. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AAC.01514-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travel-acquired salmonellosis due to Salmonella Kentucky resistant to ciprofloxacin, ceftriaxone and co-trimoxazole and associated with treatment failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Place</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Rodriguez-Villalobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Vrints</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 60 (1), pp.190-192. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jac/dkm114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clonal emergence of extended-spectrum β-lactamase (CTX-M-2)-producing &amp;lt;em&amp;gt;Salmonella enterica&amp;lt;/em&amp;gt; serovar Virchow isolates with reduced susceptibilities to ciprofloxacin among poultry and humans in Belgium and France (2000 to 2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Cloeckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Vrints</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mairiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44 (8), pp.2897-2903. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.02549-05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early neonatal acquisition of extended-spectrum beta-lactamase (ESBL)-producing Enterobacterales in Madagascar and Cambodia: clonal and plasmid-level contributions of maternal gut carriage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe de Lauzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Criscuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamitiana Rabenandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId432"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5A77862B"/>
+    <w:nsid w:val="2B1173E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marc-collard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4487-1874" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Jean-Marc_Collard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493239v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tamarelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria V Doria" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rambolamanana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatamo Rajaonarivo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sousa Ferreira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-35174-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04987379v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rindra Vatosoa Randremanana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Tejiokem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niaina Rakotosamimanana" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Donkeng Donfack" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verlaine Bolyse Mbouchong" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2024.107366" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-05292311v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Campana" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Rajabizadeh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Hide" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Delvallez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samrach Han" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofaf566" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04987374v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Noel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Nirina Harimanana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Borand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanthy Leng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-025-10590-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-05292286v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Landrie Simo Tchuinte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanne Minone Ngome" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Njamkepo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Diane Tagne Magne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mbanzouen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001492" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-04178004v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khashayar Shahin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Soleimani-Delfan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihan He" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sansonetti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Collard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13099-023-00561-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-04140790v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noellie Gay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamitina Alain Noah Rabenandrasana" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harielle Prisca Panandiniaina" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Florence Rakotoninidrina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilo Tsimok&#8217;haja Ramahatafandry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkad125" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04232738v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Devred" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Rambliere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perlinot Herindrainy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovarivelo Andriamarohasina" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Harimanana" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-023-08642-w" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04122106v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ardillon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Rambli&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kermorvant-Duchemin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touch Sok" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrianirina Zafitsara Zo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1004211" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590836v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuzhi Cui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Xia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjin Zhao" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Ren" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingtao Wu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-44201-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-05084319v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vonaesch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Billy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Mann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Morien" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azimdine Habib" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsml/uqad033" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03717304v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe de Lauzanne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navin Sreng" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Foucaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thida Chon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkac224" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03677601v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lova Andrianonimiadana" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheninasy Rakotondrainipiana" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Andriantsalama" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009849" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876624v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munir Winkel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kapel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Nestoret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barbot-Trystram" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14163312" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03879197v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ara&#250;jo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chrysostome Gody" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Mbecko" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Sanke" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2209589119" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03879225v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Malala Randrianarisoa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravaka Randriamparany" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Vega Andriantsalama" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjasoa Randrianarijaona" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-13716-6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03622472v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyac048" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837369v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriniaina Rakotondrasoa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalainasoa Odile Rivoarilala" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Criscuolo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulla Opatowski" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-061463" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03506537v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009333" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03356643v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jin Jung" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Tram Huynh" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Seck" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Bercion" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Diene Sarr" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.21-0113" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03208738v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tem.2021.02.006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03474120v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akm Alfa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Rafetrarivony" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ak Koba" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03357830v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rattanak Chheang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Randrianirina" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1003681" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02862906v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Passet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Garin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkaa107" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03250509v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solohery L. Razafimahatratra" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Wesolowski" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Heraud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forrest K. Jones" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268820002800" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02866178v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Diallo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kerleguer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1748257" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238211v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrispin Chaguza" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer E. Cornick" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mignon Du Plessis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca A. Gladstone" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01290-9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02937036v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey E. Huus" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rodriguez-Pozo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-020-00890-1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238212v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovasoa Ramparany" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisoa Ratsima" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Enouf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgar.2019.07.013" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279835v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bonneault" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volasoa Herilalaina Andrianoelina" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Garin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.18-0410" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263733v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura V. Cooper" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Robson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline L. Trotter" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Aseffa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tmi.13203" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875195v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Fanomezantsoa Rafetrarivony" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lalaina Robinson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00752-19" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238213v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamitiana Alain Noah Rabenandrasana" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kowalewicz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-019-0491-9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238217v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanny Diallo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou D. Coulibaly" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa S. Rebbetts" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile B. Harrison" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Lucidarme" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0206453" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01913093v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rindra Randremanana" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Giles-Vernick" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12887-018-1189-5" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01955491v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Padget" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feno Jacob Rakotoarimanana" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2404.161977" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739401v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Nadimpalli" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delarocque-Astagneau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Love" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lance Price" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix879" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01973057v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamoudou Ouattara" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Whaley" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel T Jenkins" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Schwartz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmata Ou&#233;draogo Traor&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2018.10.008" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01916211v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Iqbal Issack" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Biot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Valade" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/tropicalmed3010030" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01909314v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafitsara Zo Andrianirina" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feno Manitra Jacob Rakotoarimanana" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193325" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01925069v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1806573115" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238475v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahamatou Moustapha Boukary" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wude Mihret" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182575" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01934609v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Belmonte" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Halifa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2017.00162" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01634984v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sani Ousmane" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouli A Diallo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmata Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Kader A Sanda" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou M Soussou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169547" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238484v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zlem Tastan Bishop" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feyruz Yalcin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anmol M. Kiran" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kumwenda" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2016.12.037" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238492v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jusot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Neill" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine M. Waters" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bangert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Collins" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2016.04.062" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01930458v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mahy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gala" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herman" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk De Groof" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01670464v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim D Dano" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamaye Moumouni" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumana Alido" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Idi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238495v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Trotter" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Timbine" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubou Tamboura" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba O. Sow" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2016.03.010" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238485v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon R. Harris" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl P. Andam" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bricio-Moreno" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-016-1987-z" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238489v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menafricar Consortium" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Dan Dano" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Habiboulaye" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2214-109X(16)30244-3" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238510v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeni Vuong" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa J. Whaley" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaka Bassira" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaka Seidou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147765" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238501v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Manigart" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Findlow" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147928" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238519v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiv211" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01134243v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pardos de La Gandara" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Baltazar" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Ngandjio" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Elizabeth Holt" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lepillet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2104.141355" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238516v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madikay Senghore" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000027" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238511v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien V. K. Diomand&#233;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoudou H. Djingarey" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doumagoum M. Daugla" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan T. Novak" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A. Kristiansen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/civ499" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238512v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Mattheus" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germaine Hanquet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Vanhoof" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertrand" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139615" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238518v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Alio Sanda" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Granger Farbos" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Amadou Hamidou" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/trstmh/trv033" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01343080v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Paireau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima B. Mainassara" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002899" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238536v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Jusot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Aberrane" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ale" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubou Laouali" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Moussa" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/tropej/fmu001" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238533v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Page" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Aziz Mamaty" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lagare Adamou" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kaplon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2004.131328" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01333084v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Elhaj Mahamane" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassira Issaka" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/trstmh/trt104" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238549v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tmi.12125" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238545v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole E. Basta" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Stuart" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C. Nascimento" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078336" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238558v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Kader Alio Sanda" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060432" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00917555v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Zaneidou" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hugonnet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-13-576" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03034411v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Altmann" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bash" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Basta" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Borrow" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2012.12.035" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02088923v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Terrade" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Nato" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhamed-Kheir Taha" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/trstmh/trt041" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01332861v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilahatou Tohon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Aziz Yazi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-13-228" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238564v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndahwouh Talla Nzussouo" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Michalove" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane M. Diop" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Njouom" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Lourdes Monteiro" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jis572" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238575v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lagar&#233; Adamou" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1750-2659.2011.00286.x" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00835730v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rousset" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Kadjo" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Caro" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jis541" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01704781v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Girond" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Ma&#239;nassara" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0001577" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238571v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vanhoof" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gillis" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. St&#233;vart" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boland" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vandenberg" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-011-1336-5" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02093292v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva van Meervenne" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry de Baere" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2011.02.006" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-258QH40W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666456v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Doublet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Praud" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Weill" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00525-08" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656023v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Place" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Denis" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Rodriguez-Villalobos" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Vrints" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkm114" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656891v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cloeckaert" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Bertini" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Carattoli" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01514-06" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661603v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mairiaux" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02549-05" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059815v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Beaumont" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fabre" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamitiana Rabenandrasana" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marc-collard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4487-1874" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Jean-Marc_Collard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493239v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tamarelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria V Doria" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rambolamanana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatamo Rajaonarivo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sousa Ferreira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-35174-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-05292311v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Campana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Rajabizadeh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Hide" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Delvallez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samrach Han" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofaf566" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04987379v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rindra Vatosoa Randremanana" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Tejiokem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niaina Rakotosamimanana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Donkeng Donfack" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verlaine Bolyse Mbouchong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2024.107366" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04987374v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Noel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Nirina Harimanana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Borand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanthy Leng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-025-10590-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-05292286v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Landrie Simo Tchuinte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanne Minone Ngome" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Njamkepo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Diane Tagne Magne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mbanzouen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001492" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04232738v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Devred" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Rambliere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perlinot Herindrainy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovarivelo Andriamarohasina" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Harimanana" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-023-08642-w" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04122106v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ardillon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Rambli&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kermorvant-Duchemin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touch Sok" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrianirina Zafitsara Zo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1004211" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-04140790v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noellie Gay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamitina Alain Noah Rabenandrasana" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harielle Prisca Panandiniaina" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Florence Rakotoninidrina" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilo Tsimok&#8217;haja Ramahatafandry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkad125" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-04178004v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khashayar Shahin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Soleimani-Delfan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihan He" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sansonetti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Collard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13099-023-00561-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590836v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuzhi Cui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Xia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjin Zhao" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Ren" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingtao Wu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-44201-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-05084319v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vonaesch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Billy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Mann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Morien" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azimdine Habib" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsml/uqad033" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876624v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munir Winkel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kapel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Nestoret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barbot-Trystram" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14163312" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03879225v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Malala Randrianarisoa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheninasy Rakotondrainipiana" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravaka Randriamparany" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Vega Andriantsalama" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjasoa Randrianarijaona" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-13716-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03879197v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ara&#250;jo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chrysostome Gody" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Mbecko" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Sanke" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2209589119" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03717304v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe de Lauzanne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navin Sreng" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Foucaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thida Chon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkac224" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03677601v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lova Andrianonimiadana" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Andriantsalama" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009849" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03622472v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyac048" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837369v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriniaina Rakotondrasoa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalainasoa Odile Rivoarilala" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Criscuolo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulla Opatowski" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-061463" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03506537v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009333" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03356643v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jin Jung" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Tram Huynh" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Seck" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Bercion" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Diene Sarr" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.21-0113" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03208738v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tem.2021.02.006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03474120v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akm Alfa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Rafetrarivony" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ak Koba" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03357830v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rattanak Chheang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Randrianirina" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1003681" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02862906v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Passet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Garin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkaa107" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02866178v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Diallo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kerleguer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1748257" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238211v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrispin Chaguza" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer E. Cornick" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mignon Du Plessis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca A. Gladstone" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01290-9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03250509v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solohery L. Razafimahatratra" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Wesolowski" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Heraud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forrest K. Jones" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268820002800" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02937036v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey E. Huus" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rodriguez-Pozo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-020-00890-1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238212v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovasoa Ramparany" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisoa Ratsima" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Enouf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgar.2019.07.013" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279835v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bonneault" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volasoa Herilalaina Andrianoelina" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Garin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.18-0410" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263733v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura V. Cooper" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Robson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline L. Trotter" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Aseffa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tmi.13203" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875195v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Fanomezantsoa Rafetrarivony" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lalaina Robinson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00752-19" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238213v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamitiana Alain Noah Rabenandrasana" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kowalewicz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-019-0491-9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01955491v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Padget" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feno Jacob Rakotoarimanana" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2404.161977" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01913093v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rindra Randremanana" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Giles-Vernick" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12887-018-1189-5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238217v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanny Diallo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou D. Coulibaly" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa S. Rebbetts" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile B. Harrison" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Lucidarme" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0206453" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739401v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Nadimpalli" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delarocque-Astagneau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Love" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lance Price" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix879" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01973057v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamoudou Ouattara" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Whaley" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel T Jenkins" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Schwartz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmata Ou&#233;draogo Traor&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2018.10.008" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01916211v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Iqbal Issack" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Biot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Valade" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/tropicalmed3010030" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01909314v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafitsara Zo Andrianirina" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feno Manitra Jacob Rakotoarimanana" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193325" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01925069v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1806573115" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01934609v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Belmonte" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Halifa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2017.00162" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01634984v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sani Ousmane" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouli A Diallo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmata Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Kader A Sanda" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou M Soussou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169547" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238475v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahamatou Moustapha Boukary" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wude Mihret" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182575" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238484v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zlem Tastan Bishop" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feyruz Yalcin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anmol M. Kiran" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kumwenda" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2016.12.037" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238492v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jusot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Neill" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine M. Waters" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bangert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Collins" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2016.04.062" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01930458v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mahy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gala" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herman" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk De Groof" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01670464v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim D Dano" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamaye Moumouni" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumana Alido" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Idi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238489v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menafricar Consortium" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Dan Dano" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Habiboulaye" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2214-109X(16)30244-3" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238495v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Trotter" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Timbine" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubou Tamboura" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba O. Sow" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2016.03.010" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238485v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon R. Harris" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl P. Andam" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bricio-Moreno" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-016-1987-z" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238510v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeni Vuong" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa J. Whaley" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaka Bassira" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaka Seidou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147765" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238501v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Manigart" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Findlow" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147928" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238516v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madikay Senghore" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000027" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238511v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien V. K. Diomand&#233;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoudou H. Djingarey" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doumagoum M. Daugla" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan T. Novak" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A. Kristiansen" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/civ499" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238512v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Mattheus" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germaine Hanquet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Vanhoof" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertrand" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139615" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238519v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiv211" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01134243v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pardos de La Gandara" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Baltazar" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Ngandjio" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Elizabeth Holt" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lepillet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2104.141355" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238518v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Alio Sanda" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Granger Farbos" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Amadou Hamidou" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/trstmh/trv033" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01343080v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Paireau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima B. Mainassara" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002899" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238536v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Jusot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Aberrane" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ale" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubou Laouali" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Moussa" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/tropej/fmu001" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238533v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Page" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Aziz Mamaty" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lagare Adamou" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kaplon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2004.131328" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238549v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tmi.12125" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01333084v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Elhaj Mahamane" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassira Issaka" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/trstmh/trt104" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238545v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole E. Basta" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Stuart" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C. Nascimento" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078336" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238558v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Kader Alio Sanda" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060432" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00917555v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Zaneidou" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hugonnet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-13-576" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03034411v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Altmann" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bash" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Basta" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Borrow" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2012.12.035" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02088923v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Terrade" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Nato" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhamed-Kheir Taha" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/trstmh/trt041" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01332861v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilahatou Tohon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Aziz Yazi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-13-228" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238564v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndahwouh Talla Nzussouo" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Michalove" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane M. Diop" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Njouom" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Lourdes Monteiro" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jis572" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238575v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lagar&#233; Adamou" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1750-2659.2011.00286.x" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00835730v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rousset" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Kadjo" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Caro" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jis541" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01704781v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Girond" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Ma&#239;nassara" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0001577" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03238571v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vanhoof" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gillis" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. St&#233;vart" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boland" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vandenberg" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-011-1336-5" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02093292v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva van Meervenne" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry de Baere" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2011.02.006" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-258QH40W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666456v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Doublet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Praud" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Weill" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00525-08" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656891v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cloeckaert" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Bertini" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Carattoli" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01514-06" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656023v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Place" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Denis" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Rodriguez-Villalobos" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Vrints" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkm114" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661603v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mairiaux" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02549-05" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059815v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Beaumont" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fabre" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamitiana Rabenandrasana" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>